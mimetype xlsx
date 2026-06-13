--- v0 (2025-10-26)
+++ v1 (2026-06-13)
@@ -1,91 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="doc" ContentType="application/msword"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Шаблон ТС" sheetId="1" r:id="rId1"/>
     <sheet name="Раздел 1" sheetId="2" r:id="rId2"/>
     <sheet name="Раздел 2" sheetId="3" r:id="rId3"/>
     <sheet name="Раздел 3" sheetId="4" r:id="rId4"/>
     <sheet name="Раздел 4" sheetId="5" r:id="rId5"/>
     <sheet name="Раздел 5" sheetId="6" r:id="rId6"/>
     <sheet name="Раздел 6" sheetId="7" r:id="rId7"/>
     <sheet name="Раздел 7" sheetId="8" r:id="rId8"/>
     <sheet name="Раздел 8" sheetId="9" r:id="rId9"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
+    <externalReference r:id="rId14"/>
+    <externalReference r:id="rId15"/>
+    <externalReference r:id="rId16"/>
+    <externalReference r:id="rId17"/>
+    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
+    <externalReference r:id="rId21"/>
+    <externalReference r:id="rId22"/>
+    <externalReference r:id="rId23"/>
+    <externalReference r:id="rId24"/>
+    <externalReference r:id="rId25"/>
+    <externalReference r:id="rId26"/>
+    <externalReference r:id="rId27"/>
+    <externalReference r:id="rId28"/>
+    <externalReference r:id="rId29"/>
+    <externalReference r:id="rId30"/>
+    <externalReference r:id="rId31"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'Раздел 7'!$A$1:$G$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Шаблон ТС'!$A$1:$H$13</definedName>
   </definedNames>
   <calcPr calcId="0" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1082" uniqueCount="409">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Технологическая схема предоставления муниципальной услуги                             </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>"З</t>
     </r>
     <r>
@@ -106,712 +149,755 @@
         <u/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">"    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">                                        </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">     Технологические схемы предоставления государственных и муниципальных услуг разрабатываются в соответствии с Методическими рекомендациями по формированиию технологических схем предоставления государственных и муниципальных услуг, утвержденных протоколом Правительственной комиссии по проведению административной реформы от 9 июня 2016 года № 142 (пункт 2 , раздел III)</t>
   </si>
   <si>
-    <t>Раздел 1. "Общие сведения о муниципальной услуге"</t>
-[...1 lines deleted...]
-  <si>
+    <t>Раздел 1. "Общие сведения о государственой (муниципальной) услуге"</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Параметр</t>
+  </si>
+  <si>
+    <t>Значение параметра/состояние</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Наименование органа, предоставляющего государственную (муниципальную) услугу</t>
+  </si>
+  <si>
+    <t>Администрация муниципального образования Кореновский район</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Номер муниципальной услуги в Реестре государственных и муниципальных услуг (функций) Краснодарского края</t>
+  </si>
+  <si>
+    <t>2300000000271330000.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Полное наименование  государственной (муниципальной) услуги</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заключение договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Краткое наименование  государственной (муниципальной) услуги</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Административный регламент предоставления государственной (муниципальной) услуги</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Перечень "подуслуг"</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
-        <rFont val="Calibri"/>
-[...7 lines deleted...]
-        <u/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                              -  элементы благоустройства территории, в том числе малые архитектурные формы, за исключением некапитальных нестационарных строений и сооружений, рекламных конструкций, применяемых как составные части благоустройства территории;                                                                                                                                                                                                                                                         - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>«</t>
-[...3 lines deleted...]
-        <u/>
+      <t>пандусы и другие приспособления, обеспечивающие передвижение маломобильных групп населения, за исключением пандусов и оборудования, относящихся к конструктивным элементам зданий, сооружений;                                                                                                                                                                                                                                                                                                                              - пункты охраны правопорядка и стационарные посты дорожно-патрульной службы, для размещения которых не требуется разрешения на строительство;                                                                                 - лодочные станции, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                           - временные сооружения и (или) временные конструкции, предназначенные для организации стоянки и (или) хранения (нахождения) велосипедов, средств индивидуальной мобильности, различного спортивного</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFC9211E"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>инвентаря в пределах таких сооружений и (или) конструкций, для размещения которых не требуется разрешения на строительство;                                                                              -  площадки для дрессировки собак, площадки для выгула собак, а также голубятни;</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC9211E"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> - подземные линейные сооружения, а также их наземные части и сооружения, технологически необходимые для их использования, для размещения которых не требуется разрешения на строительство;
+- водопроводы и водоводы всех видов, для размещения которых не требуется разрешения на строительство;
+- линейные сооружения канализации (в том числе ливневой) и водоотведения, для размещения которых не требуется разрешения на строительство;                                                                                           -  линии электропередачи классом напряжения до 35 кВ, а также связанные с ними трансформаторные подстанции, распределительные пункты и иное предназначенное для осуществления передачи электрической энергии оборудование, для размещения которых не требуется разрешения на строительство;
+-  нефтепроводы и нефтепродуктопроводы диаметром DN 300 и менее, газопроводы и иные трубопроводы давлением до 1,2 Мпа, для размещения которых не требуется разрешения на строительство;
+- тепловые сети всех видов, включая сети горячего водоснабжения, для размещения которых не требуется разрешения на строительство;                                                                                                            -объекты, предназначенные для обеспечения пользования недрами, для размещения которых не требуется разрешения на строительство;
+-  линии связи, линейно-кабельные сооружения связи и иные сооружений связи, для размещения которых не требуется разрешения на строительство;
+- проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                      - пруды-испарители;
+-  отдельно стоящие ветроэнергетические установки и солнечные батареи, для размещения которых не требуется разрешения на строительство;                                                                                                  -  пункты весового контроля автомобилей, для размещения которых не требуется разрешения на строительство;                                                                                                                                                      - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство;                                                                                                -  общественные туалеты нестационарного типа;
+-  зарядные станции (терминалы) для электротранспорта;                                                                                                                                                                                                                                                   - площадки для размещения автомобильных заправочных станций компримированным и (или) сжиженным природным газом (контейнерных, модульных, передвижных автомобильных газовых заправщиков, модулей разгрузки емкостей с транспортными резервуарами) и оборудования, позволяющего осуществлять заправку транспортных средств компримированным и (или) сжиженным природным газом с таких объектов, а также некапитальных сооружений (мобильные комплексы производственного быта, офисы продаж) с целью обеспечения потребностей служб эксплуатации указанных объектов, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                             - технические средства, которые обеспечивают возможность резервирования даты и времени в целях пересечения государственной границы Российской Федерации и соблюдения зарезервированных даты и времени и которыми оборудуются площадки для стоянки грузовых транспортных средств;                                                                                                                                                     -  контейнерная площадка для накопления твердых коммунальных отходов.         </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...7 lines deleted...]
-        <u/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                             -  геодезические пункты государственной геодезической сети,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>аключение договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута»</t>
-[...47 lines deleted...]
-  <si>
+      <t xml:space="preserve"> </t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="1"/>
       </rPr>
-      <t>Постановление администрации муниципального образования Кореновский район от 12 февраля 2025 года № 212  «Об утверждении административного регламента администрации муниципального образования Кореновский район по предоставлению муниципальной услуги</t>
-    </r>
+      <t>нивелирные пункты государственной нивелирной сети, гравиметрические пункты государственной гравиметрической сети</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>а также геодезические</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>пункты геодезических сетей специального назначения,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>геодезические,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>межевые,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>предупреждающие и иные знаки,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>включая информационные табло (стелы) и флагштоки;                           - платежные терминалы для оплаты услуг и штрафов;                                                                                                                                                                                                                                                         - мобильные здания, сооружения, предназначенные для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры;</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                             -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF111111"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> защитные сооружения гражданской обороны, сооружения инженерной защиты, для размещения которых не требуется разрешения на строительство;                                                                                       - проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                     - объекты, предназначенные для обеспечения безопасности людей на водных объектах, сооружения водно-спасательных станций и постов в береговой и прибрежной защитных полосах водных объектов, для размещения которых не требуется разрешения на строительство;</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                            - передвижные цирки, передвижные зоопарки и передвижные луна-парки.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                             - площадки для размещения строительной техники и строительных грузов, если проектом организации строительства размещение таких площадок предусмотрено за границами земельного участка, на котором планируются и (или) осуществляются строительство, реконструкция объекта капитального строительства, а также некапитальные строения, предназначенные для обеспечения потребностей застройщика (мобильные бытовые городки (комплексы производственного быта), офисов продаж);
+- площадки для размещения строительной техники и грузов для осуществления капитального или текущего ремонта объектов капитального строительства. </t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                             - нестационарные объекты для оказания услуг общественного питания (сезонные (летние) кафе предприятий общественного питания), бытовых услуг, нестационарные объекты для организации обслуживания зон отдыха населения,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t>в том числе на пляжных территориях в прибрежных защитных полосах водных объектов</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(теневые навесы аэрарии, солярии, кабинки для переодевания, душевые кабинки, временные павильоны и киоски, туалеты, питьевые фонтанчики и другое оборудование, в том числе санитарной очистки территории, пункты проката инвентаря, медицинские пункты первой помощи, площадки или поляны для пикников, танцевальные, спортивные и детские игровые площадки и городки), за исключением расположенных на землях лесного фонда указанных нестационарных объектов;                                                                                                                                                                                                                                                                                                      - сезонные аттракционы, палатки и лотки, размещаемые в целях организации ярмарок, на которых в том числе осуществляется реализация продуктов питания и сельскохозяйственной продукции, за исключением расположенных на землях лесного фонда указанных  аттракционов, палаток и лотков;</t>
+    </r>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                              -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> спортивные и детские площадки;                                                                                                                                                                                                                                                                                        -  палаточные туристско-оздоровительные лагеря, за исключением случаев их размещения на землях или земельных участках лесного фонда либо землях или земельных участках сельскохозяйственного назначения.</t>
+    </r>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                            </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>разрешения на строительство;</t>
+    </r>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Способы оценки качества предоставления  государственной (муниципальной) услуги </t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> «Заключение договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута»</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">Вариант I предоставления муниципальной услуги </t>
+      <t xml:space="preserve">на информационных стендах, расположенных  в </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>администрации муниципального образования Кореновский  район</t>
+    </r>
+  </si>
+  <si>
+    <t>радиотелефонная связь (смс-опрос, телефонный опрос)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Единый портал МФЦ КК - http://www.e-mfc.ru </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Региональный портал государственных и муниципальных услуг (функций) Краснодарского края (www.pgu.krasnodar.ru) </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">   </t>
+      <t xml:space="preserve">Официальный сайт администрации </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>«Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута, предусмотренных в пунктах 4-4.1, 16, 18, 20, 25, 27 подпункта 1.1.2. пункта 1.1. раздела 1 настоящего административного регламента;</t>
-[...262 lines deleted...]
-      </rPr>
       <t>муниципального образования Кореновский  район  http: //www. korenovsr.ru</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Раздел 2. "Общие сведения о вариантах предоставления муниципальной услуги" </t>
-[...2 lines deleted...]
-    <t>Наименование вариантов предоставления муниципальной услуги</t>
+    <t>Раздел 2. "Общие сведения о "подуслугах"</t>
+  </si>
+  <si>
+    <t>Наименование подуслуги</t>
   </si>
   <si>
     <t>Срок предоставления в зависимости от условий</t>
   </si>
   <si>
-    <t>Основания отказа в приёме документов  предоставления муниципальной услуги</t>
-[...17 lines deleted...]
-    <t>Способы получения  результата   вариантов предоставления муниципальной услуги</t>
+    <t>Основания отказа в приёме документов</t>
+  </si>
+  <si>
+    <t>Основания отказа в предоставлении "подуслуги"</t>
+  </si>
+  <si>
+    <t>Основания приостановления предоставления "подуслуги"</t>
+  </si>
+  <si>
+    <t>Срок  приостановления предоставления "подуслуги"</t>
+  </si>
+  <si>
+    <t>Сведения о платности "подуслуги"</t>
   </si>
   <si>
     <t>При подаче заявления по месту жительства (месту нахождения юр. лица)</t>
   </si>
   <si>
     <t>При подаче заявления по месту жительства (по месту обращения)</t>
   </si>
   <si>
     <t>Сведения о наличии платы (государственной пошлины)</t>
   </si>
   <si>
     <t>Реквизиты нормативного правового акта, являющегося основанием для взимания платы (государственной пошлины)</t>
   </si>
   <si>
-    <t>Код бюджетной классификации (КБК) для взимания платы (государственной пошлины), в том числе для МФЦ</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">  15 дней со дня регистрации заявления</t>
+    <t>код бюджетной классификации (КБК) для взимания платы (государственной пошлины), в том числе для МФЦ</t>
+  </si>
+  <si>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                -  элементы благоустройства территории, в том числе малые архитектурные формы, за исключением некапитальных нестационарных строений и сооружений, рекламных конструкций, применяемых как составные части благоустройства территории;                                                                                                                                                                                                                                                                             -  пандусы и другие приспособления, обеспечивающие передвижение маломобильных групп населения, за исключением пандусов и оборудования, относящихся к конструктивным элементам зданий, сооружений;                                                                                                                                                                                                                                                                                                                                  - пункты охраны правопорядка и стационарные посты дорожно-патрульной службы, для размещения которых не требуется разрешения на строительство;                                                                                      - лодочные станции, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                 - временные сооружения и (или) временные конструкции, предназначенные для организации стоянки и (или) хранения (нахождения) велосипедов, средств индивидуальной мобильности, различного спортивного инвентаря в пределах таких сооружений и (или) конструкций, для размещения которых не требуется разрешения на строительство;                                                                                                     -  площадки для дрессировки собак, площадки для выгула собак, а также голубятни;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   15 рабочих дней со дня регистрации заявления в МФЦ</t>
+  </si>
+  <si>
+    <t>15 рабочих дней со дня регистрации заявления в МФЦ</t>
   </si>
   <si>
     <t xml:space="preserve">1) обращение заявителя об оказании муниципальной услуги, предоставление, которой не осуществляется органом;
 2) заявитель не относится к категории лиц, имеющих в соответствии с законодательством Российской Федерации право на получение муниципальной услуги; 
 3) заявление  не содержит подписи заявителя (его представителя);
 4) заявление подано лицом, не имеющим полномочий представлять интересы заявителя; 
 5) представленные документы (документ, удостоверяющий личность; документ, удостоверяющий полномочия представителя заявителя) не заверены в порядке, установленном законодательством Российской Федерации или утратили силу на момент обращения за муниципальной услугой;
 6) наличие в заявлении и прилагаемых к заявлению документах неполных, недостоверных сведений либо несоответствие документов требованиям нормативных правовых актов Российской Федерации, в том числе при представлении документов в электронном виде;
 7) представление неполного комплекта прилагаемых к заявлению документов, необходимых для предоставления муниципальной услуги;
 8) копии документов, представленные заявителем без предъявления оригиналов, не имеют нотариального удостоверения;
 9) документы содержат повреждения, подчистки и исправления текста, наличие, которых не позволяет в полном объеме использовать информацию и сведения, содержащиеся в документах для предоставления услуги.
-Основания для отказа в приеме электронной формы заявления  и документов на Региональном портале для варианта  I являются:                                                                                                                                                        1) некорректно заполнены поля в форме заявления (запроса), в том числе в интерактивной форме заявления (запроса);
-[...1 lines deleted...]
-3) несоблюдение установленных статьей 11 Федерального закона от 06.04.2011 № 63-ФЗ «Об электронной подписи»  условий признания действительности усиленной квалифицированной электронной подписи.
 </t>
   </si>
   <si>
-    <t>1) несоответствие представленных документов требованиям, установленным законодательством Российской Федерации;
+    <t xml:space="preserve">1) несоответствие представленных документов требованиям, установленным законодательством Российской Федерации;
 2) выявление в представленных документах недостоверных сведений;
 невозможность оказания муниципальной услуги в силу обстоятельств, ранее неизвестных при приеме документов, но ставших известными в процессе предоставления муниципальной услуги;
 3) обращение (в письменном виде) заявителя с просьбой о прекращении муниципальной услуги;
 _x0001_4) ответ на межведомственный запрос свидетельствует об отсутствии документов и (или) информации,  необходимых для предоставления муниципальной услуги и соответствующий документ не был представлен заявителем (представителем заявителя) по собственной инициативе;
-5) получены сведения от уполномоченного органа, указанного в подпунктах 1-3 пункте 2.7.1.1. подраздела 2.7. раздела II настоящего административного регламента, о наличии обоснованных возражений относительно размещения объекта на соответствующих землях или земельных участках;
+5) получены сведения от уполномоченного органа о наличии обоснованных возражений относительно размещения объекта на соответствующих землях или земельных участках;
 _x0001_6) выявление факта наличия у заявителя юридического лица или физического либо членов его семьи земельного участка (жилого помещения и т.д.), принадлежащего им на праве собственности или занимаемого ими по договору;
 _x0001_7) размещение объекта не соответствует документам территориального планирования, градостроительного зонирования, требованиям нормативных документов, в том числе в области обеспечения безопасности дорожного движения;
 _x0001_8) вид объекта, указанного в заявлении, не соответствует видам объектов, установленным постановлением Правительства Российской Федерации от 03.12.2014 № 1300 "Об утверждении перечня видов объектов, размещение которых может осуществляться на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитутов";
 _x0001_9) опубликовано извещение о проведении аукциона по продаже земельного участка, испрашиваемого для размещения объекта, или аукциона по продаже права на заключение договора аренды такого земельного участка;
 _x0001_10) в отношении земельного участка, испрашиваемого для размещения объекта, принято решение о предварительном согласовании его предоставления, срок действия которого не истек;
-_x0001_11) объект, в отношении которого предлагается заключить договор на размещение, отсутствует в схеме (схемах) размещения объектов (далее - схема (схемы) или не соответствует схеме (схемам) в случае, если утверждение схемы (схем) в отношении данного объекта предусмотрено подпунктах 4,9 пункте 2.6.1. подраздела 2.6. раздела II настоящего административного регламента;
+_x0001_11) объект, в отношении которого предлагается заключить договор на размещение, отсутствует в схеме (схемах) размещения объектов (далее - схема (схемы) или не соответствует схеме (схемам) 
 _x0001_12) размещение объекта, а также деятельность, связанная с эксплуатацией такого объекта, не соответствует установленному режиму использования особо охраняемых природных территорий или иных территорий, сопряженных с использованием рекреационных ресурсов, водных объектов;
-13) в отношении испрашиваемого к размещению объекта имеется ранее поступившее заявление от другого лица, отвечающее требованиям, предъявляемым к форме и содержанию заявления, а также с приложенными документами, включёнными в перечни, которые утверждены уполномоченными органами в пункте 2.6.1. подраздела 2.6. раздела II настоящего административного регламента;
-2.10.4. Основаниями для отказа в  предоставлении муниципальной услуги в электронной форме на РПГУ по Варианту I является несоответствие документов сведениям, указанным в электронной форме заявления на РПГУ, указанным в подпунктах 2.10.2 - 2.10.4 настоящего раздела.</t>
+13) в отношении испрашиваемого к размещению объекта имеется ранее поступившее заявление от другого лица
+</t>
   </si>
   <si>
     <t xml:space="preserve">Оснований для приостановления предоставления муниципальной услуги законодательством Российской Федерации  не предусмотрено                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">нет                                                                 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Государственная пошлина или иная плата за предоставление муниципальной услуги не взимается. Предоставление муниципальной услуги осуществляется бесплатно   </t>
   </si>
   <si>
     <t>нет</t>
-  </si>
-[...50 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">1) путем личного обращения в уполномоченный орган на бумажном носителе;
 2) путем направления почтового отправления на бумажном носителе;
 3) путем личного обращения в МФЦ, в том числе по экстерриториальному принципу, на бумажном носителе или в форме электронного документа;
 3) в «Личном кабинете» заявителя РПГУ в форме электронного документа;
 4) путем направления на адрес e-mail электронной почты заявителя документа в электронной форме.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Вариант II предоставления муниципальной услуги </t>
-[...34 lines deleted...]
-2.10.4. Основаниями для отказа в  предоставлении муниципальной услуги в электронной форме на РПГУ по Варианту II является несоответствие документов сведениям, указанным в электронной форме заявления на РПГУ, указанным в подпунктах 2.10.2 - 2.10.4 настоящего раздела.</t>
+    <t xml:space="preserve"> Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                   - подземные линейные сооружения, а также их наземные части и сооружения, технологически необходимые для их использования, для размещения которых не требуется разрешения на строительство;
+- водопроводы и водоводы всех видов, для размещения которых не требуется разрешения на строительство;
+- линейные сооружения канализации (в том числе ливневой) и водоотведения, для размещения которых не требуется разрешения на строительство;                                                                                                 -  линии электропередачи классом напряжения до 35 кВ, а также связанные с ними трансформаторные подстанции, распределительные пункты и иное предназначенное для осуществления передачи электрической энергии оборудование, для размещения которых не требуется разрешения на строительство;
+-  нефтепроводы и нефтепродуктопроводы диаметром DN 300 и менее, газопроводы и иные трубопроводы давлением до 1,2 Мпа, для размещения которых не требуется разрешения на строительство;
+- тепловые сети всех видов, включая сети горячего водоснабжения, для размещения которых не требуется разрешения на строительство;                                                                                                                -объекты, предназначенные для обеспечения пользования недрами, для размещения которых не требуется разрешения на строительство;
+-  линии связи, линейно-кабельные сооружения связи и иные сооружений связи, для размещения которых не требуется разрешения на строительство;
+- проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                             - пруды-испарители;
+-  отдельно стоящие ветроэнергетические установки и солнечные батареи, для размещения которых не требуется разрешения на строительство;                                                                                                          -  пункты весового контроля автомобилей, для размещения которых не требуется разрешения на строительство;                                                                                                                                                        - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство;                                                                                                      -  общественные туалеты нестационарного типа;
+-  зарядные станции (терминалы) для электротранспорта;                                                                                                                                                                                                                                                       - площадки для размещения автомобильных заправочных станций компримированным и (или) сжиженным природным газом (контейнерных, модульных, передвижных автомобильных газовых заправщиков, модулей разгрузки емкостей с транспортными резервуарами) и оборудования, позволяющего осуществлять заправку транспортных средств компримированным и (или) сжиженным природным газом с таких объектов, а также некапитальных сооружений (мобильные комплексы производственного быта, офисы продаж) с целью обеспечения потребностей служб эксплуатации указанных объектов, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                               - технические средства, которые обеспечивают возможность резервирования даты и времени в целях пересечения государственной границы Российской Федерации и соблюдения зарезервированных даты и времени и которыми оборудуются площадки для стоянки грузовых транспортных средств;                                                                                                                                                                                            -  контейнерная площадка для накопления твердых коммунальных отходов.</t>
   </si>
   <si>
     <t xml:space="preserve">Оснований для приостановления предоставления муниципальной услуги законодательством Российской Федерации  не предусмотрено  </t>
   </si>
   <si>
     <t>Государственная пошлина или иная плата за предоставление муниципальной услуги не взимается. Предоставление муниципальной услуги осуществляется бесплатно</t>
   </si>
   <si>
     <t xml:space="preserve">1) при личной явке или через представителя заявителя:
 в уполномоченном органе или  в отделе уполномоченного органа;
 в уполномоченном органе  во время личного приема граждан;
 в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
 2) без личной явки:
 посредством почтовой связи на бумажном носителе;
 в электронной форме на официальном сайте http: //www. _____________.ru;
 в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
 в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
 в электронной форме  по e-mail электронной почты.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Вариант III предоставления муниципальной услуги </t>
-[...37 lines deleted...]
-2.10.4. Основаниями для отказа в  предоставлении муниципальной услуги в электронной форме на РПГУ по Варианту III является несоответствие документов сведениям, указанным в электронной форме заявления  на РПГУ, указанным в подпунктах 2.10.2 - 2.10.4 настоящего раздела.</t>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                  -  геодезические пункты государственной геодезической сети, нивелирные пункты государственной нивелирной сети, гравиметрические пункты государственной гравиметрической сети, а также геодезические пункты геодезических сетей специального назначения, геодезические, межевые, предупреждающие и иные знаки, включая информационные табло (стелы) и флагштоки;                                     - платежные терминалы для оплаты услуг и штрафов;                                                                                                                                                                                                                                                            - мобильные здания, сооружения, предназначенные для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1) при личной явке или через представителя заявителя:
 в уполномоченном органе или  в отделе уполномоченного органа;
 в уполномоченном органе  во время личного приема граждан;
 в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
 2) без личной явки:
 посредством почтовой связи на бумажном носителе;
 в электронной форме на официальном сайте http: //www.</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
@@ -832,714 +918,407 @@
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> ;
 в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
 в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
 в электронной форме  по e-mail электронной почты.
 </t>
     </r>
   </si>
   <si>
-    <t>Вариант IY предоставления муниципальной услуги</t>
-[...34 lines deleted...]
-2.10.4. Основаниями для отказа в  предоставлении муниципальной услуги в электронной форме на РПГУ по Варианту IY является несоответствие документов сведениям, указанным в электронной форме заявления  на РПГУ, указанным в подпунктах 2.10.2 - 2.10.4 настоящего раздела.</t>
+    <t>. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                    - защитные сооружения гражданской обороны, сооружения инженерной защиты, для размещения которых не требуется разрешения на строительство;                                                                                            - пожарные водоемы и места сосредоточения средств пожаротушения;                                                                                                                                                                                                                              -  объекты, предназначенные для обеспечения безопасности людей на водных объектах, сооружения водно-спасательных станций и постов в береговой и прибрежной защитных полосах водных объектов, для размещения которых не требуется разрешения на строительство.</t>
   </si>
   <si>
     <t xml:space="preserve">нет     </t>
   </si>
   <si>
-    <t>Вариант Y предоставления муниципальной услуги</t>
-[...2 lines deleted...]
-    <t>«Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута, предусмотренных в пункте  23  подпункта 1.1.2. пункта 1.1. раздела 1 настоящего административного регламента;</t>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                  - передвижные цирки, передвижные зоопарки и передвижные луна-парки.</t>
   </si>
   <si>
     <t xml:space="preserve">1) обращение заявителя об оказании муниципальной услуги, предоставление, которой не осуществляется органом;
 2) заявитель не относится к категории лиц, имеющих в соответствии с законодательством Российской Федерации право на получение муниципальной услуги; 
 3) заявление  не содержит подписи заявителя (его представителя);
 4) заявление подано лицом, не имеющим полномочий представлять интересы заявителя; 
 5) представленные документы (документ, удостоверяющий личность; документ, удостоверяющий полномочия представителя заявителя) не заверены в порядке, установленном законодательством Российской Федерации или утратили силу на момент обращения за муниципальной услугой;
 6) наличие в заявлении и прилагаемых к заявлению документах неполных, недостоверных сведений либо несоответствие документов требованиям нормативных правовых актов Российской Федерации, в том числе при представлении документов в электронном виде;
 7) представление неполного комплекта прилагаемых к заявлению документов, необходимых для предоставления муниципальной услуги;
 8) копии документов, представленные заявителем без предъявления оригиналов, не имеют нотариального удостоверения;
 9) документы содержат повреждения, подчистки и исправления текста, наличие, которых не позволяет в полном объеме использовать информацию и сведения, содержащиеся в документах для предоставления услуги.
 Основания для отказа в приеме электронной формы заявления  и документов на Региональном портале для варианта  Y являются:                                                                                                                                                        1) некорректно заполнены поля в форме заявления (запроса), в том числе в интерактивной форме заявления (запроса);
 2) подача заявления (запроса) и документов, необходимых для предоставления муниципальной услуги, в электронной форме с нарушением установленных требований;
 3) несоблюдение установленных статьей 11 Федерального закона от 06.04.2011 № 63-ФЗ «Об электронной подписи»  условий признания действительности усиленной квалифицированной электронной подписи.
 </t>
   </si>
   <si>
-    <t>_x0001_1) несоответствие представленных документов требованиям, установленным законодательством Российской Федерации;
-[...15 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1) при личной явке или через представителя заявителя:
 в уполномоченном органе или  в отделе уполномоченного органа;
 в уполномоченном органе  во время личного приема граждан;
 в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
 2) без личной явки:
 посредством почтовой связи на бумажном носителе;
 в электронной форме на официальном сайте http: //www.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>korenovsk.ru.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> ;
 в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
 в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
 в электронной форме  по e-mail электронной почты.
 </t>
     </r>
   </si>
   <si>
-    <t>Вариант YI предоставления муниципальной услуги</t>
+    <t xml:space="preserve">Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                   -  площадки для размещения строительной техники и строительных грузов, если проектом организации строительства размещение таких площадок предусмотрено за границами земельного участка, на котором планируются и (или) осуществляются строительство, реконструкция объекта капитального строительства, а также некапитальные строения, предназначенные для обеспечения потребностей застройщика (мобильные бытовые городки (комплексы производственного быта), офисов продаж);
+- площадки для размещения строительной техники и грузов для осуществления капитального или текущего ремонта объектов капитального строительства.
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1) при личной явке или через представителя заявителя:
+в уполномоченном органе или  в отделе уполномоченного органа;
+в уполномоченном органе  во время личного приема граждан;
+в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
+2) без личной явки:
+посредством почтовой связи на бумажном носителе;
+в электронной форме на официальном сайте http: //www.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> korenovsk.ru.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve">;
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
+в электронной форме  по e-mail электронной почты.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                  -  нестационарные объекты для оказания услуг общественного питания (сезонные (летние) кафе предприятий общественного питания), бытовых услуг, нестационарные объекты для организации обслуживания зон отдыха населения, в том числе на пляжных территориях в прибрежных защитных полосах водных объектов (теневые навесы аэрарии, солярии, кабинки для переодевания, душевые кабинки, временные павильоны и киоски, туалеты, питьевые фонтанчики и другое оборудование, в том числе санитарной очистки территории, пункты проката инвентаря, медицинские пункты первой помощи, площадки или поляны для пикников, танцевальные, спортивные и детские игровые площадки и городки), за исключением расположенных на землях лесного фонда указанных нестационарных объектов;                                                                                                                                                                                                                                                                                                                                      -  сезонные аттракционы, палатки и лотки, размещаемые в целях организации ярмарок, на которых в том числе осуществляется реализация продуктов питания и сельскохозяйственной продукции, за исключением расположенных на землях лесного фонда указанных  аттракционов, палаток и лотков;</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1) при личной явке или через представителя заявителя:
+в уполномоченном органе или  в отделе уполномоченного органа;
+в уполномоченном органе  во время личного приема граждан;
+в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
+2) без личной явки:
+посредством почтовой связи на бумажном носителе;
+в электронной форме на официальном сайте http: //www.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>korenovsk.ru.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">;
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
+в электронной форме  по e-mail электронной почты.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                  -  спортивные и детские площадки;                                                                                                                                                                                                                                                                                             -  палаточные туристско-оздоровительные лагеря, за исключением случаев их размещения на землях или земельных участках лесного фонда либо землях или земельных участках сельскохозяйственного назначения.</t>
   </si>
   <si>
     <t xml:space="preserve">1) обращение заявителя об оказании муниципальной услуги, предоставление, которой не осуществляется органом;
 2) заявитель не относится к категории лиц, имеющих в соответствии с законодательством Российской Федерации право на получение муниципальной услуги; 
 3) заявление  не содержит подписи заявителя (его представителя);
 4) заявление подано лицом, не имеющим полномочий представлять интересы заявителя; 
 5) представленные документы (документ, удостоверяющий личность; документ, удостоверяющий полномочия представителя заявителя) не заверены в порядке, установленном законодательством Российской Федерации или утратили силу на момент обращения за муниципальной услугой;
 6) наличие в заявлении и прилагаемых к заявлению документах неполных, недостоверных сведений либо несоответствие документов требованиям нормативных правовых актов Российской Федерации, в том числе при представлении документов в электронном виде;
 7) представление неполного комплекта прилагаемых к заявлению документов, необходимых для предоставления муниципальной услуги;
 8) копии документов, представленные заявителем без предъявления оригиналов, не имеют нотариального удостоверения;
 9) документы содержат повреждения, подчистки и исправления текста, наличие, которых не позволяет в полном объеме использовать информацию и сведения, содержащиеся в документах для предоставления услуги.
-Основания для отказа в приеме электронной формы заявления  и документов на Региональном портале для варианта  YI являются:                                                                                                                                         1) некорректно заполнены поля в форме заявления (запроса), в том числе в интерактивной форме заявления (запроса);
-[...1 lines deleted...]
-3) несоблюдение установленных статьей 11 Федерального закона от 06.04.2011 № 63-ФЗ «Об электронной подписи»  условий признания действительности усиленной квалифицированной электронной подписи.
 </t>
   </si>
   <si>
-    <t>1) несоответствие представленных документов требованиям, установленным  законодательством Российской Федерации;
-[...13 lines deleted...]
-2.10.4. Основаниями для отказа в  предоставлении муниципальной услуги в электронной форме на РПГУ по Варианту IY является несоответствие документов сведениям, указанным в электронной форме заявления  на РПГУ, указанным в подпунктах 2.10.2 - 2.10.4 настоящего раздела.</t>
+    <t xml:space="preserve">1) при личной явке или через представителя заявителя:
+в уполномоченном органе или  в отделе уполномоченного органа;
+в уполномоченном органе  во время личного приема граждан;
+в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
+2) без личной явки:
+посредством почтовой связи на бумажном носителе;
+в электронной форме на официальном сайте http: //www. korenovsk.ru;
+в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
+в электронной форме  по e-mail электронной почты.
+</t>
+  </si>
+  <si>
+    <t>Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                  - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство;</t>
+  </si>
+  <si>
+    <t>5 (пять)  дней со дня регистрации заявления в МФЦ</t>
+  </si>
+  <si>
+    <t>1) обращение заявителя об оказании муниципальной услуги, предоставление, которой не осуществляется органом;
+2); заявитель не относится к категории лиц, имеющих в соответствии с законодательством Российской Федерации право на получение муниципальной услуги; 
+3) заявление  не содержит подписи заявителя (его представителя);
+4) заявление подано лицом, не имеющим полномочий представлять интересы заявителя; 
+5) представленные документы (документ, удостоверяющий личность; документ, удостоверяющий полномочия представителя заявителя) не заверены в порядке, установленном законодательством Российской Федерации или утратили силу на момент обращения за муниципальной услугой;
+6) представление неполного комплекта прилагаемых к заявлению документов, необходимых для предоставления муниципальной услуги;
+7) копии документов, представленные заявителем без предъявления оригиналов, не имеют нотариального удостоверения.
+8) документы содержат повреждения, подчистки и исправления текста, наличие, которых не позволяет в полном объеме использовать информацию и сведения, содержащиеся в документах для предоставления услуги.</t>
+  </si>
+  <si>
+    <t>несоответствие представленных документов требованиям, установленным  законодательством Российской Федерации;
+выявление в представленных документах недостоверных сведений;
+отсутствие допущенных опечаток и ошибок в выданных в результате предоставления муниципальной услуги документах.</t>
+  </si>
+  <si>
+    <t>Оснований для приостановления предоставления муниципальной услуги законодательством Российской Федерации  не предусмотрено</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1) при личной явке или через представителя заявителя:
 в уполномоченном органе или  в отделе уполномоченного органа;
 в уполномоченном органе  во время личного приема граждан;
 в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
 2) без личной явки:
 посредством почтовой связи на бумажном носителе;
 в электронной форме на официальном сайте http: //www.</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
-        <charset val="1"/>
+        <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> korenovsk.ru.</t>
-    </r>
-[...9 lines deleted...]
-</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
-[...257 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> ;
-</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
 в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
 в электронной форме  по e-mail электронной почты.
 </t>
     </r>
   </si>
   <si>
     <t>1) путем личного обращения в уполномоченный орган на бумажном носителе;
 2) путем направления почтового отправления на бумажном носителе;
 3) путем личного обращения в МФЦ, в том числе по экстерриториальному принципу, на бумажном носителе или в форме электронного документа;
 3) в «Личном кабинете» заявителя РПГУ в форме электронного документа;
 4) путем направления на адрес e-mail электронной почты заявителя документа в электронной форме.</t>
   </si>
   <si>
-    <t>Вариант XI предоставления муниципальной услуги</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">несоответствие представленных документов требованиям, установленным  законодательством Российской Федерации;
 выявление в представленных документах недостоверных сведений;
 отсутствие факта обращения заявителя за получением муниципальной услуги по результатам, которой выдан соответствующий документ;
-отсутствие в запросе о выдаче дубликата информации, позволяющей идентифицировать ранее выданный документ. 
-[...68 lines deleted...]
-    <t>Раздел 3 "Сведения о заявителях предоставления муниципальной услуги"</t>
+отсутствие в запросе о выдаче дубликата информации, позволяющей идентифицировать ранее выданный документ. </t>
+  </si>
+  <si>
+    <t>Раздел 3 "Сведения о заявителях "подуслуги"</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
-    <t>Категории лиц, имеющих право на получение муниципальной услуги</t>
-[...10 lines deleted...]
-  <si>
     <t>Исчерпывающий перечень лиц, имеющих право на подачу заявления от имени заявителя</t>
   </si>
   <si>
     <t>Наименование документа, подтверждающего  право подачи заявления от имени заявителя</t>
   </si>
   <si>
     <t>Установленые требования к документу, подтверждающему право подачи заявления от имени заявителя</t>
-  </si>
-[...4 lines deleted...]
-    <t>Заявителями на получение муниципальной услуги являются физическое лицо, в том числе зарегистрированное в качестве индивидуального предпринимателя или юридическое лицо, претендующее на заключение договора на размещение объектов на землях или земельных участках без предоставления земельных участков и установления сервитута, публичного сервитута, либо их уполномоченные представители, действующие в соответствии с полномочиями, подтверждаемыми в установленном законом порядке (далее - Заявители)</t>
   </si>
   <si>
     <t xml:space="preserve">Паспорт гражданина Российской Федерации;
 паспорт иностранного гражданина;
 иной документ, удостоверяющий личность гражданина Российской Федерации в соответствии с законодательством Российской Федерации; 
 иной документ, удостоверяющий личность иностранного гражданина (лица без гражданства) (при подаче заявления в уполномоченный орган: оригинал документа;  
 </t>
   </si>
   <si>
     <t xml:space="preserve">Документ должен соответствовать описанию, установленному постановлением Правительства РФ от 08.07.1997 N 828 "Об утверждении Положения о паспорте гражданина Российской Федерации, образца бланка и описания паспорта гражданина Российской Федерации". Бланки паспорта гражданина Российской Федерации, изготавливаются в машиносчитываемом виде по единому образцу . Паспорт должен быть действителен на срок обращения за предоставлением услуги. Не должен содержать подчисток, приписок, зачеркнутых слов и других исправлений. Не должен иметь повреждений, наличие которых не позволяет однозначно истолковать их содержание. Любые несанкционированные изменения и дополнения, внесенные в паспорт, делают его недействительным.      
 В бланке паспорта могут быть применены специально разработанные вшиваемые или вкладываемые элементы, предназначенные для повышения сохранности вносимых записей или для защиты бланка и произведенных в нем записей от подделок.
 </t>
   </si>
   <si>
     <t>Имеется</t>
-  </si>
-[...1 lines deleted...]
-    <t>Представитель по доверенности</t>
   </si>
   <si>
     <t xml:space="preserve">Доверенность, подтверждающая полномочия представителя заявителя;
 иной документ, удостоверяющий полномочия представителя заявителя.
 </t>
   </si>
   <si>
     <t>Доверенность должна быть: 
 1. Нотариально удостоверена, либо удостоверена в соответствии с требованиями пункта 
 2 статьи 185.1. Удостоверение доверенности "Гражданского кодекса Российской Федерации (часть первая)" от 30.11.1994 N 51-ФЗ, либо удостоверена главой сельского поселения 
 2. Действительной на момент обращения за предоставлением услуги; 
 3. Не должна содержать подчисток, зачёркнутых слов и других неоговоренных и подтверждённых подписью уполномоченного должностного лица и печатью организации исправлений;
  4. Не должна иметь повреждений наличие которых не позволяет однозначно истолковать их содержание.</t>
   </si>
   <si>
     <t>имеется</t>
   </si>
   <si>
-    <t>Раздел 4. "Документы, предоставляемые заявителем для получения муниципальной услуги"</t>
+    <t>Раздел 4. "Документы, предоставляемые заявителем для получения подуслуги"</t>
   </si>
   <si>
     <t>Категория документа</t>
   </si>
   <si>
-    <t>Наименование документов, которые предоставляет заявитель для получения  муниципальной услуги</t>
-[...1 lines deleted...]
-  <si>
     <t>Количество необходимых экземпляров документа с указанием подлинник/копия</t>
   </si>
   <si>
     <t>Условия предоставления документа</t>
   </si>
   <si>
     <t>Установленные требования к документу</t>
   </si>
   <si>
     <t>Форма (шаблон) документа</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вариант I предоставления муниципальной услуги</t>
   </si>
   <si>
     <t>Заявление</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Заявление о</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
@@ -1581,96 +1360,149 @@
   </si>
   <si>
     <t xml:space="preserve"> Документ, удостоверяющий личность представителя </t>
   </si>
   <si>
     <t xml:space="preserve">Документы, подтверждающие полномочия представителя </t>
   </si>
   <si>
     <t>доверенность</t>
   </si>
   <si>
     <t>1 экз.,  подлинник  для ознакомления и снятия копии</t>
   </si>
   <si>
     <t>заявление подается представителем заявителя, полномочия которого основаны на доверенности</t>
   </si>
   <si>
     <t>Доверенность должна быть: 
 1. нотариально удостоверена, либо удостоверена в соответствии с требованиями пункта 
 2 статьи 185.1. Удостоверение доверенности "Гражданского кодекса Российской Федерации (часть первая)" от 30.11.1994 N 51-ФЗ, либо удостоверена главой поселения 
 2. действительной на момент обращения за предоставлением услуги; 
 3. Не должна содержать подчисток, зачёркнутых слов и других неоговоренных и подтверждённых подписью уполномоченного должностного лица и печатью организации исправлений;
  4. Не должна иметь повреждений наличие которых не позволяет однозначно истолковать их содержание</t>
   </si>
   <si>
+    <t>Приказ о назначении (изрании) физического лица на должность</t>
+  </si>
+  <si>
+    <t>1 экз., подлинник для ознакомления и снятия копии</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> заявление подается представителем заявителя,  обладающего правом действовать от имени заявителя без доверенности</t>
+  </si>
+  <si>
+    <t>Документ должен быть оформлен за подписью его руководителя или иного лица, уполномоченного на это в соответствии с законом и учредительными документами и скрепляется печатью (при наличии). Копия документа заверяется уполномоченным лицом</t>
+  </si>
+  <si>
+    <t>Проектная документация</t>
+  </si>
+  <si>
+    <t>1 экз.,  подлинник</t>
+  </si>
+  <si>
+    <t>подготовленная с учетом положений постановления Правительства Российской Федерации от 16 февраля 2008 года № 87 "О составе разделов проектной документации и требования к их содержанию", за исключением объектов, построенных до 1 июля 2008 года</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>пояснительная записка</t>
+  </si>
+  <si>
+    <t>содержащая сведения об объекте с указанием наименования, назначения, основных технико-экономических характеристик, месторасположения начального и конечного пунктов линейного объекта</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">схема планировочной организации территории или земельного участка                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">схема планировочной организации территории или земельного участка предоставляется для следующих видов объектов:
+- элементы благоустройства территории, в том числе малые архитектурные формы, за исключением некапитальных нестационарных строений и сооружений, рекламных конструкций, применяемых как составные части благоустройства территории;
+- пункты охраны правопорядка и стационарные посты дорожно-патрульной службы, для размещения которых не требуется разрешения на строительство;
+ - ограждающие устройства (ворота, калитки, шлагбаумы, в том числе автоматические, и декоративные ограждения (заборы), размещаемые на придомовых территориях многоквартирных жилых домов;
+-  площадки для дрессировки собак, площадки для выгула собак, а также голубятни;
+- пандусы и другие приспособления, обеспечивающие передвижение маломобильных групп населения, за исключением пандусов и оборудования, относящихся к конструктивным элементам зданий, сооружений;
+</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> перечень координат </t>
+  </si>
+  <si>
+    <t xml:space="preserve">перечень координат характерных точек границы размещаемого объекта </t>
+  </si>
+  <si>
+    <t>1 экз., оригинал или  копия, заверенная заявителем</t>
+  </si>
+  <si>
+    <t>необходимый  для описания местоположения границ населённых пунктов, территориальных зон, особо охраняемых природных территорий и зон с особыми условиями использования территории</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                               - подземные линейные сооружения, а также их наземные части и сооружения, технологически необходимые для их использования, для размещения которых не требуется разрешения на строительство;
+- водопроводы и водоводы всех видов, для размещения которых не требуется разрешения на строительство;
+- линейные сооружения канализации (в том числе ливневой) и водоотведения, для размещения которых не требуется разрешения на строительство;                                                                                                                                -  линии электропередачи классом напряжения до 35 кВ, а также связанные с ними трансформаторные подстанции, распределительные пункты и иное предназначенное для осуществления передачи электрической энергии оборудование, для размещения которых не требуется разрешения на строительство;
+-  нефтепроводы и нефтепродуктопроводы диаметром DN 300 и менее, газопроводы и иные трубопроводы давлением до 1,2 Мпа, для размещения которых не требуется разрешения на строительство;
+- тепловые сети всех видов, включая сети горячего водоснабжения, для размещения которых не требуется разрешения на строительство;                                                                                                                                                   -объекты, предназначенные для обеспечения пользования недрами, для размещения которых не требуется разрешения на строительство;
+-  линии связи, линейно-кабельные сооружения связи и иные сооружений связи, для размещения которых не требуется разрешения на строительство;
+- проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                                                              - пруды-испарители;
+-  отдельно стоящие ветроэнергетические установки и солнечные батареи, для размещения которых не требуется разрешения на строительство;                                                                                                                                       -  пункты весового контроля автомобилей, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                              - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство;                                                                                                                                       -  общественные туалеты нестационарного типа;
+-  зарядные станции (терминалы) для электротранспорта;                                                                                                                                                                                                                                                                                                - площадки для размещения автомобильных заправочных станций компримированным и (или) сжиженным природным газом (контейнерных, модульных, передвижных автомобильных газовых заправщиков, модулей разгрузки емкостей с транспортными резервуарами) и оборудования, позволяющего осуществлять заправку транспортных средств компримированным и (или) сжиженным природным газом с таких объектов, а также некапитальных сооружений (мобильные комплексы производственного быта, офисы продаж) с целью обеспечения потребностей служб эксплуатации указанных объектов, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                                                                            - технические средства, которые обеспечивают возможность резервирования даты и времени в целях пересечения государственной границы Российской Федерации и соблюдения зарезервированных даты и времени и которыми оборудуются площадки для стоянки грузовых транспортных средств;                                                                                                                                                                                                                                                         -  контейнерная площадка для накопления твердых коммунальных отходов.
+</t>
+  </si>
+  <si>
+    <t>Заявление на предоставление муниципальной услуги в письменной форме оформляется по образцу, утвержденному приказом министерства топливно-энергетического комплекса и жилищно-коммунального хозяйства Краснодарского края от 4 апреля 2024 года № 276</t>
+  </si>
+  <si>
     <t>Решение о назначении или об избрании либо приказ о назначении физического лица на должность</t>
   </si>
   <si>
-    <t>1 экз., подлинник для ознакомления и снятия копии</t>
-[...38 lines deleted...]
-    <t>Заявление на предоставление муниципальной услуги в письменной форме оформляется по образцу, утвержденному приказом министерства топливно-энергетического комплекса и жилищно-коммунального хозяйства Краснодарского края от 4 апреля 2024 года № 276</t>
+    <t xml:space="preserve">схема планировочной организации территории или земельного участка         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">схема планировочной организации территории или земельного участка предоставляется для следующих видов объектов:
+- объекты, предназначенные для обеспечения пользования недрами, для размещения которых не требуется разрешение на строительство;
+-  отдельно стоящие ветроэнергетические установки и солнечные батареи, для размещения которых не требуется разрешение на строительство;
+технологические и конструктивные решения линейного объекта - для объектов:
+- подземные линейные сооружения, а также их наземная часть и сооружения, технологически необходимые для их использования, для размещения которых не требуется разрешение на строительство;
+- водопроводы и водоводы всех видов, для размещения которых не требуется разрешение на строительство;
+-  линейные сооружения канализации (в том числе ливневой) и водоотведения, для размещения которых не требуется разрешение на строительство;
+- линии электропередачи классом напряжения до 35 кВ, а также связанные с ними трансформаторные подстанции, распределительные пункты и иное предназначенное для осуществления передачи электрической энергии оборудование, для размещения которых не требуется разрешение на строительство;
+-  тепловые сети всех видов, включая сети горячего водоснабжения, для размещения которых не требуется разрешение на строительство;
+-  линии связи, линейно-кабельные сооружения связи и иные сооружения связи, для размещения которых не требуется разрешение на строительство;
+- проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешение на строительство.
+</t>
   </si>
   <si>
     <t xml:space="preserve">Материалы топографической съемки </t>
+  </si>
+  <si>
+    <t>Материалы топографической съемки в масштабе не менее 1:500, с отображением границ испрашиваемого земельного участка, а также находящихся на данном земельном участке объектов коммунальной инфраструктуры (при наличии) и их охранных зон, выполненной в системе координат, установленной для ведения государственного кадастра недвижимости (МСК-23), подготовленные и подписанные кадастровым инженером, с нанесенными границами предполагаемого размещения Линейного объекта либо Объекта АГЗС, утвержденными заявителем (его представителем).</t>
   </si>
   <si>
     <t xml:space="preserve"> Необходимый для проведения геодезических работ по сбору информации и созданию цифровой модели рельефа определенной местности </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Заявление на предоставление муниципальной услуги в письменной формеформе, утвержденной приказом департамента имущественных отношений Краснодарского края от 17 июля 2024 года № 1452                                                                                                                                              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -1685,1032 +1517,873 @@
   <si>
     <t xml:space="preserve">схематическое отображение местоположения объекта на земельном участке </t>
   </si>
   <si>
     <t>Документ содержащий  изображения границ образуемого земельного участка или образуемых земельных участков на кадастровом плане территории.</t>
   </si>
   <si>
     <t xml:space="preserve"> эскизный чертеж</t>
   </si>
   <si>
     <t>в случае, если планируется размещение предупреждающих и иных знаков, информационных табло (стел), флагштоков, платежных терминалов для оплаты услуг и штрафов</t>
   </si>
   <si>
     <t>Документ содержащий упрощенное изображение, основные параметры и технические требования к изделию в объеме исходных данных</t>
   </si>
   <si>
     <t xml:space="preserve">технический проект </t>
   </si>
   <si>
     <t>технический проект</t>
   </si>
   <si>
     <t>в случае, если планируется размещение геодезических знаков</t>
   </si>
   <si>
-    <t xml:space="preserve"> совокупность технических документов, которые содержат окончательные проектные решения </t>
+    <t> совокупность технических документов, которые содержат окончательные проектные решения, согласованный с Федеральной службой государственной регистрации, кадастра и картографии или с ее территориальным органом, или технический проект создания государственной геодезической сети (в случае, если планируется размещение геодезических знаков);</t>
   </si>
   <si>
     <t>схемы проектируемых пунктов</t>
   </si>
   <si>
     <t>в случае, если планируется размещение пунктов государственной геодезической сети, пунктов государственной нивелирной сети, пунктов государственной гравиметрической сети, соответственно</t>
   </si>
   <si>
     <t>проектные документы, которые определяют зону для размещения различных объектов</t>
   </si>
   <si>
-    <t>договор на выполнение кадастровых работ с приложением технического задания</t>
+    <t>договор на выполнение кадастровых работ</t>
   </si>
   <si>
     <t xml:space="preserve">договор на выполнение кадастровых работ </t>
   </si>
   <si>
     <t>в случае, если планируется размещение межевых знаков, пунктов государственной геодезической сети, пунктов государственной нивелирной сети, пунктов государственной гравиметрической сети</t>
   </si>
   <si>
     <t>Документ, подтверждающий полномочия кадастрового инженера при проведении кадастровых работ:</t>
   </si>
   <si>
+    <t>технического задания</t>
+  </si>
+  <si>
     <t xml:space="preserve">государственный (муниципальный) контракт  </t>
   </si>
   <si>
     <t xml:space="preserve">Государственный и муниципальный контракт — это гражданско-правовой договор, предметом которого является выполнение работы, оказание услуги для обеспечения государственных нужд, муниципальных нужд. </t>
   </si>
   <si>
-    <t>приказ Федеральной службы исполнения наказаний Российской Федерации</t>
+    <t>приказ Федеральной службы исполнения наказаний Российской Федерации о создании изолированного участка, функционирующего как исправительный центр</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">приказ Федеральной службы исполнения наказаний Российской Федерации о создании изолированного участка                 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF92D050"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                             </t>
+    </r>
+  </si>
+  <si>
+    <t>в случае, если планируется размещение мобильных зданий, сооружений, предназначенных для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры</t>
+  </si>
+  <si>
+    <t>Приказ — правовой акт, который издает руководитель организации в рамках своих полномочий для управления ключевыми производственными процессами</t>
   </si>
   <si>
     <t>приказ Федеральной службы исполнения наказаний Российской Федерации  о внесении изменений в устав исправительного учреждения</t>
   </si>
   <si>
-    <t>в случае, если планируется размещение мобильных зданий, сооружений, предназначенных для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры</t>
-[...7 lines deleted...]
-  <si>
     <t>согласие владельцев инженерных коммуникаций на размещение объекта</t>
   </si>
   <si>
     <t>в случае, если размещение объекта предполагается в месте расположения инженерных коммуникаций или их охранных зон</t>
   </si>
   <si>
     <t>Текстовый документ о согласи\и владельцев инженерных коммуникаций на размещение объекта</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вариант  IY предоставления муниципальной услуги</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Заявление на предоставление муниципальной услуги в письменной форме утвержденной приказом министерства гражданской обороны и чрезвычайных ситуаций Краснодарского края от 8 мая 2019 г. N 82                                                                                                                                                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>схема размещения объекта</t>
   </si>
   <si>
-    <t>1 экз.</t>
-[...1 lines deleted...]
-  <si>
     <t>В произвольной форме</t>
   </si>
   <si>
+    <t>свидетельство о государственной регистрации физического лица в качестве индивидуального предпринимателя</t>
+  </si>
+  <si>
+    <t>свидетельство ЕГРИП</t>
+  </si>
+  <si>
+    <t>1 экз.,  копия</t>
+  </si>
+  <si>
+    <t>обязательно  для индивидуальных предпринимателей</t>
+  </si>
+  <si>
+    <t>документ, подтверждающий факт регистрации организации в государственном реестре</t>
+  </si>
+  <si>
+    <t xml:space="preserve">свидетельство о государственной регистрации юридического  лица, </t>
+  </si>
+  <si>
+    <t>свидетельство ЕГРЮЛ</t>
+  </si>
+  <si>
+    <t>обязательно для юридических лиц</t>
+  </si>
+  <si>
     <t>кадастровая выписка о земельном участке или кадастровый паспорт земельного участка</t>
   </si>
   <si>
     <t xml:space="preserve"> документ, который содержит сведения об объекте недвижимости, определяющие его как уникальную, не повторяющуюся единицу недвижимого имущества в реестре, ведущем учет объектов недвижимости </t>
   </si>
   <si>
     <t>информация о соответствии планируемых к размещению пожарных водоемов и мест сосредоточения средств пожаротушения документам территориального планирования и градостроительного зонирования</t>
   </si>
   <si>
-    <t>нформация о требованиях к размещению пожарных резервуаров и водоёмов</t>
+    <t>информация о требованиях к размещению пожарных резервуаров и водоёмов</t>
   </si>
   <si>
     <t>согласование органа, осуществляющего полномочия по управлению и распоряжению земельным участком, в границах которого планируется размещение пожарных водоемов и мест сосредоточения средств пожаротушения</t>
   </si>
   <si>
-    <t>Постановление органа местного самоуправления , осуществляющего полномочия по управлению и распоряжению земельным участком, в границах которого планируется размещение пожарных водоемов и мест сосредоточения средств пожаротушения</t>
-[...2 lines deleted...]
-    <t>Вариант  Y предоставления муниципальной услуги</t>
+    <t>Документ органа, осуществляющего полномочия по управлению и распоряжению земельным участком, в границах которого планируется размещение пожарных водоемов и мест сосредоточения средств пожаротушения</t>
+  </si>
+  <si>
+    <t>5,. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                               - передвижные цирки, передвижные зоопарки и передвижные луна-парки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Заявление на предоставление муниципальной услуги в письменной форме  утвержденной приказом министерства культуры Краснодарского края от 24 апреля 2024 г. №163                                                                                                                                              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>паспорт (формуляр) аттракциона</t>
   </si>
   <si>
-    <t>1 экз, копия</t>
+    <t>1 экз, подлинник для ознакомления и снятия копии</t>
   </si>
   <si>
     <t>документ, подтверждающий возможность работы допускаемого объекта, - паспорт (формуляр) аттракциона с отметкой о регистрации</t>
   </si>
   <si>
     <t>лицензия на осуществление деятельности по содержанию и использованию животных в зоопарках и (или) цирках</t>
   </si>
   <si>
     <t xml:space="preserve">лицензия </t>
   </si>
   <si>
-    <t>1 экз, копия, заверенная в установленном порядке</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">лицензия на осуществление деятельности по содержанию и использованию животных в зоопарках и (или) цирках </t>
   </si>
   <si>
+    <t>1 экз,оригинал</t>
+  </si>
+  <si>
     <t xml:space="preserve">документ, на котором отображены границы образуемого участка (или участков) с учетом кадастровых границ соседних земельных участков. </t>
   </si>
   <si>
-    <t>Вариант  YI предоставления муниципальной услуги</t>
+    <t xml:space="preserve">6. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                               - площадки для размещения строительной техники и строительных грузов, если проектом организации строительства размещение таких площадок предусмотрено за границами земельного участка, на котором планируются и (или) осуществляются строительство, реконструкция объекта капитального строительства, а также некапитальные строения, предназначенные для обеспечения потребностей застройщика (мобильные бытовые городки (комплексы производственного быта), офисов продаж);
+- площадки для размещения строительной техники и грузов для осуществления капитального или текущего ремонта объектов капитального строительства.
+</t>
+  </si>
+  <si>
+    <t>схема планировочной организации территории или земельного участка</t>
+  </si>
+  <si>
+    <t>проектный документ, который определяет зону для размещения различных объектов</t>
   </si>
   <si>
     <t>Документ содержащий описания местоположения границ населённых пунктов, территориальных зон, особо охраняемых природных территорий и зон с особыми условиями использования территории</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вариант  YII предоставления муниципальной услуги</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Заявление на предоставление муниципальной услуги в письменной форме  утвержденной приказом департамента потребительской сферы и регулирования рынка алкоголя Краснодарского края от 12 февраля 2024 г. N 18                                                                                                                                                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Схематичное изображение (эскиз) нестационарного объекта </t>
   </si>
   <si>
     <t xml:space="preserve">Схематичное изображение </t>
   </si>
   <si>
     <t>1экз., подлинник для ознакомления и снятия копии</t>
   </si>
   <si>
     <t>Документ выполненный с использованием типового архитектурно-художественного решения либо с использованием индивидуального архитектурно-художественного решения, с указанием его размеров (длина, ширина, высота), адресного ориентира, в границах земельного участка (части земельного участка), находящегося в муниципальной собственности, либо государственная собственность на который не разграничена, включенного в схему размещения объектов, и на котором планируется размещение объекта, выполненное при помощи компьютерной графики.</t>
   </si>
   <si>
-    <t>Документы, подтверждающие наличие у заявителя предприятия общественного питания в собственности, хозяйственном ведении, оперативном управлении или в аренде</t>
+    <t xml:space="preserve">Правоустанавливающие документы на  объект предприятия общественного питания не зарегистрированы в ЕГРН </t>
+  </si>
+  <si>
+    <t>Договор купли-продажи,  договор аренды, договор дарения, свидетельство о праве на наследство, договор мены,  договор о переуступке прав (заключенный между гражданами и (или) юридическими лицами), решение суда</t>
   </si>
   <si>
     <t>в случае если указанные объекты относятся к объектам недвижимости, права на которые не зарегистрированы в Едином государственном реестре недвижимости</t>
   </si>
   <si>
-    <t>Правоустанавливающие и (или) правоудостоверяющий документы на недвижимое имущество</t>
-[...2 lines deleted...]
-    <t>Вариант  YIII предоставления муниципальной услуги</t>
+    <t>Правоустанавливающие и (или) правоудостоверяющие документы на недвижимое имущество</t>
+  </si>
+  <si>
+    <t>8. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                - спортивные и детские площадки;                                                                                                                                                                                                                                                                                                                                            - палаточные туристско-оздоровительные лагеря, за исключением случаев их размещения на землях или земельных участках лесного фонда либо землях или земельных участках сельскохозяйственного назначения.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Заявление на предоставление муниципальной услуги в письменной форме оформляется по образцу, утвержденному административным регламентом предоставления муниципальной услуги                                                                                                                                                     </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>устав юридического лица</t>
   </si>
   <si>
     <t xml:space="preserve">устав </t>
   </si>
   <si>
     <t xml:space="preserve">1экз., копия заверенная надлежащим образом </t>
   </si>
   <si>
-    <t>Устав юридического лица, заверенный надлежащим образом (для юридического лица)</t>
-[...11 lines deleted...]
-    <t>материалы проектной документации</t>
+    <t>Учредительный документ организации, который определяет порядок и виды её деятельности, порядок взаимодействия участников</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> проектная документация</t>
+  </si>
+  <si>
+    <t>содержащая сведения об объекте с указанием наименования, назначения, основных технико-экономических характеристик, месторасположения объекта</t>
   </si>
   <si>
     <t xml:space="preserve">пояснительная записка </t>
   </si>
   <si>
-    <t>содержащая сведения об объекте с указанием наименования, назначения, основных технико-экономических характеристик, месторасположения объекта</t>
-[...23 lines deleted...]
-    <t>Вариант  X предоставления муниципальной услуги</t>
+    <t>кадастровый план со схемой границ земельного участка</t>
+  </si>
+  <si>
+    <t>кадастровый план</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> документ с информацией обо всех объектах недвижимости, в том числе земельных участках, зданиях и сооружениях, подземных коммуникациях, расположенных в пределах кадастрового квартала</t>
+  </si>
+  <si>
+    <t>топографический план со схемой границ земельного участка</t>
+  </si>
+  <si>
+    <t>топографический план</t>
+  </si>
+  <si>
+    <t>картографическое изображение на плоскости в ортогональной проекции в крупном масштабе ограниченного участка местности, в пределах которого кривизна уровневой поверхности не учитывается</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> учредительный документ организации, который определяет порядок и виды её деятельности, порядок взаимодействия её участников</t>
   </si>
   <si>
     <t xml:space="preserve">письменное заявление об исправлении опечаток и (или) ошибок, допущенных в документах выданных по результату ранее предоставленной муниципальной услуги </t>
   </si>
   <si>
     <t>заявление об исправлении опечаток и (или) ошибок</t>
   </si>
   <si>
     <t>Заявление на предоставление муниципальной услуги в письменной форме оформляется по образцу, утвержденному административным регламентом предоставления муниципальной услуги</t>
   </si>
   <si>
     <t>Документ, удостоверяющий личность заявителя (заявителей), являющегося физическим лицом или индивидуальным предпринимателем; Документ, удостоверяющий личность представителя физического, юридического лица или индивидуального предпринимателя</t>
   </si>
   <si>
     <t>паспорт</t>
   </si>
   <si>
     <t>Документ, подтверждающий полномочия представителя заявителя</t>
   </si>
   <si>
     <t>Документ, выданный по результату ранее предоставленной муниципальной услуги, в котором допущены опечатки и (или) ошибки</t>
   </si>
   <si>
     <t xml:space="preserve">документ, выданный в результате предоставления
 муниципальной услуги </t>
   </si>
   <si>
     <t xml:space="preserve">Документ должен соответствовать описанию, установленному административным регламентом предоставления муниципальных услуг администрации  муниципального образования Кореновский район </t>
   </si>
   <si>
-    <t>Вариант  XI предоставления муниципальной услуги</t>
-[...1 lines deleted...]
-  <si>
     <t>Письменное заявление о выдаче  дубликата документа, выданного по результату ранее предоставленной муниципальной услуги</t>
   </si>
   <si>
     <t xml:space="preserve"> заявление о выдаче  дубликата</t>
   </si>
   <si>
     <t>Раздел 5. "Документы и сведения, получаемые посредством межведомственного информационного взаимодействия"</t>
   </si>
   <si>
     <t>Наименование запрашиваемого документа (сведения)</t>
   </si>
   <si>
     <t>Перечень и состав сведений, запрашиваемых в рамках межведомственного информационного взаимодействия</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование органа (организации), направляющего(ей) межведомственный запрос </t>
   </si>
   <si>
     <t>Наименование органа (организации), в адрес которого(ой) направляется межведомственный запрос</t>
   </si>
   <si>
     <t>SID электронного сервиса (при наличии) или наименование вида сведений</t>
   </si>
   <si>
     <t>Срок осуществления межведомственного информационного взаимодействия</t>
   </si>
   <si>
     <t>Формы (шаблоны) межведомственного взаимодествия и ответа на межведомственный запрос</t>
   </si>
   <si>
     <t>Образецы заполнения форм межведомственного запроса и ответа на межведомственный запрос</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вариант  I предоставления муниципальной услуги</t>
   </si>
   <si>
     <t>Выписка из ЕГРН о правах на приобретаемый земельный участок или уведомление об отсутствии в ЕГРН запрашиваемых сведений о зарегистрированных правах на указанный земельный участок, если право  в соответствии с законодательством Российской Федерации не зарегистрировано в  ЕГРН</t>
   </si>
   <si>
     <t>Сведения о зарегистрированном в Росреестре  земельном участке : к адастровая стоимость недвижимости;
 границы и расположение объекта: точный адрес, схема на местности; ФИО владельца; информация о тех, кому объект принадлежал раньше;
 наличие ипотеки, ареста и другие виды обременения; данные о дате постройки и введении в эксплуатацию.</t>
   </si>
   <si>
     <t xml:space="preserve">Управление архитектуры и градостроительства    администрации муниципального образования Кореновский район  </t>
   </si>
   <si>
     <t>Кореновский территориальный отдел Росреестра по Краснодарскому краю</t>
   </si>
   <si>
     <t>SID0003564</t>
   </si>
   <si>
     <t xml:space="preserve">Срок направления межведомственного запроса в государственные органы, органы местного самоуправления и иные органы, участвующие 
 в предоставлении муниципальной услуги - в течение 1 рабочего дня со дня получения заявления  и пакета документов от заявителя.   Срок предоставления сведений при межведомственном информационном взаимодействии в электронной форме не должен превышать 48 часов с момента направления межведомственного запроса
 </t>
   </si>
   <si>
     <t>Выписка из ЕГРН на здание, строение, сооружение, находящихся на испрашиваемом земельном участке,   или уведомление  об  отсутствии в ЕГРН запрашиваемых сведений</t>
   </si>
   <si>
     <t>Сведения об объекте недвижимости, зарегистрированные права на него, полная техническая информация об объекте, план, схема, обременения, ограничения, ипотека, аресты, в соответствиис  частью 6 статьи 48 Федерального закона от 13.07.2015 N 218-ФЗ «О государственной регистрации недвижимости», а также иные сведения, определяемые органом нормативно-правового регулирования".</t>
   </si>
   <si>
     <t>Управление архитектуры и градостроительства    администрации муниципального образования Кореновский район</t>
   </si>
   <si>
     <t>SID0003565</t>
   </si>
   <si>
     <t xml:space="preserve">Выписка из  из Единого государственного реестра юридических лиц (ЕГРЮЛ) в случае, если заявителем является юридическое лицо
 </t>
   </si>
   <si>
-    <t>Сведения о юридическом лице: наименование юридического лица, ИНН, способ образования юридического лица, сведения об учредителях (участниках) юридического лица, сведения о правопреемстве, сведения о внесении изменений, сведения о прекращении деятельности юридического лица; сведения о правоспособности (статусе) юридического лица: код статуса юридического лица, наименование статуса, дата начала действия указанных сведений; сведения, содержащиеся в ЕГРЮЛ, о последнем адресе юридического лица: индекс, код субъекта Российской Федерации, код адреса по КЛАДР, дом (владение и т.п.), корпус (строение и т.п.), квартира (офис и т.п.); сведения о лице, имеющем право без доверенности действовать от имени юридического лица: вид должностного лица, наименование должностиИНН физического лица, ФИО; сведения об управляющей организации: ОГРН юридического лица, ИНН юридического лица, наименование организации; сведения о лицензиях, сведения о филиалах и представительствах юридического лица; сведения о кодах  по Общероссийскому классификатору видов экономической деятельности.</t>
+    <t>Сведения о юридическом лице: наименование юридического лица, ИНН, способ образования юридического лица, сведения об учредителях (участниках) юридического лица, сведения о правопреемстве, сведения о внесении изменений, сведения о прекращении деятельности юридического лица; сведения о правоспособности (статусе) юридического лица: код статуса юридического лица, наименование статуса, дата начала действия указанных сведений; сведения, содержащиеся в ЕГРЮЛ, о последнем адресе юридического лица: индекс, код субъекта Российской Федерации, код адреса по КЛАДР, дом (владение и т.п.), корпус (строение и т.п.), квартира (офис и т.п.); сведения о лице, имеющем право без доверенности действовать от имени юридического лица: вид должностного лица, наименование должности ИНН физического лица, ФИО; сведения об управляющей организации: ОГРН юридического лица, ИНН юридического лица, наименование организации; сведения о лицензиях, сведения о филиалах и представительствах юридического лица; сведения о кодах  по Общероссийскому классификатору видов экономической деятельности.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Управление архитектуры и градостроительства    администрации муниципального образования Кореновский район</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Федеральная налоговая служба Российской Федерации                              ИЛИ Единый государственный реестр юридических лиц </t>
+  </si>
+  <si>
+    <t>SID0003525</t>
+  </si>
+  <si>
+    <t>Выписку из Единого государственного реестра индивидуальных предпринимателей (ЕГРИП) в случае, если заявителем является физическое лицо, зарегистрированное в качестве индивидуального предпринимателя</t>
+  </si>
+  <si>
+    <t>1 Сведения об индивидуальном предпринимателе. 1.1 Основной государственный регистрационный номер индивидуального предпринимателя (ОГРНИП). 1.2 ИНН физического лица. 2 Код вида предпринимательства: индивидуальный предприниматель/глава КФХ. 2.1 Код вида предпринимательства: индивидуальный предприниматель/глава КФХ. 2.2 Фамилия.2.3 Имя. 2.4 Отчество. 3 Сведения о правоспособности (статусе) индивидуального предпринимателя. 3.1 Код статуса индивидуального предпринимателя по справочнику СИПСТ. 3.2 Наименование статуса индивидуального предпринимателя по справочнику СИПСТ. 3.3 Дата начала действия указанных сведений. 4 Сведения о регистрирующем (налоговом) органе, по месту жительства/регистрации индивидуального предпринимателя. 4.1 Код органа по справочнику СОНО. 4.2 Сокращенное  наименование. 4.3 Сведения об учете в налоговом органе. 4.3.1 Дата постановки на учет в налоговом органе. 4.3.2 Дата снятия с учета в налоговом органе. 4.3.3 Код налогового органа по месту жительства ИП по справочнику СОУН.</t>
+  </si>
+  <si>
+    <t>Федеральная налоговая служба Российской Федерации                                              ИЛИ Единый государственный реестр индивидуальных предпринимателей</t>
+  </si>
+  <si>
+    <t>SID0003526</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Федеральная налоговая служба Российской Федерации                              </t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Отдел жилищно-коммунального хозяйства, транспорта и связи администрации муниципального образования Кореновский район</t>
+    </r>
+  </si>
+  <si>
+    <t>Отдел жилищно-коммунального хозяйства, транспорта и связи администрации муниципального образования Кореновский район</t>
+  </si>
+  <si>
+    <t>Сведения о юридическом лице: наименование юридического лица, ИНН, способ образования юридического лица, сведения об учредителях (участниках) юридического лица, сведения о правопреемстве, сведения о внесении изменений, сведения о прекращении деятельности юридического лица; сведения о правоспособности (статусе) юридического лица: код статуса юридического лица, наименование статуса, дата начала действия указанных сведений; сведения, содержащиеся в ЕГРЮЛ, о последнем адресе юридического лица: индекс, код субъекта Российской Федерации, код адреса по КЛАДР, дом (владение и т.п.), корпус (строение и т.п.), квартира (офис и т.п.); сведения о лице, имеющем право без доверенности действовать от имени юридического лица: вид должностного лица, наименование должностиИНН физического лица, ФИО; сведения об управляющей организации: ОГРН юридического лица, ИНН юридического лица, наименование организации; сведения о лицензиях, сведения о филиалах и представительствах юридического лица; сведения о кодах  по Общероссийскому классификатору видов экономической деятельности.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление земельных и имущественных отношений администрации муниципального образования Кореновский район  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">ИЛИ Единый государственный реестр юридических лиц </t>
-[...9 lines deleted...]
-    <t>1 Сведения об индивидуальном предпринимателе. 1.1 Основной государственный регистрационный номер индивидуального предпринимателя (ОГРНИП). 1.2 ИНН физического лица. 2 Код вида предпринимательства: индивидуальный предприниматель/глава КФХ. 2.1 Код вида предпринимательства: индивидуальный предприниматель/глава КФХ. 2.2 Фамилия.2.3 Имя. 2.4 Отчество. 3 Сведения о правоспособности (статусе) индивидуального предпринимателя. 3.1 Код статуса индивидуального предпринимателя по справочнику СИПСТ. 3.2 Наименование статуса индивидуального предпринимателя по справочнику СИПСТ. 3.3 Дата начала действия указанных сведений. 4 Сведения о регистрирующем (налоговом) органе, по месту жительства/регистрации индивидуального предпринимателя. 4.1 Код органа по справочнику СОНО. 4.2 Сокращенное  наименование. 4.3 Сведения об учете в налоговом органе. 4.3.1 Дата постановки на учет в налоговом органе. 4.3.2 Дата снятия с учета в налоговом органе. 4.3.3 Код налогового органа по месту жительства ИП по справочнику СОУН.</t>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Отдел по гражданской обороне и чрезвычайным ситуациям, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский район</t>
+    </r>
+  </si>
+  <si>
+    <t>Отдел культуры администрации муниципального образования Кореновский район</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Федеральная налоговая служба Российской Федерации                                             </t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Отдел строительства администрации муниципального образования Кореновский район </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> ИЛИ Единый государственный реестр индивидуальных предпринимателей</t>
-[...6 lines deleted...]
-    <t>Вариант  II предоставления муниципальной услуги</t>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Управление экономики администрации муниципального образования Кореновский район</t>
+    </r>
+  </si>
+  <si>
+    <t>8. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                   - спортивные и детские площадки;                                                                                                                                                                                                                                                                                                                                                                                                                                                  -  палаточные туристско-оздоровительные лагеря, за исключением случаев их размещения на землях или земельных участках лесного фонда либо землях или земельных участках сельскохозяйственного назначения</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>Отдел жилищно-коммунального хозяйства, транспорта и связи администрации муниципального образования Кореновский район</t>
-[...9 lines deleted...]
-    <t xml:space="preserve">Управление земельных и имущественных отношений администрации муниципального образования Кореновский район  </t>
+      <t>Отдел по физической культуре и спорту администрации муниципального образования Кореновский район</t>
+    </r>
+  </si>
+  <si>
+    <t>Документы, подлежащие представлению в рамках межведомственного информационного взаимодействия необходимые для предоставления муниципальной услуги, находящиеся в распоряжении государственных органов, органов местного самоуправления муниципальных образований Краснодарского края и иных органов, участвующих в предоставлении муниципальной услуги, и которые заявитель вправе представить по собственной инициативе, отсутствуют.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в органе </t>
+  </si>
+  <si>
+    <t>в МФЦ</t>
+  </si>
+  <si>
+    <t>Документы, являющиеся результатом,  единые для всех муниципальных подуслуг</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Постановление администрации - муниципального образования Кореновский район о заключении договора на размещение </t>
+  </si>
+  <si>
+    <t>Бланк администрации - муниципального образования Кореновский район</t>
+  </si>
+  <si>
+    <t>положительный результат</t>
+  </si>
+  <si>
+    <t>5 рабочих дней</t>
+  </si>
+  <si>
+    <t>30 дней, если иное не предусмотрено соглашением  между органом власти и ГАУ КК МФЦ</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve">договор на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута                       </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FF000000"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>Отдел по гражданской обороне и чрезвычайным ситуациям, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский район</t>
-[...5 lines deleted...]
-  <si>
+      <t xml:space="preserve"> </t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">   </t>
-    </r>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>форма, утверждена постановлением администрации муниципального образования Кореновский район от 12 февраля 2025 года № 212  «Об утверждении административного регламента администрации муниципального образования Кореновский район по предоставлению муниципальной услуги «Заключение договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута» (приложение № 22)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Отдел строительства администрации муниципального образования Кореновский район </t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve">Письмо </t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t>администрации муниципального образования Кореновскоий район</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>Управление экономики администрации муниципального образования Кореновский район</t>
-    </r>
+      <t xml:space="preserve"> об отказе в предоставлении муниципальной услуги</t>
+    </r>
+  </si>
+  <si>
+    <t>На  бланке администрации муниципального образования Кореновский район. Подписывает руководитель управления уполномоченного органа</t>
+  </si>
+  <si>
+    <t>отрицательный результат</t>
+  </si>
+  <si>
+    <t>Исправленный документ без опечаток и ошибок взамен ранее выданного документа, являющегося результатом предоставления муниципальной услуги</t>
+  </si>
+  <si>
+    <t>Дубликат документа, выданного по результату ранее предоставленной муниципальной услуги</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Дубликат документа, выданного по результату ранее предоставленной муниципальной услуги,  подписанный руководителем управления уполномоченного органа  </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">  </t>
-[...57 lines deleted...]
-      <t xml:space="preserve">                           Постановление    и договор                             </t>
+      <t>Письмо управления уполномоченного органа</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...143 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> об отказе   в выдаче дубликата  с указанием причин отказа </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Раздел 7. "Технологические процессы предоставления "подуслуги" </t>
   </si>
   <si>
     <t xml:space="preserve">№ п/п </t>
   </si>
   <si>
     <t xml:space="preserve">Наименование процедуры процесса </t>
   </si>
   <si>
     <t>Особенности исполнения процдуры процесса</t>
   </si>
   <si>
     <t>Сроки исполнения процедуры процесса</t>
   </si>
   <si>
     <t xml:space="preserve">Исполнитель процедуры процесса </t>
   </si>
   <si>
     <t>Ресурсы, необходимые для выполнения процедуры процесса</t>
   </si>
   <si>
     <t xml:space="preserve">Формы документов, необходимых для выполнения процедуры процесса </t>
   </si>
   <si>
-    <t>Особенности исполнения процедуры процесса  на получение муниципальной услуги по вариантам I-XI</t>
-[...1 lines deleted...]
-  <si>
     <t>Прием и регистрация заявления  и прилагаемых к нему документов поступивших от заявителя при обращении в МФЦ</t>
   </si>
   <si>
-    <t xml:space="preserve">Прием и регистрация заявления  и прилагаемых к нему документов            Проверка комплектности документов                                </t>
-[...47 lines deleted...]
-    <t>20 минут</t>
+    <t xml:space="preserve">Проверка документа, удостоверяющего личность заявителя,    подтверждение полномочий
+представителя заявителя                   </t>
+  </si>
+  <si>
+    <t>Устанавливает личность заявителя на основании паспорта гражданина Российской Федерации и иных документов, удостоверяющих личность заявителя, в соответствии с законодательством Российской Федерации либо устанавливает личность заявителя, проводит его идентификацию, аутентификацию с использованием информационных систем, указанных в частях 10 и 11 статьи 7 Федерального закона № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг» (при наличии технической возможности).
+Проверяет документ, удостоверяющий полномочия представителя, если с заявлением обращается представитель заявителя (заявителей).</t>
+  </si>
+  <si>
+    <t>1 рабочий день</t>
   </si>
   <si>
     <t>Специалист МФЦ</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">При наличии технической возможности: 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">а) региональная государственная    информационная система, обеспечивающая идентификацию и аутентификацию;
 б)  единой     информационная система персональных данных, обеспечивающая обработку, включая сбор и хранение, биометрических персональных данных, их проверку и передачу информации о степени их соответствия предоставленным биометрическим персональным данным физического лица.
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...28 lines deleted...]
-    <t>1 рабочий день</t>
+    <t xml:space="preserve">Проверка комплектности документов, правильности оформления и содержания представленных документов, соответствия сведений, содержащихся в разных документах </t>
+  </si>
+  <si>
+    <t>При отсутствии оформленной заявки у заявителя или при неправильной (некорректной) ее заполнении предлагает заново заполнить установленную форму заявки, помогает в ее заполнении, в том числе посредством автоматизированных информационных систем МФЦ;
+проверяет наличие всех необходимых документов для предоставления муниципальной услуги в соответствии с разделом 4  и соответствие копий представляемых документов (за исключением нотариально заверенных) их оригиналам;
+осуществляет копирование (сканирование) документов, предусмотренных пунктами 1-7, 9, 9.1, и 18 части 6 статьи 7 Федерального закона от 27 июля 2010 г. № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг» (далее – документы личного хранения) и представленных заявителем (представителем заявителя), в случае, если заявитель (представитель заявителя) самостоятельно не представил копии документов личного хранения, а в соответствии с административным регламентом предоставления муниципальной услуги для ее предоставления необходима копия документа личного хранения (за исключением случая, когда в соответствии с нормативным правовым актом для предоставления муниципальной услуги необходимо предъявление нотариально удостоверенной копии документа личного хранения)</t>
   </si>
   <si>
     <t xml:space="preserve">АИС МФЦ, защищенные каналы связи информационно-телекоммуникационных технологий, принтер, сканер, МФУ, ключ электронной подписи  </t>
   </si>
   <si>
-    <t>Подготовка и выдача расписки о приеме заявления и документов, необходимых для предоставления муниципальной услуги</t>
-[...5 lines deleted...]
-    <t>5 минут</t>
+    <t>Регистрация заявления</t>
+  </si>
+  <si>
+    <t>Автоматически регистрирует заявку в электронной базе данных и выдает расписку в получении документов заявителю</t>
   </si>
   <si>
     <t>принтер</t>
   </si>
   <si>
     <t xml:space="preserve">Передача заявления и  документов из МФЦ  в уполномоченный орган </t>
   </si>
   <si>
     <t>Передача заявления и  документов в уполномоченный орган</t>
   </si>
   <si>
     <t>Специалист многофункционального центра заявление и документы направляет  в  уполномоченный орган на бумажных носителях на основании реестра,  составленного в двух экземплярах, содержащего дату и время передачи, заверенный подписями  ответственных специалистов МФЦ.</t>
-  </si>
-[...1 lines deleted...]
-    <t>не позднее дня регистрации документов в МФЦ</t>
   </si>
   <si>
     <t>курьер</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Передача заявления и  документов в уполномоченный орган при электронном взаимодействии (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>при наличии технической возможности</t>
     </r>
     <r>
@@ -2740,334 +2413,535 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>при наличии технической возможности</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">) специалист многофункционального центра направляет электронные документы и (или) электронные образы документов, заверенные в установленном порядке электронной подписью уполномоченного должностного лица МФЦ в  уполномоченный орган посредством автоматизированной информационной системы АИС МФЦ.
 Пакет документов, полученный от заявителя, на бумажном носителе  досылается в уполномоченный  орган.
 </t>
     </r>
   </si>
   <si>
     <t>АИС МФЦ, защищенные каналы связи информационно-телекоммуникационных технологий</t>
   </si>
   <si>
     <t>Административные процедуры предоставления муниципальной услуги выполняемые уполномоченным органом</t>
   </si>
   <si>
-    <t>Прием документов, проверка полноты документов и достоверности сведений, регистрация</t>
-[...6 lines deleted...]
-</t>
+    <t>Прием документов, их проверка и регистрация</t>
+  </si>
+  <si>
+    <t>Специалист Органа с использованием информационно-телекоммуникационных технологий по защищенным каналам связи, принимает электронные документы и (или) электронные образы документов, необходимых для предоставления муниципальной услуги, и регистрирует их в журнале регистрации документов без необходимости повторного представления заявителем или МФЦ таких документов на бумажном носителе, если электронные документы и (или) электронные образы заявления, и прилагаемых иных документов, принятых от заявителя, поданы с использованием информационно-телекоммуникационных технологий.
+Прием от МФЦ пакета документов на бумажных носителях осуществляется на основании реестра, который составляется в двух экземплярах и содержит дату и время передачи, заверяются подписями специалиста Органа, и работника МФЦ. После принятия заявления и прилагаемых к нему иных документов, специалист Органа регистрирует их в журнале регистрации документов.
+Предоставление муниципальной услуги начинается с момента приема и регистрации электронных документов (электронных образов документов), необходимых для предоставления муниципальной услуги, или приема и регистрации пакета документов.</t>
+  </si>
+  <si>
+    <t>15 рабочих дней (5 дней в случае исправления ошибок, выдачи дубликата)</t>
   </si>
   <si>
     <t>уполномоченный орган</t>
   </si>
   <si>
     <t>Документальное  и технологическое обеспечение</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Прием и регистрация заявления  и прилагаемых к нему документов при электронном взаимодействии с МФЦ (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>при наличии технической возможности</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Заявление и пакет документов, сформированный на региональном портале государсвенных и муниципальных услуг,  поступает на обработку  в уполномоченный орган в электронном виде.                                                                                                                                       Должностное лицо, ответственное за выполнение административной процедуры:                                                                                                                                                                                                                                                                                                                                                                                       
-1 ) проверяет соответствие сведений, содержащихся в электронных образах документов ; 
+    <t xml:space="preserve">Заявление и пакет документов, сформированный на региональном портале государственных и муниципальных услуг,  поступает на обработку  в уполномоченный орган в электронном виде.                                                                                                                                                             Должностное лицо, ответственное за выполнение административной процедуры:                                                                                                                 1 ) проверяет соответствие сведений, содержащихся в электронных образах документов ; 
 2) подписывает комплект документов усиленной квалифицированной электронной подписью уполномоченного должностного лица;
 3) регистрирует заявление  и перечнь представленных документов в системе электронного документооборота ;
 4) подготавливает и размещает в личном кабинете заявителя на региональном портале или направляет направляется на e-mail расписку-уведомление о приеме заявления и прилагаемых к нему документов, а также сведения о дате и времени окончания предоставления муниципальной услуги.  </t>
   </si>
   <si>
     <t>Формирование и направление межведомственного запроса</t>
-  </si>
-[...45 lines deleted...]
-    <t>защищенные каналы связи информационно-телекоммуникационных технологий</t>
   </si>
   <si>
     <t>Принятие решения о предоставлении либо об отказе в предоставлении муниципальной  услуги</t>
   </si>
   <si>
     <t xml:space="preserve">Должностное лицо, ответственное за выполнение административной процедуры проверяет  наличие оснований для отказа в предоставлении муниципальной услуги:
 а) При наличии оснований для отказа:
 - подготавливает  письменный мотивированный отказ  в предоставлении  муниципальной услуги;
  - согласовывает  и подписывает письмо  уполномоченным должностным лицом администрации муниципального образования в системе электронного документооборота 
 - регистрирует письмо  в системе электронного документооборота;
 - подготавливает и направляет заявителю уведомление о принятом решении в форме письма в личном кабинете заявителя на региональном портале, по почте или электронной почте. 
 б) При отсутствии оснований для отказа в предоставлении услуги:
 - подготавливает  результат предоставления  муниципальной услуги в виде документа,  указанного в административном регламенте;
 - согласовывает  и подписывает документ  уполномоченным должностным лицом администрации муниципального образования в системе электронного документооборота; 
 - регистрирует письмо  в системе электронного документооборота.
 </t>
   </si>
   <si>
-    <t>10 рабочих дней</t>
-[...1 lines deleted...]
-  <si>
     <t>Передача результата предоставления муниципальной услуги в МФЦ</t>
   </si>
   <si>
     <t>Должностное лицо, ответственное за выполнение административной процедуры направляет документы на бумажном носителе, являющиеся результатом предоставления муниципальной услуги в МФЦ, если иной способ его получения не указан заявителем.</t>
   </si>
   <si>
     <t>Отдел уполномоченного органа</t>
   </si>
   <si>
     <t>Выдача результата предоставления муниципальной услуги в уполномоченном органе</t>
   </si>
   <si>
-    <t>Должностное лицо, ответственное за выполнение административной процедуры:                                                                                    1) устанавливает личность заявителя, представителя заявителя;                                                                                                                                                          2) знакомит заявителя с содержанием выдаемых документов документов;                                                                                                            3) заявитель, представитель заявителя  подтверждает получение документов личной подписью с расшифровкой в  "Журнале выдачи документов";                                                                                                                                                                                                                4) выдаёт документы;                                                                                                                                                                                                             5) информирует МФЦ о выдаче документов в уполномоченном органе.</t>
+    <t>Должностное лицо, ответственное за выполнение административной процедуры:                                                                                    
+1) устанавливает личность заявителя, представителя заявителя;                                                                                                                                             2) знакомит заявителя с содержанием выдаемых документов документов;                                                                                                                    3) заявитель, представитель заявителя  подтверждает получение документов личной подписью с расшифровкой в  "Журнале выдачи документов";                                                                                                                                                                                                                            4) выдаёт документы;                                                                                                                                                                                                              5) информирует МФЦ о выдаче документов в уполномоченном органе.                                                                                                               Должностное лицо регистрирует выдачу в  системе электронного документооборота.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Передача заявления и  документов заявителю  при электронном взаимодействии (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>при наличии технической возможности</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">) </t>
     </r>
   </si>
   <si>
     <t>Должностное лицо, ответственное за выполнение административной процедуры, размещает результат предоставления услуги в форме электронного документа, подписанного усиленной квалифицированной электронной подписью  уполномоченного должностного лица,    в личном кабинете заявителя на региональном портале</t>
   </si>
   <si>
+    <t>защищенные каналы связи информационно-телекоммуникационных технологий</t>
+  </si>
+  <si>
     <t>Выдача результата предоставления муниципальной услуги при обращении в МФЦ</t>
   </si>
   <si>
     <t>Проверка документа, удостоверяющего личность заявителя, представителя заявителя</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>При обращении заявителя, представителя заявителя  за получением результата предоставления муниципальной услуги заявитель предъявляет документ, удостоверяющий его личность и расписку. В случае обращения представителя представляются документы, удостоверяющие личность и подтверждающие полномочия представителя.
-Сотрудник МФЦ, ответственный за выдачу документов:                                                                                                                                                                                                                              1) устанавливает личность заявителя, представителя заявителя. (</t>
+Сотрудник МФЦ, ответственный за выдачу документов:                                                                                                                                                       1) устанавливает личность заявителя, представителя заявителя. (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>При наличии технической возможности</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>: установление личности заявителя может осуществляться посредством:
 а) региональных государственных    информационных систем, обеспечивающих идентификацию и аутентификацию;
 б)  единой     информационной системы персональных данных, обеспечивающей обработку, включая сбор и хранение, биометрических персональных данных, их проверку и передачу информации о степени их соответствия предоставленным биометрическим персональным данным физического лица).
 2) проверяет полномочия лица обратившегося за получением результата муниципальной услуги. 
 3) проверяет наличие расписки (в случае утери заявителем расписки проверяет наличие расписки в архиве МФЦ).</t>
     </r>
   </si>
   <si>
-    <t>10 минут</t>
-[...1 lines deleted...]
-  <si>
     <t>Выдача результата предоставления муниципальной услуги</t>
   </si>
   <si>
-    <t>Специалист многофункционального центра знакомит заявителя с содержанием выдаемых документов документов, регистрирует факт их выдачи в АИС МФЦ и выдаёт их.  Заявитель подтверждает получение документов личной подписью с расшифровкой в соответствующей графе расписки, которая хранится в МФЦ.                                                                                                           Если заявитель, не согласившись с перечнем выдаваемых ему документов, отказался проставить свою подпись в получении документов, документы ему не выдаются и сотрудник МФЦ, осуществляющий выдачу документов, на копии заявления о предоставлении муниципальной услуги, хранящейся в МФЦ, и расписке, проставляет отметку об отказе в получении документов путем внесения слов "Получить документы отказался", заверяет своей подписью. В этом случае МФЦ в течение следующих 30 (тридцати) дней обеспечивает направление документов, которые заявитель отказался получить, в уполномоченный орган.</t>
+    <t>Специалист многофункционального центра знакомит заявителя с содержанием выдаемых документов документов, регистрирует факт их выдачи в АИС МФЦ и выдаёт их.  Заявитель подтверждает получение документов личной подписью с расшифровкой в соответствующей графе расписки, которая хранится в МФЦ.
+Если заявитель, не согласившись с перечнем выдаваемых ему документов, отказался проставить свою подпись в получении документов, документы ему не выдаются и сотрудник МФЦ, осуществляющий выдачу документов, на копии заявления о предоставлении муниципальной услуги, хранящейся в МФЦ, и расписке, проставляет отметку об отказе в получении документов путем внесения слов "Получить документы отказался", заверяет своей подписью. В этом случае МФЦ в течение следующих 30 (тридцати) дней обеспечивает направление документов, которые заявитель отказался получить, в уполномоченный орган.</t>
   </si>
   <si>
     <t>АИС МФЦ</t>
   </si>
   <si>
     <t>При поступлении уведомления от уполномоченного органа о выдаче документов, МФЦ закрывает услугу  в АИС МФЦ статусом «Выдача в органе власти»</t>
   </si>
   <si>
-    <t xml:space="preserve">Раздел 8. "Особенности предоставления   муниципальной услуги в электронной форме" </t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Способ оплаты государственной госпошлины за предоставление "подуслуги" и уплаты иных платежей, взимаемых в соответствии законодательством Российской Федерации </t>
   </si>
   <si>
-    <t>Способ получения сведений о ходе выполнения запроса о предоставленииварианта  муниципальной услуги</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> Варианты предоставления муниципальной услуги I-XI</t>
+    <t>Особенности предоставления   муниципальной услуги в электронной форме единые для всех муниципальных подуслуг</t>
   </si>
   <si>
     <t xml:space="preserve"> Единый портал государственных услуг; Региональный портал государственных услуг</t>
   </si>
   <si>
-    <t>единый портал многофункциальных центров Краснодарского края</t>
+    <t>единый портал многофункциональных центров Краснодарского края</t>
   </si>
   <si>
     <t>Портал государственных и муниципальных услуг (функций) Краснодарского края</t>
   </si>
   <si>
     <t>не требуется предоставление заявителем документов на бумажном носителе</t>
   </si>
   <si>
     <t xml:space="preserve">Личный кабинет заявителя на Портале государственных и муниципальных услуг (функций) Краснодарского края; Электронная почта заявителя
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Федеральная государственная информационная система, обеспечивающая процесс досудебного (внесудебного) обжалования</t>
   </si>
   <si>
-    <t>Приказ о назначении (изрании) физического лица на должность</t>
+    <r>
+      <t>1) при личной явке или через представителя заявителя:
+в уполномоченном органе или  в отделе уполномоченного органа;
+в уполномоченном органе  во время личного приема граждан;
+в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
+2) без личной явки:
+посредством почтовой связи на бумажном носителе;
+в электронной форме на официальном сайте http: //www.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> korenovsk.ru</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">;
+в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
+в электронной форме  по e-mail электронной почты.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1) при личной явке или через представителя заявителя:
+в уполномоченном органе или  в отделе уполномоченного органа;
+в уполномоченном органе  во время личного приема граждан;
+в филиалах, отделах, удаленных рабочих местах МФЦ,  в том числе по экстерриториальному принципу.
+2) без личной явки:
+посредством почтовой связи на бумажном носителе;
+в электронной форме на официальном сайте http:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> //www.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> korenovsk.ru</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> ;
+в электронной форме через «Личный кабинет» заявителя РПГУ, с применением электронной подписи, вид которой должен соответствовать требованиям постановления Правительства Российской Федерации № 634;
+в электронной форме  через МФЦ, в котором обеспечен  доступ к  Региональному порталу в соответствии с постановлением Правительства          № 1376;
+в электронной форме  по e-mail электронной почты.
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Физические лица, в том числе зарегистрированное в качестве индивидуального предпринимателя или юридические лица, претендующее на заключение договора на размещение объектов на землях или земельных участках без предоставления земельных участков и установления сервитута, публичного сервитута, либо их уполномоченные представители, действующие в соответствии с полномочиями, подтверждаемыми в установленном законом порядке </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) От имени физических лиц заявления могут подавать:
+- представители, действующие в силу полномочий, основанных на доверенности или договоре;
+2) От имени юридического лица заявления могут подавать:
+- представители в силу полномочий, основанных на доверенности или договоре;
+- лица, действующие в соответствии с законом, иными правовыми актами и учредительными документами без доверенности на основании акта, уполномоченного государственного органа или органа местного самоуправления </t>
+  </si>
+  <si>
+    <t>1. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                  -  элементы благоустройства территории, в том числе малые архитектурные формы, за исключением некапитальных нестационарных строений и сооружений, рекламных конструкций, применяемых как составныечасти благоустройства территории;                                                                                                                                                                                                                                                                                                                      -  пандусы и другие приспособления, обеспечивающие передвижение маломобильных групп населения, за исключением пандусов и оборудования, относящихся к конструктивным элементам зданий, сооружений;                                                                                                                                                                                                                                                                                                                                                                           - пункты охраны правопорядка и стационарные посты дорожно-патрульной службы, для размещения которых не требуется разрешения на строительство;                                                                                                                  -  лодочные ые станции, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                               - временные сооружения и (или) временные конструкции, предназначенные для организации стоянки и (или) хранения (нахождения) велосипедов, средств индивидуальной мобильности, различного спортивного инвентаря в пределах таких сооружений и (или) конструкций, для размещения которых не требуется разрешения на строительство;                                                                                                                                                          -  площадки для дрессировки собак, площадки для выгула собак, а также голубятни.</t>
+  </si>
+  <si>
+    <t>3. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                               - геодезические пункты государственной геодезической сети, нивелирные пункты государственной нивелирной сети, гравиметрические пункты государственной гравиметрической сети, а также геодезические пункты геодезических сетей специального назначения, геодезические, межевые, предупреждающие и иные знаки, включая информационные табло (стелы) и флагштоки;                                                                                                        - платежные терминалы для оплаты услуг и штрафов;                                                                                                                                                                                                                                                                                                      - мобильные здания, сооружения, предназначенные для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры.</t>
+  </si>
+  <si>
+    <t>4. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                               - защитные сооружения гражданской обороны, сооружения инженерной защиты, для размещения которых не требуется разрешения на строительство;                                                                                                                          - проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                                                              - объекты, предназначенные для обеспечения безопасности людей на водных объектах, сооружения водно-спасательных станций и постов в береговой и прибрежной защитных полосах водных объектов, для размещения которых не требуется разрешения на строительство.</t>
+  </si>
+  <si>
+    <t>7. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                - нестационарные объекты для оказания услуг общественного питания (сезонные (летние) кафе предприятий общественного питания), бытовых услуг, нестационарные объекты для организации обслуживания зон отдыха населения, в том числе на пляжных территориях в прибрежных защитных полосах водных объектов (теневые навесы аэрарии, солярии, кабинки для переодевания, душевые кабинки, временные павильоны и киоски, туалеты, питьевые фонтанчики и другое оборудование, в том числе санитарной очистки территории, пункты проката инвентаря, медицинские пункты первой помощи, площадки или поляны для пикников, танцевальные, спортивные и детские игровые площадки и городки), за исключением расположенных на землях лесного фонда указанных нестационарных объектов;                                                                                               - сезонные аттракционы, палатки и лотки, размещаемые в целях организации ярмарок, на которых в том числе осуществляется реализация продуктов питания и сельскохозяйственной продукции, за исключением расположенных на землях лесного фонда указанных  аттракционов, палаток и лотков.</t>
+  </si>
+  <si>
+    <t>9. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                 - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  I Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   -  элементы благоустройства территории, в том числе малые архитектурные формы, за исключением некапитальных нестационарных строений и сооружений, рекламных конструкций, применяемых как составные части благоустройства территории;                                            -  пандусы и другие приспособления, обеспечивающие передвижение маломобильных групп населения, за исключением пандусов и оборудования, относящихся к конструктивным элементам зданий, сооружений;                                                                                                                    - пункты охраны правопорядка и стационарные посты дорожно-патрульной службы, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                      - лодочные станции, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                                                                                              - временные сооружения и (или) временные конструкции, предназначенные для организации стоянки и (или) хранения (нахождения) велосипедов, средств индивидуальной мобильности, различного спортивного инвентаря в пределах таких сооружений и (или) конструкций, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                                                                                                               -  площадки для дрессировки собак, площадки для выгула собак, а также голубятни.                                                                                                                                                                                                                                                                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       - подземные линейные сооружения, а также их наземные части и сооружения, технологически необходимые для их использования, для размещения которых не требуется разрешения на строительство;
+- водопроводы и водоводы всех видов, для размещения которых не требуется разрешения на строительство;
+- линейные сооружения канализации (в том числе ливневой) и водоотведения, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                     -  линии электропередачи классом напряжения до 35 кВ, а также связанные с ними трансформаторные подстанции, распределительные пункты и иное предназначенное для осуществления передачи электрической энергии оборудование, для размещения которых не требуется разрешения на строительство;
+-  нефтепроводы и нефтепродуктопроводы диаметром DN 300 и менее, газопроводы и иные трубопроводы давлением до 1,2 Мпа, для размещения которых не требуется разрешения на строительство;
+- тепловые сети всех видов, включая сети горячего водоснабжения, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                           -объекты, предназначенные для обеспечения пользования недрами, для размещения которых не требуется разрешения на строительство;
+-  линии связи, линейно-кабельные сооружения связи и иные сооружений связи, для размещения которых не требуется разрешения на строительство;
+- проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                       - пруды-испарители;
+-  отдельно стоящие ветроэнергетические установки и солнечные батареи, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                -  пункты весового контроля автомобилей, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                                                     - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                              -  общественные туалеты нестационарного типа;
+-  зарядные станции (терминалы) для электротранспорта;                                                                                                                                                                                                                                                                                                                                                                                                           - площадки для размещения автомобильных заправочных станций компримированным и (или) сжиженным природным газом (контейнерных, модульных, передвижных автомобильных газовых заправщиков, модулей разгрузки емкостей с транспортными резервуарами) и оборудования, позволяющего осуществлять заправку транспортных средств компримированным и (или) сжиженным природным газом с таких объектов, а также некапитальных сооружений (мобильные комплексы производственного быта, офисы продаж) с целью обеспечения потребностей служб эксплуатации указанных объектов, для размещения которых не требуется разрешения на строительство.                                                                                                                                                                                                                                                          - технические средства, которые обеспечивают возможность резервирования даты и времени в целях пересечения государственной границы Российской Федерации и соблюдения зарезервированных даты и времени и которыми оборудуются площадки для стоянки грузовых транспортных средств;                                                                                                                                                                                                                                                                                                                                                                                                                                                                            -  контейнерная площадка для накопления твердых коммунальных отходов.
+</t>
+  </si>
+  <si>
+    <t>3. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             -геодезические пункты государственной геодезической сети, нивелирные пункты государственной нивелирной сети, гравиметрические пункты государственной гравиметрической сети, а также геодезические пункты геодезических сетей специального назначения, геодезические, межевые, предупреждающие и иные знаки, включая информационные табло (стелы) и флагштоки;                                                                                                                                                                                                                                                                                                    - платежные терминалы для оплаты услуг и штрафов;                                                                                                                                                                                                                                                                                                                                                                                                                 - мобильные здания, сооружения, предназначенные для пребывания, размещения осужденных, отбывающих наказание в виде принудительных работ, а также работников уголовно-исполнительной системы в целях обеспечения деятельности исправительных центров, изолированных участков, функционирующих как исправительные центры.</t>
+  </si>
+  <si>
+    <t>4. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              -  защитные сооружения гражданской обороны, сооружения инженерной защиты, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                             - проезды, в том числе вдольтрассовые, и подъездные дороги, для размещения которых не требуется разрешения на строительство;                                                                                                                                                                                                                                                                      - объекты, предназначенные для обеспечения безопасности людей на водных объектах, сооружения водно-спасательных станций и постов в береговой и прибрежной защитных полосах водных объектов, для размещения которых не требуется разрешения на строительство.</t>
+  </si>
+  <si>
+    <t>5 Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                - передвижные цирки, передвижные зоопарки и передвижные луна-парки.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                        - площадки для размещения строительной техники и строительных грузов, если проектом организации строительства размещение таких площадок предусмотрено за границами земельного участка, на котором планируются и (или) осуществляются строительство, реконструкция объекта капитального строительства, а также некапитальные строения, предназначенные для обеспечения потребностей застройщика (мобильные бытовые городки (комплексы производственного быта), офисов продаж);
+- площадки для размещения строительной техники и грузов для осуществления капитального или текущего ремонта объектов капитального строительства
+</t>
+  </si>
+  <si>
+    <t>7. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                         - нестационарные объекты для оказания услуг общественного питания (сезонные (летние) кафе предприятий общественного питания), бытовых услуг, нестационарные объекты для организации обслуживания зон отдыха населения, в том числе на пляжных территориях в прибрежных защитных полосах водных объектов (теневые навесы аэрарии, солярии, кабинки для переодевания, душевые кабинки, временные павильоны и киоски, туалеты, питьевые фонтанчики и другое оборудование, в том числе санитарной очистки территории, пункты проката инвентаря, медицинские пункты первой помощи, площадки или поляны для пикников, танцевальные, спортивные и детские игровые площадки и городки), за исключением расположенных на землях лесного фонда указанных нестационарных объектов;                                                                                                                                                                                                                                                                                                                                                                                                                                             -  сезонные аттракционы, палатки и лотки, размещаемые в целях организации ярмарок, на которых в том числе осуществляется реализация продуктов питания и сельскохозяйственной продукции, за исключением расположенных на землях лесного фонда указанных  аттракционов, палаток и лотков.</t>
+  </si>
+  <si>
+    <t>9. Заключение (отказ в заключении) договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута:                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                - пункты и места приема (сбора) вторичного сырья и вторичных ресурсов, для размещения которых не требуется разрешения на строительство.</t>
+  </si>
+  <si>
+    <r>
+      <t>Письмо управления уполномоченного органа</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> об отказе в исправлении допущенных опечаток и  ошибок в выданном результате предоставления муниципальной услуги, с указанием причин отказа </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <r>
+      <t>Постановление администрации муниципального образования Кореновский район от 12 февраля 2025 года № 212  «Об утверждении административного регламента администрации муниципального образования Кореновский район по предоставлению муниципальной услуги</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> «Заключение договора на размещение объектов на землях или земельных участках, находящихся в государственной или муниципальной собственности, без предоставления земельных участков и установления сервитута, публичного сервитута»</t>
+    </r>
+  </si>
+  <si>
+    <t>Исправление допущенных опечаток и  ошибок (отказ в исправлении допущенных опечаток и  ошибок) в ранее выданных документах в результате предоставления муниципальной услуги</t>
+  </si>
+  <si>
+    <t>Выдача (отказ в выдаче) дубликата документа, выданного по результату ранее предоставленной муниципальной услуги</t>
+  </si>
+  <si>
+    <t>Способы обращения за получением "подуслуги"</t>
+  </si>
+  <si>
+    <t>Способы получения результата "подуслуги"</t>
+  </si>
+  <si>
+    <t>Категории лиц, имеющих право на получение "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Документ, подтверждающий правомочие заявителя соответствующей категории на получение "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Установленные требования к документу, подтверждающему правомочие заявителя соответствующей категории на получение "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Наличие возможности подачи заявления на предоставление "подлуслуги" представителями заявителя</t>
+  </si>
+  <si>
+    <t>Наименование документов, которые предоставляет заявитель для получения  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Раздел 6.  Результат  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Документ/документы, являющиеся результатом  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Требование к документу/документам, являющимся результатом "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Характеристика результата  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Форма документа/документов, являющегося(ихся) результатом  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Образец документа/документов, являющегося(ихся) результатом "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способы получения результата  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Срок хранения невостребованных заявителем результатов  "подлуслуги"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Раздел 8. "Особенности предоставления   " подуслуги"  в электронной форме" </t>
+  </si>
+  <si>
+    <t>Способ получения заявителем информации о сроках и порядке предоставления "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способ записи на прием в орган, МФЦ  для подачи запроса о предоставлении  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способ формирования запроса о предоставлении"подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способ приема и регистрации органом, предоставляющим услугу, запроса о предоставлении предоставления " подуслуги" и иных документов, необходимых для предоставления   "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способ получения сведений о ходе выполнения запроса о предоставлении  "подлуслуги"</t>
+  </si>
+  <si>
+    <t>Способ подачи жалобы на нарушение порядка предоставления   предоставления "подлуслуги" и досудебного (внесудебного) обжалования решений и действий  (бездействия) органа в процессе получения   "подлуслуги"</t>
+  </si>
+  <si>
+    <t>11. Выдача (отказ в выдаче) дубликата документа, выданного по результату ранее предоставленной муниципальной услуги</t>
+  </si>
+  <si>
+    <t>10. Исправление допущенных опечаток и  ошибок (отказ в исправлении допущенных опечаток и  ошибок) в ранее выданных документах в результате предоставления муниципальной услуги</t>
+  </si>
+  <si>
+    <t>Особенности исполнения процедуры процесса  на получение муниципальной услуги единые для всех  "подуслуг"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -3088,178 +2962,220 @@
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
-      <u/>
-[...14 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color rgb="FFC9211E"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFC9211E"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF111111"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="13"/>
-      <color theme="1"/>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF2C2D2E"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <charset val="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -3267,1525 +3183,1830 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color auto="1"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color auto="1"/>
-      </left>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...120 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...17 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Excel Built-in Excel Built-in Excel Built-in Excel Built-in Excel Built-in TableStyleLight1" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FFFFFFCC"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
-      <rgbColor rgb="FF0070C0"/>
+      <rgbColor rgb="FF0066CC"/>
       <rgbColor rgb="FFCCCCFF"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FFCCFFCC"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF99CCFF"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
-      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FF92D050"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
-      <rgbColor rgb="FF003300"/>
-[...1 lines deleted...]
-      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF111111"/>
+      <rgbColor rgb="FF2C2D2E"/>
+      <rgbColor rgb="FFC9211E"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>6</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>3390900</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>914400</xdr:colOff>
+          <xdr:colOff>1200150</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>685800</xdr:rowOff>
-[...204 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:rowOff>904875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Object 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>64</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>1619250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>914400</xdr:colOff>
-[...165 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:colOff>1152525</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>866775</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Object 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>106</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>1371600</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>914400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:colOff>1133475</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>847725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Object 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>58</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>18</xdr:row>
+          <xdr:row>58</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Object 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>29</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1066800</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>800100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Object 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>77</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1219200</xdr:colOff>
+          <xdr:row>77</xdr:row>
+          <xdr:rowOff>914400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Object 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>55</xdr:row>
+          <xdr:row>85</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1066800</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>800100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Object 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>64</xdr:row>
+          <xdr:row>96</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>64</xdr:row>
+          <xdr:row>96</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Object 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>74</xdr:row>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>3390900</xdr:colOff>
+          <xdr:row>103</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1285875</xdr:colOff>
+          <xdr:row>103</xdr:row>
+          <xdr:rowOff>962025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Object 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>109</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
+          <xdr:col>6</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>109</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Object 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>93</xdr:row>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>3390900</xdr:colOff>
+          <xdr:row>18</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>7</xdr:col>
-[...84 lines deleted...]
-          <xdr:rowOff>685800</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1181100</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>885825</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Object 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>2295525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1228725</xdr:colOff>
+          <xdr:row>8</xdr:row>
+          <xdr:rowOff>923925</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1049" name="Object 25" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1049"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1247775</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>933450</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1050" name="Object 26" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1050"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1171575</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>876300</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1051" name="Object 27" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1051"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>1371600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1133475</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>847725</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1052" name="Object 28" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1052"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>58</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>914400</xdr:colOff>
+          <xdr:row>58</xdr:row>
+          <xdr:rowOff>685800</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1053" name="Object 29" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1053"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1304925</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1085850</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>809625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1054" name="Object 30" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1054"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>1304925</xdr:colOff>
+          <xdr:row>77</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1152525</xdr:colOff>
+          <xdr:row>77</xdr:row>
+          <xdr:rowOff>866775</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1055" name="Object 31" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1055"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>914400</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>685800</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1056" name="Object 32" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1056"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>96</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>914400</xdr:colOff>
+          <xdr:row>96</xdr:row>
+          <xdr:rowOff>685800</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1057" name="Object 33" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1057"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>103</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>1190625</xdr:colOff>
+          <xdr:row>103</xdr:row>
+          <xdr:rowOff>895350</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1058" name="Object 34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1058"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>109</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>914400</xdr:colOff>
+          <xdr:row>109</xdr:row>
+          <xdr:rowOff>685800</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1059" name="Object 35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1059"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1087;&#1088;&#1080;&#1083;%201.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1073;&#1088;&#1072;&#1079;&#1077;&#1094;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1076;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;&#1090;.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;_%202.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%201.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%202.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%203.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%204.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%205.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%206.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%207.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%208.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%203.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%209.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1073;&#1088;&#1072;&#1079;&#1077;&#1094;%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1086;&#1087;&#1077;&#1095;&#1072;&#1090;&#1082;&#1080;.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1077;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1081;%20&#1074;&#1086;&#1088;&#1076;\&#1054;&#1073;&#1088;&#1072;&#1079;&#1077;&#1094;%20%20&#1079;&#1072;&#1087;&#1086;&#1083;&#1085;&#1077;&#1085;&#1080;&#1103;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1076;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;&#1090;.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%204.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%205.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%206.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%207%20.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%208.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%209.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///E:\&#1056;&#1072;&#1073;&#1086;&#1095;&#1080;&#1081;%20&#1089;&#1090;&#1086;&#1083;\&#1074;&#1086;&#1088;&#1076;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;\&#1054;&#1041;&#1056;&#1040;&#1047;&#1045;&#1062;%20&#1079;&#1072;&#1103;&#1074;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1086;&#1087;&#1077;&#1095;&#1072;&#1090;&#1082;&#1080;.doc" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" advise="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink12.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink13.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink14.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink15.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink16.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink17.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink18.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink19.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink20.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink21.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink22.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <oleLink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1" progId="Word.Document.8">
+    <oleItems>
+      <oleItem name="'" icon="1" preferPic="1"/>
+    </oleItems>
+  </oleLink>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4938,136 +5159,136 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20037.doc"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200311.doc"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200318.doc"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200315.doc"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20036.doc"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20031.doc"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200310.doc"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200314.doc"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200317.doc"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200321.doc"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200312.doc"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200316.doc"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20033.doc"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/_________Microsoft_Word1.docx"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20035.doc"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20039.doc"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200313.doc"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200320.doc"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20032.doc"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20034.doc"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-20038.doc"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/_________Microsoft_Word_97-200319.doc"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL13"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="B13" activeCellId="1" sqref="GE71:GY73 B13"/>
+    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:38" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:38" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:38" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="102"/>
-[...5 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
     </row>
     <row r="6" spans="1:38" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:38" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:38" ht="226.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="103" t="s">
+      <c r="B8" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="103"/>
-[...4 lines deleted...]
-      <c r="H8" s="103"/>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
     </row>
     <row r="10" spans="1:38" ht="152.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
-      <c r="B10" s="104"/>
-[...5 lines deleted...]
-      <c r="H10" s="104"/>
+      <c r="B10" s="96"/>
+      <c r="C10" s="96"/>
+      <c r="D10" s="96"/>
+      <c r="E10" s="96"/>
+      <c r="F10" s="96"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
     </row>
     <row r="13" spans="1:38" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
-      <c r="B13" s="105" t="s">
+      <c r="B13" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="105"/>
-[...4 lines deleted...]
-      <c r="H13" s="105"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
+      <c r="F13" s="97"/>
+      <c r="G13" s="97"/>
+      <c r="H13" s="97"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
@@ -5075,37594 +5296,7183 @@
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B13:H13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C28"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A20" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="59.140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="128" style="1" customWidth="1"/>
+    <col min="2" max="2" width="40.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="188" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="C1" s="5"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="106" t="s">
+      <c r="A2" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="106"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+    </row>
+    <row r="3" spans="1:3" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="99"/>
+      <c r="B3" s="99"/>
+      <c r="C3" s="99"/>
+    </row>
+    <row r="4" spans="1:3" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <v>1</v>
       </c>
       <c r="B6" s="8">
         <v>2</v>
       </c>
       <c r="C6" s="8">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="189" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="C7" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="10" t="s">
+    </row>
+    <row r="8" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="B8" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="C8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="11">
-[...3 lines deleted...]
-    <row r="9" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="12" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="B12" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="C12" s="12"/>
+    </row>
+    <row r="13" spans="1:3" s="16" customFormat="1" ht="189" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="9" t="s">
+    </row>
+    <row r="14" spans="1:3" ht="373.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="17" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+    <row r="15" spans="1:3" ht="106.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="9" t="s">
+    </row>
+    <row r="16" spans="1:3" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="14" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="9" t="s">
+    <row r="18" spans="1:3" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="9" t="s">
+    </row>
+    <row r="19" spans="1:3" ht="132.19999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="B19" s="9"/>
+      <c r="C19" s="12" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+    <row r="20" spans="1:3" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B20" s="9"/>
+      <c r="C20" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="16" t="s">
+    </row>
+    <row r="21" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="B21" s="9"/>
+      <c r="C21" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="9" t="s">
+    </row>
+    <row r="22" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="B22" s="20"/>
+      <c r="C22" s="21" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="B23" s="20"/>
+      <c r="C23" s="9" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="100">
+        <v>7</v>
+      </c>
+      <c r="B24" s="100" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="C24" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="14" t="s">
+    </row>
+    <row r="25" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="100"/>
+      <c r="B25" s="100"/>
+      <c r="C25" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="9" t="s">
+    <row r="26" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="100"/>
+      <c r="B26" s="100"/>
+      <c r="C26" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="9" t="s">
+    </row>
+    <row r="27" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="100"/>
+      <c r="B27" s="100"/>
+      <c r="C27" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="10" t="s">
+    </row>
+    <row r="28" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="100"/>
+      <c r="B28" s="100"/>
+      <c r="C28" s="9" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...85 lines deleted...]
-      <c r="C28" s="13"/>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
-    <mergeCell ref="A23:A27"/>
-    <mergeCell ref="B23:B27"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="B24:B28"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="39" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="30" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:M45"/>
+  <dimension ref="A3:M34"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="F24" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="E30" activeCellId="1" sqref="GE71:GY73 E30"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A18" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="73.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="106.7109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="52.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="70" style="1" customWidth="1"/>
+    <col min="6" max="6" width="143.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="27.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.7109375" style="1" customWidth="1"/>
-    <col min="12" max="12" width="45" style="1" customWidth="1"/>
+    <col min="12" max="12" width="54.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="34.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="24"/>
+    </row>
+    <row r="6" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="102"/>
+      <c r="E6" s="101" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="101" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="101" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="101" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="102" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
+      <c r="L6" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="M6" s="102" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="102"/>
+      <c r="B7" s="102"/>
+      <c r="C7" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="101"/>
+      <c r="F7" s="101"/>
+      <c r="G7" s="101"/>
+      <c r="H7" s="101"/>
+      <c r="I7" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="28"/>
+      <c r="B8" s="28">
+        <v>2</v>
+      </c>
+      <c r="C8" s="28">
+        <v>3</v>
+      </c>
+      <c r="D8" s="28">
+        <v>4</v>
+      </c>
+      <c r="E8" s="28">
+        <v>5</v>
+      </c>
+      <c r="F8" s="28">
+        <v>6</v>
+      </c>
+      <c r="G8" s="28">
+        <v>7</v>
+      </c>
+      <c r="H8" s="28">
+        <v>8</v>
+      </c>
+      <c r="I8" s="28">
+        <v>9</v>
+      </c>
+      <c r="J8" s="28">
+        <v>10</v>
+      </c>
+      <c r="K8" s="28">
+        <v>11</v>
+      </c>
+      <c r="L8" s="28">
+        <v>12</v>
+      </c>
+      <c r="M8" s="28">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="387" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="112"/>
-[...43 lines deleted...]
-      <c r="A6" s="111" t="s">
+      <c r="I9" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="M9" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="M10" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9"/>
+      <c r="B11" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
         <v>4</v>
       </c>
-      <c r="B6" s="111" t="s">
+      <c r="B12" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>5</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>6</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="408.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>7</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>8</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>9</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="330.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8">
+        <v>10</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I18" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="111" t="s">
+      <c r="J18" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="D6" s="111"/>
-[...78 lines deleted...]
-      <c r="K8" s="24">
+      <c r="K18" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M18" s="9" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="327" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8">
         <v>11</v>
       </c>
-      <c r="L8" s="24">
-[...51 lines deleted...]
-      <c r="J10" s="26" t="s">
+      <c r="B19" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="K10" s="26" t="s">
+      <c r="D19" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="L10" s="26" t="s">
+      <c r="E19" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="M10" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="109" t="s">
+      <c r="F19" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G19" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="109"/>
-[...25 lines deleted...]
-      <c r="E12" s="26" t="s">
+      <c r="H19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="M19" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="F12" s="30" t="s">
-[...201 lines deleted...]
-    <row r="20" spans="1:13" ht="340.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
-      <c r="B20" s="31" t="s">
-[...53 lines deleted...]
-    <row r="22" spans="1:13" ht="290.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="8"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="31"/>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
-      <c r="B22" s="33" t="s">
-[...489 lines deleted...]
-      <c r="M45" s="38"/>
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="8"/>
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="33"/>
+      <c r="B24" s="31"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="34"/>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="33"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="33"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="34"/>
+      <c r="L26" s="34"/>
+      <c r="M26" s="34"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="33"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="34"/>
+      <c r="M27" s="34"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" s="33"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="34"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="33"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" s="33"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="34"/>
+      <c r="L31" s="34"/>
+      <c r="M31" s="34"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" s="33"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+    </row>
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B33" s="34"/>
+    </row>
+    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B34" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="11">
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="M6:M7"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
-    <mergeCell ref="H6:H7"/>
-[...13 lines deleted...]
-    <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:H13"/>
+  <dimension ref="A3:H12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A4" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="A12" activeCellId="1" sqref="GE71:GY73 A12"/>
+    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="21.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="49.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="65.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="18.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="32.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="26" style="1" customWidth="1"/>
     <col min="8" max="8" width="57" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="112" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="112"/>
+      <c r="A3" s="103" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="21"/>
-[...6 lines deleted...]
-      <c r="H4" s="21"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="21"/>
-[...6 lines deleted...]
-      <c r="H5" s="21"/>
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
     </row>
     <row r="6" spans="1:8" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
-[...21 lines deleted...]
-        <v>147</v>
+      <c r="A6" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>386</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>389</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="24">
+      <c r="A7" s="28">
         <v>1</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="28">
         <v>2</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="28">
         <v>3</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="28">
         <v>4</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="28">
         <v>5</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="28">
         <v>6</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="28">
         <v>7</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="28">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-[...60 lines deleted...]
-    <row r="13" spans="1:8" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="104" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="105" t="s">
+        <v>364</v>
+      </c>
+      <c r="C8" s="106" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="106" t="s">
+        <v>96</v>
+      </c>
+      <c r="E8" s="107" t="s">
+        <v>97</v>
+      </c>
+      <c r="F8" s="107" t="s">
+        <v>365</v>
+      </c>
+      <c r="G8" s="107" t="s">
+        <v>98</v>
+      </c>
+      <c r="H8" s="107" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="300.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="104"/>
+      <c r="B9" s="104"/>
+      <c r="C9" s="104"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="104"/>
+      <c r="F9" s="104"/>
+      <c r="G9" s="104"/>
+      <c r="H9" s="104"/>
+    </row>
+    <row r="10" spans="1:8" ht="96.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="36"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+    </row>
+    <row r="11" spans="1:8" ht="239.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:8" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="9">
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A8:H8"/>
-[...7 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="53" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="45" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:XFD141"/>
+  <dimension ref="A2:W193"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A106" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="H107" sqref="H107"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A99" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="D100" sqref="D100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="36.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="40" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="32.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="23" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="50.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="21.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:8" s="43" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-        <v>140</v>
+    <row r="2" spans="1:23" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:23" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+    </row>
+    <row r="5" spans="1:23" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+    </row>
+    <row r="6" spans="1:23" s="38" customFormat="1" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>91</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>159</v>
+        <v>390</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>160</v>
+        <v>103</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>161</v>
+        <v>104</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="A7" s="45">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="40">
         <v>1</v>
       </c>
-      <c r="B7" s="45">
+      <c r="B7" s="40">
         <v>2</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="40">
         <v>3</v>
       </c>
-      <c r="D7" s="45">
+      <c r="D7" s="40">
         <v>4</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="40">
         <v>5</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="40">
         <v>6</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="40">
         <v>7</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="40">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="43" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A9" s="47">
+    <row r="8" spans="1:23" s="38" customFormat="1" ht="180.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="118" t="s">
+        <v>366</v>
+      </c>
+      <c r="B8" s="118"/>
+      <c r="C8" s="118"/>
+      <c r="D8" s="118"/>
+      <c r="E8" s="118"/>
+      <c r="F8" s="118"/>
+      <c r="G8" s="118"/>
+      <c r="H8" s="118"/>
+    </row>
+    <row r="9" spans="1:23" s="38" customFormat="1" ht="80.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41">
         <v>1</v>
       </c>
-      <c r="B9" s="48" t="s">
-[...18 lines deleted...]
-      <c r="A10" s="8">
+      <c r="B9" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D9" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+    </row>
+    <row r="10" spans="1:23" s="38" customFormat="1" ht="192.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30">
         <v>2</v>
       </c>
-      <c r="B10" s="14" t="s">
-[...12 lines deleted...]
-        <v>173</v>
+      <c r="B10" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>115</v>
       </c>
       <c r="G10" s="42"/>
       <c r="H10" s="42"/>
     </row>
-    <row r="11" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="8">
+    <row r="11" spans="1:23" ht="198.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="30">
         <v>3</v>
       </c>
-      <c r="B11" s="14" t="s">
-[...18 lines deleted...]
-      <c r="A12" s="114">
+      <c r="B11" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+    </row>
+    <row r="12" spans="1:23" ht="227.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="110">
         <v>4</v>
       </c>
-      <c r="B12" s="121" t="s">
-[...36 lines deleted...]
-      <c r="A14" s="47">
+      <c r="B12" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+    </row>
+    <row r="13" spans="1:23" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="110"/>
+      <c r="B13" s="111"/>
+      <c r="C13" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
+    </row>
+    <row r="14" spans="1:23" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="22">
         <v>5</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...96 lines deleted...]
-      <c r="A19" s="28">
+      <c r="B14" s="110" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="G14" s="43"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+    </row>
+    <row r="15" spans="1:23" ht="68.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="110"/>
+      <c r="C15" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+    </row>
+    <row r="16" spans="1:23" ht="330" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16" s="110"/>
+      <c r="C16" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+    </row>
+    <row r="17" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
+    </row>
+    <row r="18" spans="1:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="114" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18" s="114"/>
+      <c r="C18" s="114"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="114"/>
+      <c r="F18" s="114"/>
+      <c r="G18" s="114"/>
+      <c r="H18" s="114"/>
+    </row>
+    <row r="19" spans="1:8" ht="95.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="92">
         <v>1</v>
       </c>
-      <c r="B19" s="48" t="s">
-[...15 lines deleted...]
-      <c r="H19" s="19"/>
+      <c r="B19" s="91" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="89" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="90" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" s="90" t="s">
+        <v>141</v>
+      </c>
+      <c r="G19" s="89" t="s">
+        <v>380</v>
+      </c>
+      <c r="H19" s="89"/>
     </row>
     <row r="20" spans="1:8" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="8">
+      <c r="A20" s="90">
         <v>2</v>
       </c>
-      <c r="B20" s="14" t="s">
-[...18 lines deleted...]
-      <c r="A21" s="8">
+      <c r="B20" s="91" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="91" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" s="90" t="s">
+        <v>110</v>
+      </c>
+      <c r="F20" s="91" t="s">
+        <v>115</v>
+      </c>
+      <c r="G20" s="93"/>
+      <c r="H20" s="93"/>
+    </row>
+    <row r="21" spans="1:8" ht="191.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="30">
         <v>3</v>
       </c>
-      <c r="B21" s="14" t="s">
-[...18 lines deleted...]
-      <c r="A22" s="28">
+      <c r="B21" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+    </row>
+    <row r="22" spans="1:8" ht="218.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="46">
         <v>4</v>
       </c>
-      <c r="B22" s="121" t="s">
-[...35 lines deleted...]
-    <row r="24" spans="1:8" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+    </row>
+    <row r="23" spans="1:8" ht="90.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="46"/>
+      <c r="B23" s="111"/>
+      <c r="C23" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+    </row>
+    <row r="24" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="42">
         <v>5</v>
       </c>
-      <c r="B24" s="59" t="s">
-[...9 lines deleted...]
-        <v>168</v>
+      <c r="B24" s="111" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>110</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-      <c r="A25" s="28">
+        <v>128</v>
+      </c>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+    </row>
+    <row r="25" spans="1:8" ht="67.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="46">
         <v>6</v>
       </c>
-      <c r="B25" s="60" t="s">
-[...18 lines deleted...]
-      <c r="A26" s="28">
+      <c r="B25" s="111"/>
+      <c r="C25" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+    </row>
+    <row r="26" spans="1:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46">
         <v>7</v>
       </c>
-      <c r="B26" s="55" t="s">
-[...15 lines deleted...]
-      <c r="H26" s="50"/>
+      <c r="B26" s="111"/>
+      <c r="C26" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
     </row>
     <row r="27" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28">
+      <c r="A27" s="46">
         <v>8</v>
       </c>
-      <c r="B27" s="55" t="s">
-[...18 lines deleted...]
-      <c r="A28" s="28">
+      <c r="B27" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+    </row>
+    <row r="28" spans="1:8" ht="287.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="46">
         <v>9</v>
       </c>
-      <c r="B28" s="61" t="s">
-[...30 lines deleted...]
-      <c r="A30" s="47">
+      <c r="B28" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+    </row>
+    <row r="29" spans="1:8" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="114" t="s">
+        <v>367</v>
+      </c>
+      <c r="B29" s="114"/>
+      <c r="C29" s="114"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="114"/>
+      <c r="G29" s="114"/>
+      <c r="H29" s="114"/>
+    </row>
+    <row r="30" spans="1:8" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="22">
         <v>1</v>
       </c>
-      <c r="B30" s="48" t="s">
-[...15 lines deleted...]
-      <c r="H30" s="19"/>
+      <c r="B30" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
     </row>
     <row r="31" spans="1:8" ht="190.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="8">
+      <c r="A31" s="30">
         <v>2</v>
       </c>
-      <c r="B31" s="14" t="s">
-[...12 lines deleted...]
-        <v>173</v>
+      <c r="B31" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>115</v>
       </c>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
     </row>
     <row r="32" spans="1:8" ht="190.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="8">
+      <c r="A32" s="30">
         <v>3</v>
       </c>
-      <c r="B32" s="14" t="s">
+      <c r="B32" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+    </row>
+    <row r="33" spans="1:8" ht="233.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="110">
+        <v>4</v>
+      </c>
+      <c r="B33" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+    </row>
+    <row r="34" spans="1:8" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="110"/>
+      <c r="B34" s="111"/>
+      <c r="C34" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F34" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+    </row>
+    <row r="35" spans="1:8" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="46">
+        <v>5</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="F35" s="30" t="s">
+        <v>150</v>
+      </c>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+    </row>
+    <row r="36" spans="1:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46">
+        <v>6</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F36" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+    </row>
+    <row r="37" spans="1:8" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="42">
+        <v>7</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>154</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+    </row>
+    <row r="38" spans="1:8" ht="129.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46">
+        <v>8</v>
+      </c>
+      <c r="B38" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+    </row>
+    <row r="39" spans="1:8" ht="179.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="46">
+        <v>9</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+    </row>
+    <row r="40" spans="1:8" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="114">
+        <v>10</v>
+      </c>
+      <c r="B40" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E40" s="110" t="s">
+        <v>165</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
+    </row>
+    <row r="41" spans="1:8" ht="61.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="114"/>
+      <c r="B41" s="114"/>
+      <c r="C41" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E41" s="110"/>
+      <c r="F41" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+    </row>
+    <row r="42" spans="1:8" ht="189.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="45">
+        <v>11</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>169</v>
+      </c>
+      <c r="G42" s="50"/>
+      <c r="H42" s="50"/>
+    </row>
+    <row r="43" spans="1:8" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="116">
+        <v>12</v>
+      </c>
+      <c r="B43" s="117" t="s">
+        <v>170</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="D43" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E43" s="110" t="s">
+        <v>172</v>
+      </c>
+      <c r="F43" s="110" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+    </row>
+    <row r="44" spans="1:8" ht="299.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="116"/>
+      <c r="B44" s="117"/>
+      <c r="C44" s="12" t="s">
         <v>174</v>
       </c>
-      <c r="C32" s="14" t="s">
-[...15 lines deleted...]
-      <c r="A33" s="114">
+      <c r="D44" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E44" s="110"/>
+      <c r="F44" s="110"/>
+      <c r="G44" s="115"/>
+      <c r="H44" s="115"/>
+    </row>
+    <row r="45" spans="1:8" ht="114.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="46">
+        <v>13</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="D45" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="F45" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+    </row>
+    <row r="46" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="109" t="s">
+        <v>368</v>
+      </c>
+      <c r="B46" s="109"/>
+      <c r="C46" s="109"/>
+      <c r="D46" s="109"/>
+      <c r="E46" s="109"/>
+      <c r="F46" s="109"/>
+      <c r="G46" s="109"/>
+      <c r="H46" s="109"/>
+    </row>
+    <row r="47" spans="1:8" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="22">
+        <v>1</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D47" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E47" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="G47" s="22"/>
+      <c r="H47" s="22"/>
+    </row>
+    <row r="48" spans="1:8" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="9">
+        <v>2</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G48" s="42"/>
+      <c r="H48" s="42"/>
+    </row>
+    <row r="49" spans="1:8" ht="84.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="9">
+        <v>3</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+    </row>
+    <row r="50" spans="1:8" ht="220.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="110">
         <v>4</v>
       </c>
-      <c r="B33" s="121" t="s">
-[...11 lines deleted...]
-      <c r="F33" s="14" t="s">
+      <c r="B50" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+    </row>
+    <row r="51" spans="1:8" ht="111.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="110"/>
+      <c r="B51" s="111"/>
+      <c r="C51" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E51" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F51" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+    </row>
+    <row r="52" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="46">
+        <v>5</v>
+      </c>
+      <c r="B52" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="G33" s="49"/>
-[...5 lines deleted...]
-      <c r="C34" s="9" t="s">
+      <c r="C52" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F52" s="30" t="s">
         <v>180</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="G52" s="43"/>
+      <c r="H52" s="43"/>
+    </row>
+    <row r="53" spans="1:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="46">
+        <v>6</v>
+      </c>
+      <c r="B53" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="E34" s="9" t="s">
+      <c r="C53" s="12" t="s">
         <v>182</v>
       </c>
-      <c r="F34" s="9" t="s">
+      <c r="D53" s="41" t="s">
         <v>183</v>
       </c>
-      <c r="G34" s="50"/>
-[...3 lines deleted...]
-      <c r="A35" s="28">
+      <c r="E53" s="41" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" s="51" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="43"/>
+      <c r="H53" s="43"/>
+    </row>
+    <row r="54" spans="1:8" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="46">
+        <v>8</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>183</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" s="51" t="s">
+        <v>185</v>
+      </c>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+    </row>
+    <row r="55" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="46">
+        <v>9</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="C55" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E55" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F55" s="45" t="s">
+        <v>190</v>
+      </c>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+    </row>
+    <row r="56" spans="1:8" ht="111.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="46">
+        <v>10</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="C56" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F56" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="G56" s="43"/>
+      <c r="H56" s="43"/>
+    </row>
+    <row r="57" spans="1:8" ht="123.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="46">
+        <v>11</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57" s="30" t="s">
+        <v>194</v>
+      </c>
+      <c r="G57" s="9"/>
+      <c r="H57" s="9"/>
+    </row>
+    <row r="58" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="109" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" s="109"/>
+      <c r="C58" s="109"/>
+      <c r="D58" s="109"/>
+      <c r="E58" s="109"/>
+      <c r="F58" s="109"/>
+      <c r="G58" s="109"/>
+      <c r="H58" s="109"/>
+    </row>
+    <row r="59" spans="1:8" ht="62.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="22">
+        <v>1</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D59" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E59" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="22"/>
+      <c r="H59" s="22"/>
+    </row>
+    <row r="60" spans="1:8" ht="195" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="9">
+        <v>2</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E60" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="42"/>
+      <c r="H60" s="42"/>
+    </row>
+    <row r="61" spans="1:8" ht="192.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="9">
+        <v>3</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E61" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+    </row>
+    <row r="62" spans="1:8" ht="229.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="110">
+        <v>4</v>
+      </c>
+      <c r="B62" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G62" s="43"/>
+      <c r="H62" s="43"/>
+    </row>
+    <row r="63" spans="1:8" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="110"/>
+      <c r="B63" s="111"/>
+      <c r="C63" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D63" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E63" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F63" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G63" s="43"/>
+      <c r="H63" s="43"/>
+    </row>
+    <row r="64" spans="1:8" ht="53.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="46">
         <v>5</v>
       </c>
-      <c r="B35" s="64" t="s">
-[...8 lines deleted...]
-      <c r="E35" s="9" t="s">
+      <c r="B64" s="30" t="s">
+        <v>197</v>
+      </c>
+      <c r="C64" s="30" t="s">
+        <v>197</v>
+      </c>
+      <c r="D64" s="12" t="s">
         <v>198</v>
       </c>
-      <c r="F35" s="9" t="s">
+      <c r="E64" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F64" s="30" t="s">
         <v>199</v>
       </c>
-      <c r="G35" s="50"/>
-[...3 lines deleted...]
-      <c r="A36" s="28">
+      <c r="G64" s="43"/>
+      <c r="H64" s="43"/>
+    </row>
+    <row r="65" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="46">
         <v>6</v>
       </c>
-      <c r="B36" s="65" t="s">
+      <c r="B65" s="30" t="s">
         <v>200</v>
       </c>
-      <c r="C36" s="65" t="s">
-[...8 lines deleted...]
-      <c r="F36" s="9" t="s">
+      <c r="C65" s="30" t="s">
         <v>201</v>
       </c>
-      <c r="G36" s="50"/>
-[...3 lines deleted...]
-      <c r="A37" s="25">
+      <c r="D65" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="E65" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F65" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="G65" s="43"/>
+      <c r="H65" s="43"/>
+    </row>
+    <row r="66" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="46">
         <v>7</v>
       </c>
-      <c r="B37" s="66" t="s">
-[...8 lines deleted...]
-      <c r="E37" s="9" t="s">
+      <c r="B66" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="D66" s="12" t="s">
         <v>203</v>
       </c>
-      <c r="F37" s="9" t="s">
+      <c r="E66" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F66" s="45" t="s">
         <v>204</v>
       </c>
-      <c r="G37" s="50"/>
-[...3 lines deleted...]
-      <c r="A38" s="28">
+      <c r="G66" s="43"/>
+      <c r="H66" s="43"/>
+    </row>
+    <row r="67" spans="1:8" ht="99.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="112" t="s">
+        <v>205</v>
+      </c>
+      <c r="B67" s="112"/>
+      <c r="C67" s="112"/>
+      <c r="D67" s="112"/>
+      <c r="E67" s="112"/>
+      <c r="F67" s="112"/>
+      <c r="G67" s="112"/>
+      <c r="H67" s="112"/>
+    </row>
+    <row r="68" spans="1:8" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="22">
+        <v>1</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D68" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E68" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F68" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="G68" s="22"/>
+      <c r="H68" s="22"/>
+    </row>
+    <row r="69" spans="1:8" ht="93.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="9">
+        <v>2</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E69" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
+    </row>
+    <row r="70" spans="1:8" ht="95.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="9">
+        <v>3</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E70" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G70" s="43"/>
+      <c r="H70" s="43"/>
+    </row>
+    <row r="71" spans="1:8" ht="219.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="110">
+        <v>4</v>
+      </c>
+      <c r="B71" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G71" s="43"/>
+      <c r="H71" s="43"/>
+    </row>
+    <row r="72" spans="1:8" ht="117.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="110"/>
+      <c r="B72" s="111"/>
+      <c r="C72" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D72" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E72" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F72" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G72" s="43"/>
+      <c r="H72" s="43"/>
+    </row>
+    <row r="73" spans="1:8" s="16" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="110">
+        <v>5</v>
+      </c>
+      <c r="B73" s="110" t="s">
+        <v>126</v>
+      </c>
+      <c r="C73" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E73" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F73" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="G73" s="43"/>
+      <c r="H73" s="43"/>
+    </row>
+    <row r="74" spans="1:8" s="52" customFormat="1" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="110"/>
+      <c r="B74" s="110"/>
+      <c r="C74" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D74" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E74" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F74" s="30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G74" s="43"/>
+      <c r="H74" s="43"/>
+    </row>
+    <row r="75" spans="1:8" s="52" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="110"/>
+      <c r="B75" s="110"/>
+      <c r="C75" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="D75" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E75" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F75" s="30" t="s">
+        <v>207</v>
+      </c>
+      <c r="G75" s="43"/>
+      <c r="H75" s="43"/>
+    </row>
+    <row r="76" spans="1:8" s="52" customFormat="1" ht="64.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="9">
+        <v>6</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C76" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D76" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E76" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F76" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="G76" s="43"/>
+      <c r="H76" s="43"/>
+    </row>
+    <row r="77" spans="1:8" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="109" t="s">
+        <v>369</v>
+      </c>
+      <c r="B77" s="109"/>
+      <c r="C77" s="109"/>
+      <c r="D77" s="109"/>
+      <c r="E77" s="109"/>
+      <c r="F77" s="109"/>
+      <c r="G77" s="109"/>
+      <c r="H77" s="109"/>
+    </row>
+    <row r="78" spans="1:8" ht="79.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="22">
+        <v>1</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D78" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E78" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="G78" s="22"/>
+      <c r="H78" s="22"/>
+    </row>
+    <row r="79" spans="1:8" ht="192.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="9">
+        <v>2</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E79" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
+    </row>
+    <row r="80" spans="1:8" ht="191.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="9">
+        <v>3</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E80" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F80" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G80" s="43"/>
+      <c r="H80" s="43"/>
+    </row>
+    <row r="81" spans="1:8" ht="217.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="110">
+        <v>4</v>
+      </c>
+      <c r="B81" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E81" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F81" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G81" s="43"/>
+      <c r="H81" s="43"/>
+    </row>
+    <row r="82" spans="1:8" ht="111.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="110"/>
+      <c r="B82" s="111"/>
+      <c r="C82" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D82" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E82" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F82" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G82" s="43"/>
+      <c r="H82" s="43"/>
+    </row>
+    <row r="83" spans="1:8" ht="176.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="46">
+        <v>5</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>210</v>
+      </c>
+      <c r="C83" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D83" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F83" s="30" t="s">
+        <v>213</v>
+      </c>
+      <c r="G83" s="43"/>
+      <c r="H83" s="43"/>
+    </row>
+    <row r="84" spans="1:8" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="42">
+        <v>6</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="C84" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="D84" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E84" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="F84" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="G84" s="43"/>
+      <c r="H84" s="43"/>
+    </row>
+    <row r="85" spans="1:8" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="109" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85" s="109"/>
+      <c r="C85" s="109"/>
+      <c r="D85" s="109"/>
+      <c r="E85" s="109"/>
+      <c r="F85" s="109"/>
+      <c r="G85" s="109"/>
+      <c r="H85" s="109"/>
+    </row>
+    <row r="86" spans="1:8" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="22">
+        <v>1</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D86" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E86" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F86" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="G86" s="22"/>
+      <c r="H86" s="22"/>
+    </row>
+    <row r="87" spans="1:8" ht="89.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="9">
+        <v>2</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E87" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F87" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
+    </row>
+    <row r="88" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="9">
+        <v>3</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E88" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G88" s="43"/>
+      <c r="H88" s="43"/>
+    </row>
+    <row r="89" spans="1:8" ht="225.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="110">
+        <v>4</v>
+      </c>
+      <c r="B89" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G89" s="43"/>
+      <c r="H89" s="43"/>
+    </row>
+    <row r="90" spans="1:8" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="110"/>
+      <c r="B90" s="111"/>
+      <c r="C90" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D90" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E90" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F90" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G90" s="43"/>
+      <c r="H90" s="43"/>
+    </row>
+    <row r="91" spans="1:8" ht="52.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="46">
+        <v>5</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>220</v>
+      </c>
+      <c r="C91" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="E91" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F91" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="G91" s="43"/>
+      <c r="H91" s="43"/>
+    </row>
+    <row r="92" spans="1:8" ht="65.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="114">
+        <v>6</v>
+      </c>
+      <c r="B92" s="110" t="s">
+        <v>224</v>
+      </c>
+      <c r="C92" s="30" t="s">
+        <v>224</v>
+      </c>
+      <c r="D92" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E92" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F92" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="G92" s="43"/>
+      <c r="H92" s="43"/>
+    </row>
+    <row r="93" spans="1:8" ht="71.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="114"/>
+      <c r="B93" s="110"/>
+      <c r="C93" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="D93" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E93" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F93" s="45" t="s">
+        <v>225</v>
+      </c>
+      <c r="G93" s="43"/>
+      <c r="H93" s="43"/>
+    </row>
+    <row r="94" spans="1:8" ht="71.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="46">
+        <v>7</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="C94" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="D94" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E94" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="G94" s="43"/>
+      <c r="H94" s="43"/>
+    </row>
+    <row r="95" spans="1:8" ht="84.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="46">
         <v>8</v>
       </c>
-      <c r="B38" s="67" t="s">
-[...18 lines deleted...]
-      <c r="A39" s="28">
+      <c r="B95" s="53" t="s">
+        <v>230</v>
+      </c>
+      <c r="C95" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="D95" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E95" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F95" s="54" t="s">
+        <v>232</v>
+      </c>
+      <c r="G95" s="43"/>
+      <c r="H95" s="43"/>
+    </row>
+    <row r="96" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="109" t="s">
+        <v>370</v>
+      </c>
+      <c r="B96" s="109"/>
+      <c r="C96" s="109"/>
+      <c r="D96" s="109"/>
+      <c r="E96" s="109"/>
+      <c r="F96" s="109"/>
+      <c r="G96" s="109"/>
+      <c r="H96" s="109"/>
+    </row>
+    <row r="97" spans="1:8" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="22">
+        <v>1</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D97" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E97" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F97" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="G97" s="22"/>
+      <c r="H97" s="22"/>
+    </row>
+    <row r="98" spans="1:8" ht="98.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="9">
+        <v>2</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E98" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F98" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G98" s="42"/>
+      <c r="H98" s="42"/>
+    </row>
+    <row r="99" spans="1:8" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="9">
+        <v>3</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E99" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F99" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G99" s="43"/>
+      <c r="H99" s="43"/>
+    </row>
+    <row r="100" spans="1:8" ht="225.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="110">
+        <v>4</v>
+      </c>
+      <c r="B100" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G100" s="43"/>
+      <c r="H100" s="43"/>
+    </row>
+    <row r="101" spans="1:8" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="110"/>
+      <c r="B101" s="111"/>
+      <c r="C101" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D101" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E101" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F101" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G101" s="43"/>
+      <c r="H101" s="43"/>
+    </row>
+    <row r="102" spans="1:8" ht="68.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="46">
+        <v>5</v>
+      </c>
+      <c r="B102" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="C102" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="E102" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F102" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="G102" s="43"/>
+      <c r="H102" s="43"/>
+    </row>
+    <row r="103" spans="1:8" s="55" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="112" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" s="112"/>
+      <c r="C103" s="112"/>
+      <c r="D103" s="112"/>
+      <c r="E103" s="112"/>
+      <c r="F103" s="112"/>
+      <c r="G103" s="112"/>
+      <c r="H103" s="112"/>
+    </row>
+    <row r="104" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="9">
+        <v>6</v>
+      </c>
+      <c r="B104" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="C104" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="D104" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E104" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F104" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="G104" s="9"/>
+      <c r="H104" s="9"/>
+    </row>
+    <row r="105" spans="1:8" ht="117.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="9">
+        <v>7</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E105" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F105" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G105" s="43"/>
+      <c r="H105" s="43"/>
+    </row>
+    <row r="106" spans="1:8" ht="229.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="100">
+        <v>8</v>
+      </c>
+      <c r="B106" s="110" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E106" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F106" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G106" s="43"/>
+      <c r="H106" s="43"/>
+    </row>
+    <row r="107" spans="1:8" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="113"/>
+      <c r="B107" s="110"/>
+      <c r="C107" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D107" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E107" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F107" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G107" s="43"/>
+      <c r="H107" s="43"/>
+    </row>
+    <row r="108" spans="1:8" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A108" s="9">
         <v>9</v>
       </c>
-      <c r="B39" s="70" t="s">
-[...132 lines deleted...]
-      <c r="A46" s="47">
+      <c r="B108" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="C108" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="D108" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E108" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F108" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="G108" s="42"/>
+      <c r="H108" s="42"/>
+    </row>
+    <row r="109" spans="1:8" s="55" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="108" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" s="108"/>
+      <c r="C109" s="108"/>
+      <c r="D109" s="108"/>
+      <c r="E109" s="108"/>
+      <c r="F109" s="108"/>
+      <c r="G109" s="108"/>
+      <c r="H109" s="108"/>
+    </row>
+    <row r="110" spans="1:8" ht="65.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="9">
         <v>1</v>
       </c>
-      <c r="B46" s="48" t="s">
-[...18 lines deleted...]
-      <c r="A47" s="8">
+      <c r="B110" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C110" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D110" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E110" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F110" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="G110" s="9"/>
+      <c r="H110" s="9"/>
+    </row>
+    <row r="111" spans="1:8" ht="126.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="9">
         <v>2</v>
       </c>
-      <c r="B47" s="14" t="s">
-[...18 lines deleted...]
-      <c r="A48" s="8">
+      <c r="B111" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E111" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F111" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G111" s="43"/>
+      <c r="H111" s="43"/>
+    </row>
+    <row r="112" spans="1:8" ht="229.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="109">
         <v>3</v>
       </c>
-      <c r="B48" s="14" t="s">
-[...267 lines deleted...]
-      <c r="B61" s="79" t="s">
+      <c r="B112" s="110" t="s">
         <v>239</v>
       </c>
-      <c r="C61" s="79" t="s">
-[...31814 lines deleted...]
-      <c r="H113" s="49"/>
+      <c r="C112" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E112" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F112" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G112" s="43"/>
+      <c r="H112" s="43"/>
+    </row>
+    <row r="113" spans="1:8" ht="113.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="109"/>
+      <c r="B113" s="110"/>
+      <c r="C113" s="30" t="s">
+        <v>142</v>
+      </c>
+      <c r="D113" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E113" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F113" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G113" s="56"/>
+      <c r="H113" s="56"/>
     </row>
     <row r="114" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A114" s="87"/>
-[...6 lines deleted...]
-      <c r="H114" s="87"/>
+      <c r="A114" s="57"/>
+      <c r="B114" s="57"/>
+      <c r="C114" s="57"/>
+      <c r="D114" s="57"/>
+      <c r="E114" s="57"/>
+      <c r="F114" s="57"/>
+      <c r="G114" s="57"/>
+      <c r="H114" s="57"/>
     </row>
     <row r="115" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A115" s="49"/>
-[...6 lines deleted...]
-      <c r="H115" s="49"/>
+      <c r="A115" s="57"/>
+      <c r="B115" s="57"/>
+      <c r="C115" s="57"/>
+      <c r="D115" s="57"/>
+      <c r="E115" s="57"/>
+      <c r="F115" s="57"/>
+      <c r="G115" s="57"/>
+      <c r="H115" s="57"/>
     </row>
     <row r="116" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A116" s="87"/>
-[...6 lines deleted...]
-      <c r="H116" s="87"/>
+      <c r="A116" s="48"/>
+      <c r="B116" s="48"/>
+      <c r="C116" s="48"/>
+      <c r="D116" s="48"/>
+      <c r="E116" s="48"/>
+      <c r="F116" s="48"/>
+      <c r="G116" s="48"/>
+      <c r="H116" s="48"/>
     </row>
     <row r="117" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A117" s="87"/>
-[...6 lines deleted...]
-      <c r="H117" s="87"/>
+      <c r="A117" s="57"/>
+      <c r="B117" s="57"/>
+      <c r="C117" s="57"/>
+      <c r="D117" s="57"/>
+      <c r="E117" s="57"/>
+      <c r="F117" s="57"/>
+      <c r="G117" s="57"/>
+      <c r="H117" s="57"/>
     </row>
     <row r="118" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A118" s="87"/>
-[...6 lines deleted...]
-      <c r="H118" s="87"/>
+      <c r="A118" s="48"/>
+      <c r="B118" s="48"/>
+      <c r="C118" s="48"/>
+      <c r="D118" s="48"/>
+      <c r="E118" s="48"/>
+      <c r="F118" s="48"/>
+      <c r="G118" s="48"/>
+      <c r="H118" s="48"/>
     </row>
     <row r="119" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A119" s="87"/>
-[...6 lines deleted...]
-      <c r="H119" s="87"/>
+      <c r="A119" s="57"/>
+      <c r="B119" s="57"/>
+      <c r="C119" s="57"/>
+      <c r="D119" s="57"/>
+      <c r="E119" s="57"/>
+      <c r="F119" s="57"/>
+      <c r="G119" s="57"/>
+      <c r="H119" s="57"/>
     </row>
     <row r="120" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A120" s="87"/>
-[...6 lines deleted...]
-      <c r="H120" s="87"/>
+      <c r="A120" s="57"/>
+      <c r="B120" s="57"/>
+      <c r="C120" s="57"/>
+      <c r="D120" s="57"/>
+      <c r="E120" s="57"/>
+      <c r="F120" s="57"/>
+      <c r="G120" s="57"/>
+      <c r="H120" s="57"/>
     </row>
     <row r="121" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A121" s="49"/>
-[...6 lines deleted...]
-      <c r="H121" s="49"/>
+      <c r="A121" s="57"/>
+      <c r="B121" s="57"/>
+      <c r="C121" s="57"/>
+      <c r="D121" s="57"/>
+      <c r="E121" s="57"/>
+      <c r="F121" s="57"/>
+      <c r="G121" s="57"/>
+      <c r="H121" s="57"/>
     </row>
     <row r="122" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A122" s="87"/>
-[...6 lines deleted...]
-      <c r="H122" s="87"/>
+      <c r="A122" s="57"/>
+      <c r="B122" s="57"/>
+      <c r="C122" s="57"/>
+      <c r="D122" s="57"/>
+      <c r="E122" s="57"/>
+      <c r="F122" s="57"/>
+      <c r="G122" s="57"/>
+      <c r="H122" s="57"/>
     </row>
     <row r="123" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A123" s="49"/>
-[...6 lines deleted...]
-      <c r="H123" s="49"/>
+      <c r="A123" s="57"/>
+      <c r="B123" s="57"/>
+      <c r="C123" s="57"/>
+      <c r="D123" s="57"/>
+      <c r="E123" s="57"/>
+      <c r="F123" s="57"/>
+      <c r="G123" s="57"/>
+      <c r="H123" s="57"/>
     </row>
     <row r="124" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A124" s="87"/>
-[...6 lines deleted...]
-      <c r="H124" s="87"/>
+      <c r="A124" s="48"/>
+      <c r="B124" s="48"/>
+      <c r="C124" s="48"/>
+      <c r="D124" s="48"/>
+      <c r="E124" s="48"/>
+      <c r="F124" s="48"/>
+      <c r="G124" s="48"/>
+      <c r="H124" s="48"/>
     </row>
     <row r="125" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A125" s="87"/>
-[...6 lines deleted...]
-      <c r="H125" s="87"/>
+      <c r="A125" s="57"/>
+      <c r="B125" s="57"/>
+      <c r="C125" s="57"/>
+      <c r="D125" s="57"/>
+      <c r="E125" s="57"/>
+      <c r="F125" s="57"/>
+      <c r="G125" s="57"/>
+      <c r="H125" s="57"/>
     </row>
     <row r="126" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A126" s="87"/>
-[...6 lines deleted...]
-      <c r="H126" s="87"/>
+      <c r="A126" s="48"/>
+      <c r="B126" s="48"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="48"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="48"/>
+      <c r="H126" s="48"/>
     </row>
     <row r="127" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A127" s="46"/>
-[...6 lines deleted...]
-      <c r="H127" s="46"/>
+      <c r="A127" s="57"/>
+      <c r="B127" s="57"/>
+      <c r="C127" s="57"/>
+      <c r="D127" s="57"/>
+      <c r="E127" s="57"/>
+      <c r="F127" s="57"/>
+      <c r="G127" s="57"/>
+      <c r="H127" s="57"/>
     </row>
     <row r="128" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A128" s="88"/>
-[...6 lines deleted...]
-      <c r="H128" s="88"/>
+      <c r="A128" s="57"/>
+      <c r="B128" s="57"/>
+      <c r="C128" s="57"/>
+      <c r="D128" s="57"/>
+      <c r="E128" s="57"/>
+      <c r="F128" s="57"/>
+      <c r="G128" s="57"/>
+      <c r="H128" s="57"/>
     </row>
     <row r="129" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A129" s="46"/>
-[...6 lines deleted...]
-      <c r="H129" s="46"/>
+      <c r="A129" s="57"/>
+      <c r="B129" s="57"/>
+      <c r="C129" s="57"/>
+      <c r="D129" s="57"/>
+      <c r="E129" s="57"/>
+      <c r="F129" s="57"/>
+      <c r="G129" s="57"/>
+      <c r="H129" s="57"/>
     </row>
     <row r="130" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A130" s="88"/>
-[...6 lines deleted...]
-      <c r="H130" s="88"/>
+      <c r="A130" s="58"/>
+      <c r="B130" s="58"/>
+      <c r="C130" s="58"/>
+      <c r="D130" s="58"/>
+      <c r="E130" s="58"/>
+      <c r="F130" s="58"/>
+      <c r="G130" s="58"/>
+      <c r="H130" s="58"/>
     </row>
     <row r="131" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A131" s="46"/>
-[...6 lines deleted...]
-      <c r="H131" s="46"/>
+      <c r="A131" s="59"/>
+      <c r="B131" s="59"/>
+      <c r="C131" s="59"/>
+      <c r="D131" s="59"/>
+      <c r="E131" s="59"/>
+      <c r="F131" s="59"/>
+      <c r="G131" s="59"/>
+      <c r="H131" s="59"/>
     </row>
     <row r="132" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A132" s="46"/>
-[...6 lines deleted...]
-      <c r="H132" s="46"/>
+      <c r="A132" s="58"/>
+      <c r="B132" s="58"/>
+      <c r="C132" s="58"/>
+      <c r="D132" s="58"/>
+      <c r="E132" s="58"/>
+      <c r="F132" s="58"/>
+      <c r="G132" s="58"/>
+      <c r="H132" s="58"/>
     </row>
     <row r="133" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A133" s="46"/>
-[...6 lines deleted...]
-      <c r="H133" s="46"/>
+      <c r="A133" s="59"/>
+      <c r="B133" s="59"/>
+      <c r="C133" s="59"/>
+      <c r="D133" s="59"/>
+      <c r="E133" s="59"/>
+      <c r="F133" s="59"/>
+      <c r="G133" s="59"/>
+      <c r="H133" s="59"/>
     </row>
     <row r="134" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A134" s="46"/>
-[...6 lines deleted...]
-      <c r="H134" s="46"/>
+      <c r="A134" s="58"/>
+      <c r="B134" s="58"/>
+      <c r="C134" s="58"/>
+      <c r="D134" s="58"/>
+      <c r="E134" s="58"/>
+      <c r="F134" s="58"/>
+      <c r="G134" s="58"/>
+      <c r="H134" s="58"/>
     </row>
     <row r="135" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A135" s="88"/>
-[...6 lines deleted...]
-      <c r="H135" s="88"/>
+      <c r="A135" s="58"/>
+      <c r="B135" s="58"/>
+      <c r="C135" s="58"/>
+      <c r="D135" s="58"/>
+      <c r="E135" s="58"/>
+      <c r="F135" s="58"/>
+      <c r="G135" s="58"/>
+      <c r="H135" s="58"/>
     </row>
     <row r="136" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A136" s="46"/>
-[...6 lines deleted...]
-      <c r="H136" s="46"/>
+      <c r="A136" s="58"/>
+      <c r="B136" s="58"/>
+      <c r="C136" s="58"/>
+      <c r="D136" s="58"/>
+      <c r="E136" s="58"/>
+      <c r="F136" s="58"/>
+      <c r="G136" s="58"/>
+      <c r="H136" s="58"/>
     </row>
     <row r="137" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A137" s="88"/>
-[...6 lines deleted...]
-      <c r="H137" s="88"/>
+      <c r="A137" s="58"/>
+      <c r="B137" s="58"/>
+      <c r="C137" s="58"/>
+      <c r="D137" s="58"/>
+      <c r="E137" s="58"/>
+      <c r="F137" s="58"/>
+      <c r="G137" s="58"/>
+      <c r="H137" s="58"/>
     </row>
     <row r="138" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A138" s="46"/>
-[...6 lines deleted...]
-      <c r="H138" s="46"/>
+      <c r="A138" s="59"/>
+      <c r="B138" s="59"/>
+      <c r="C138" s="59"/>
+      <c r="D138" s="59"/>
+      <c r="E138" s="59"/>
+      <c r="F138" s="59"/>
+      <c r="G138" s="59"/>
+      <c r="H138" s="59"/>
     </row>
     <row r="139" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A139" s="46"/>
-[...6 lines deleted...]
-      <c r="H139" s="46"/>
+      <c r="A139" s="58"/>
+      <c r="B139" s="58"/>
+      <c r="C139" s="58"/>
+      <c r="D139" s="58"/>
+      <c r="E139" s="58"/>
+      <c r="F139" s="58"/>
+      <c r="G139" s="58"/>
+      <c r="H139" s="58"/>
     </row>
     <row r="140" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A140" s="46"/>
-[...6 lines deleted...]
-      <c r="H140" s="46"/>
+      <c r="A140" s="59"/>
+      <c r="B140" s="59"/>
+      <c r="C140" s="59"/>
+      <c r="D140" s="59"/>
+      <c r="E140" s="59"/>
+      <c r="F140" s="59"/>
+      <c r="G140" s="59"/>
+      <c r="H140" s="59"/>
     </row>
     <row r="141" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A141" s="46"/>
-[...6 lines deleted...]
-      <c r="H141" s="46"/>
+      <c r="A141" s="58"/>
+      <c r="B141" s="58"/>
+      <c r="C141" s="58"/>
+      <c r="D141" s="58"/>
+      <c r="E141" s="58"/>
+      <c r="F141" s="58"/>
+      <c r="G141" s="58"/>
+      <c r="H141" s="58"/>
+    </row>
+    <row r="142" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A142" s="58"/>
+      <c r="B142" s="58"/>
+      <c r="C142" s="58"/>
+      <c r="D142" s="58"/>
+      <c r="E142" s="58"/>
+      <c r="F142" s="58"/>
+      <c r="G142" s="58"/>
+      <c r="H142" s="58"/>
+    </row>
+    <row r="143" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" s="58"/>
+      <c r="B143" s="58"/>
+      <c r="C143" s="58"/>
+      <c r="D143" s="58"/>
+      <c r="E143" s="58"/>
+      <c r="F143" s="58"/>
+      <c r="G143" s="58"/>
+      <c r="H143" s="58"/>
+    </row>
+    <row r="144" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A144" s="58"/>
+      <c r="B144" s="58"/>
+      <c r="C144" s="58"/>
+      <c r="D144" s="58"/>
+      <c r="E144" s="58"/>
+      <c r="F144" s="58"/>
+      <c r="G144" s="58"/>
+      <c r="H144" s="58"/>
+    </row>
+    <row r="145" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A145" s="60"/>
+      <c r="B145" s="60"/>
+      <c r="C145" s="60"/>
+      <c r="D145" s="60"/>
+      <c r="E145" s="60"/>
+      <c r="F145" s="60"/>
+      <c r="G145" s="60"/>
+      <c r="H145" s="60"/>
+    </row>
+    <row r="146" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A146" s="60"/>
+      <c r="B146" s="60"/>
+      <c r="C146" s="60"/>
+      <c r="D146" s="60"/>
+      <c r="E146" s="60"/>
+      <c r="F146" s="60"/>
+      <c r="G146" s="60"/>
+      <c r="H146" s="60"/>
+    </row>
+    <row r="147" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="60"/>
+      <c r="B147" s="60"/>
+      <c r="C147" s="60"/>
+      <c r="D147" s="60"/>
+      <c r="E147" s="60"/>
+      <c r="F147" s="60"/>
+      <c r="G147" s="60"/>
+      <c r="H147" s="60"/>
+    </row>
+    <row r="148" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A148" s="60"/>
+      <c r="B148" s="60"/>
+      <c r="C148" s="60"/>
+      <c r="D148" s="60"/>
+      <c r="E148" s="60"/>
+      <c r="F148" s="60"/>
+      <c r="G148" s="60"/>
+      <c r="H148" s="60"/>
+    </row>
+    <row r="149" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A149" s="60"/>
+      <c r="B149" s="60"/>
+      <c r="C149" s="60"/>
+      <c r="D149" s="60"/>
+      <c r="E149" s="60"/>
+      <c r="F149" s="60"/>
+      <c r="G149" s="60"/>
+      <c r="H149" s="60"/>
+    </row>
+    <row r="150" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A150" s="60"/>
+      <c r="B150" s="60"/>
+      <c r="C150" s="60"/>
+      <c r="D150" s="60"/>
+      <c r="E150" s="60"/>
+      <c r="F150" s="60"/>
+      <c r="G150" s="60"/>
+      <c r="H150" s="60"/>
+    </row>
+    <row r="151" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A151" s="60"/>
+      <c r="B151" s="60"/>
+      <c r="C151" s="60"/>
+      <c r="D151" s="60"/>
+      <c r="E151" s="60"/>
+      <c r="F151" s="60"/>
+      <c r="G151" s="60"/>
+      <c r="H151" s="60"/>
+    </row>
+    <row r="152" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A152" s="60"/>
+      <c r="B152" s="60"/>
+      <c r="C152" s="60"/>
+      <c r="D152" s="60"/>
+      <c r="E152" s="60"/>
+      <c r="F152" s="60"/>
+      <c r="G152" s="60"/>
+      <c r="H152" s="60"/>
+    </row>
+    <row r="153" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A153" s="60"/>
+      <c r="B153" s="60"/>
+      <c r="C153" s="60"/>
+      <c r="D153" s="60"/>
+      <c r="E153" s="60"/>
+      <c r="F153" s="60"/>
+      <c r="G153" s="60"/>
+      <c r="H153" s="60"/>
+    </row>
+    <row r="154" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A154" s="60"/>
+      <c r="B154" s="60"/>
+      <c r="C154" s="60"/>
+      <c r="D154" s="60"/>
+      <c r="E154" s="60"/>
+      <c r="F154" s="60"/>
+      <c r="G154" s="60"/>
+      <c r="H154" s="60"/>
+    </row>
+    <row r="155" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A155" s="60"/>
+      <c r="B155" s="60"/>
+      <c r="C155" s="60"/>
+      <c r="D155" s="60"/>
+      <c r="E155" s="60"/>
+      <c r="F155" s="60"/>
+      <c r="G155" s="60"/>
+      <c r="H155" s="60"/>
+    </row>
+    <row r="156" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A156" s="60"/>
+      <c r="B156" s="60"/>
+      <c r="C156" s="60"/>
+      <c r="D156" s="60"/>
+      <c r="E156" s="60"/>
+      <c r="F156" s="60"/>
+      <c r="G156" s="60"/>
+      <c r="H156" s="60"/>
+    </row>
+    <row r="157" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A157" s="60"/>
+      <c r="B157" s="60"/>
+      <c r="C157" s="60"/>
+      <c r="D157" s="60"/>
+      <c r="E157" s="60"/>
+      <c r="F157" s="60"/>
+      <c r="G157" s="60"/>
+      <c r="H157" s="60"/>
+    </row>
+    <row r="158" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A158" s="60"/>
+      <c r="B158" s="60"/>
+      <c r="C158" s="60"/>
+      <c r="D158" s="60"/>
+      <c r="E158" s="60"/>
+      <c r="F158" s="60"/>
+      <c r="G158" s="60"/>
+      <c r="H158" s="60"/>
+    </row>
+    <row r="159" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A159" s="60"/>
+      <c r="B159" s="60"/>
+      <c r="C159" s="60"/>
+      <c r="D159" s="60"/>
+      <c r="E159" s="60"/>
+      <c r="F159" s="60"/>
+      <c r="G159" s="60"/>
+      <c r="H159" s="60"/>
+    </row>
+    <row r="160" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A160" s="60"/>
+      <c r="B160" s="60"/>
+      <c r="C160" s="60"/>
+      <c r="D160" s="60"/>
+      <c r="E160" s="60"/>
+      <c r="F160" s="60"/>
+      <c r="G160" s="60"/>
+      <c r="H160" s="60"/>
+    </row>
+    <row r="161" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A161" s="60"/>
+      <c r="B161" s="60"/>
+      <c r="C161" s="60"/>
+      <c r="D161" s="60"/>
+      <c r="E161" s="60"/>
+      <c r="F161" s="60"/>
+      <c r="G161" s="60"/>
+      <c r="H161" s="60"/>
+    </row>
+    <row r="162" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A162" s="60"/>
+      <c r="B162" s="60"/>
+      <c r="C162" s="60"/>
+      <c r="D162" s="60"/>
+      <c r="E162" s="60"/>
+      <c r="F162" s="60"/>
+      <c r="G162" s="60"/>
+      <c r="H162" s="60"/>
+    </row>
+    <row r="163" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A163" s="60"/>
+      <c r="B163" s="60"/>
+      <c r="C163" s="60"/>
+      <c r="D163" s="60"/>
+      <c r="E163" s="60"/>
+      <c r="F163" s="60"/>
+      <c r="G163" s="60"/>
+      <c r="H163" s="60"/>
+    </row>
+    <row r="164" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A164" s="60"/>
+      <c r="B164" s="60"/>
+      <c r="C164" s="60"/>
+      <c r="D164" s="60"/>
+      <c r="E164" s="60"/>
+      <c r="F164" s="60"/>
+      <c r="G164" s="60"/>
+      <c r="H164" s="60"/>
+    </row>
+    <row r="165" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A165" s="60"/>
+      <c r="B165" s="60"/>
+      <c r="C165" s="60"/>
+      <c r="D165" s="60"/>
+      <c r="E165" s="60"/>
+      <c r="F165" s="60"/>
+      <c r="G165" s="60"/>
+      <c r="H165" s="60"/>
+    </row>
+    <row r="166" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A166" s="60"/>
+      <c r="B166" s="60"/>
+      <c r="C166" s="60"/>
+      <c r="D166" s="60"/>
+      <c r="E166" s="60"/>
+      <c r="F166" s="60"/>
+      <c r="G166" s="60"/>
+      <c r="H166" s="60"/>
+    </row>
+    <row r="167" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A167" s="60"/>
+      <c r="B167" s="60"/>
+      <c r="C167" s="60"/>
+      <c r="D167" s="60"/>
+      <c r="E167" s="60"/>
+      <c r="F167" s="60"/>
+      <c r="G167" s="60"/>
+      <c r="H167" s="60"/>
+    </row>
+    <row r="168" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A168" s="60"/>
+      <c r="B168" s="60"/>
+      <c r="C168" s="60"/>
+      <c r="D168" s="60"/>
+      <c r="E168" s="60"/>
+      <c r="F168" s="60"/>
+      <c r="G168" s="60"/>
+      <c r="H168" s="60"/>
+    </row>
+    <row r="169" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A169" s="60"/>
+      <c r="B169" s="60"/>
+      <c r="C169" s="60"/>
+      <c r="D169" s="60"/>
+      <c r="E169" s="60"/>
+      <c r="F169" s="60"/>
+      <c r="G169" s="60"/>
+      <c r="H169" s="60"/>
+    </row>
+    <row r="170" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A170" s="60"/>
+      <c r="B170" s="60"/>
+      <c r="C170" s="60"/>
+      <c r="D170" s="60"/>
+      <c r="E170" s="60"/>
+      <c r="F170" s="60"/>
+      <c r="G170" s="60"/>
+      <c r="H170" s="60"/>
+    </row>
+    <row r="171" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A171" s="60"/>
+      <c r="B171" s="60"/>
+      <c r="C171" s="60"/>
+      <c r="D171" s="60"/>
+      <c r="E171" s="60"/>
+      <c r="F171" s="60"/>
+      <c r="G171" s="60"/>
+      <c r="H171" s="60"/>
+    </row>
+    <row r="172" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A172" s="60"/>
+      <c r="B172" s="60"/>
+      <c r="C172" s="60"/>
+      <c r="D172" s="60"/>
+      <c r="E172" s="60"/>
+      <c r="F172" s="60"/>
+      <c r="G172" s="60"/>
+      <c r="H172" s="60"/>
+    </row>
+    <row r="173" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A173" s="60"/>
+      <c r="B173" s="60"/>
+      <c r="C173" s="60"/>
+      <c r="D173" s="60"/>
+      <c r="E173" s="60"/>
+      <c r="F173" s="60"/>
+      <c r="G173" s="60"/>
+      <c r="H173" s="60"/>
+    </row>
+    <row r="174" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A174" s="60"/>
+      <c r="B174" s="60"/>
+      <c r="C174" s="60"/>
+      <c r="D174" s="60"/>
+      <c r="E174" s="60"/>
+      <c r="F174" s="60"/>
+      <c r="G174" s="60"/>
+      <c r="H174" s="60"/>
+    </row>
+    <row r="175" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A175" s="60"/>
+      <c r="B175" s="60"/>
+      <c r="C175" s="60"/>
+      <c r="D175" s="60"/>
+      <c r="E175" s="60"/>
+      <c r="F175" s="60"/>
+      <c r="G175" s="60"/>
+      <c r="H175" s="60"/>
+    </row>
+    <row r="176" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A176" s="60"/>
+      <c r="B176" s="60"/>
+      <c r="C176" s="60"/>
+      <c r="D176" s="60"/>
+      <c r="E176" s="60"/>
+      <c r="F176" s="60"/>
+      <c r="G176" s="60"/>
+      <c r="H176" s="60"/>
+    </row>
+    <row r="177" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A177" s="60"/>
+      <c r="B177" s="60"/>
+      <c r="C177" s="60"/>
+      <c r="D177" s="60"/>
+      <c r="E177" s="60"/>
+      <c r="F177" s="60"/>
+      <c r="G177" s="60"/>
+      <c r="H177" s="60"/>
+    </row>
+    <row r="178" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A178" s="60"/>
+      <c r="B178" s="60"/>
+      <c r="C178" s="60"/>
+      <c r="D178" s="60"/>
+      <c r="E178" s="60"/>
+      <c r="F178" s="60"/>
+      <c r="G178" s="60"/>
+      <c r="H178" s="60"/>
+    </row>
+    <row r="179" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A179" s="60"/>
+      <c r="B179" s="60"/>
+      <c r="C179" s="60"/>
+      <c r="D179" s="60"/>
+      <c r="E179" s="60"/>
+      <c r="F179" s="60"/>
+      <c r="G179" s="60"/>
+      <c r="H179" s="60"/>
+    </row>
+    <row r="180" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A180" s="60"/>
+      <c r="B180" s="60"/>
+      <c r="C180" s="60"/>
+      <c r="D180" s="60"/>
+      <c r="E180" s="60"/>
+      <c r="F180" s="60"/>
+      <c r="G180" s="60"/>
+      <c r="H180" s="60"/>
+    </row>
+    <row r="181" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A181" s="60"/>
+      <c r="B181" s="60"/>
+      <c r="C181" s="60"/>
+      <c r="D181" s="60"/>
+      <c r="E181" s="60"/>
+      <c r="F181" s="60"/>
+      <c r="G181" s="60"/>
+      <c r="H181" s="60"/>
+    </row>
+    <row r="182" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A182" s="60"/>
+      <c r="B182" s="60"/>
+      <c r="C182" s="60"/>
+      <c r="D182" s="60"/>
+      <c r="E182" s="60"/>
+      <c r="F182" s="60"/>
+      <c r="G182" s="60"/>
+      <c r="H182" s="60"/>
+    </row>
+    <row r="183" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A183" s="60"/>
+      <c r="B183" s="60"/>
+      <c r="C183" s="60"/>
+      <c r="D183" s="60"/>
+      <c r="E183" s="60"/>
+      <c r="F183" s="60"/>
+      <c r="G183" s="60"/>
+      <c r="H183" s="60"/>
+    </row>
+    <row r="184" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A184" s="60"/>
+      <c r="B184" s="60"/>
+      <c r="C184" s="60"/>
+      <c r="D184" s="60"/>
+      <c r="E184" s="60"/>
+      <c r="F184" s="60"/>
+      <c r="G184" s="60"/>
+      <c r="H184" s="60"/>
+    </row>
+    <row r="185" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A185" s="60"/>
+      <c r="B185" s="60"/>
+      <c r="C185" s="60"/>
+      <c r="D185" s="60"/>
+      <c r="E185" s="60"/>
+      <c r="F185" s="60"/>
+      <c r="G185" s="60"/>
+      <c r="H185" s="60"/>
+    </row>
+    <row r="186" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A186" s="60"/>
+      <c r="B186" s="60"/>
+      <c r="C186" s="60"/>
+      <c r="D186" s="60"/>
+      <c r="E186" s="60"/>
+      <c r="F186" s="60"/>
+      <c r="G186" s="60"/>
+      <c r="H186" s="60"/>
+    </row>
+    <row r="187" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A187" s="60"/>
+      <c r="B187" s="60"/>
+      <c r="C187" s="60"/>
+      <c r="D187" s="60"/>
+      <c r="E187" s="60"/>
+      <c r="F187" s="60"/>
+      <c r="G187" s="60"/>
+      <c r="H187" s="60"/>
+    </row>
+    <row r="188" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A188" s="60"/>
+      <c r="B188" s="60"/>
+      <c r="C188" s="60"/>
+      <c r="D188" s="60"/>
+      <c r="E188" s="60"/>
+      <c r="F188" s="60"/>
+      <c r="G188" s="60"/>
+      <c r="H188" s="60"/>
+    </row>
+    <row r="189" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A189" s="60"/>
+      <c r="B189" s="60"/>
+      <c r="C189" s="60"/>
+      <c r="D189" s="60"/>
+      <c r="E189" s="60"/>
+      <c r="F189" s="60"/>
+      <c r="G189" s="60"/>
+      <c r="H189" s="60"/>
+    </row>
+    <row r="190" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A190" s="60"/>
+      <c r="B190" s="60"/>
+      <c r="C190" s="60"/>
+      <c r="D190" s="60"/>
+      <c r="E190" s="60"/>
+      <c r="F190" s="60"/>
+      <c r="G190" s="60"/>
+      <c r="H190" s="60"/>
+    </row>
+    <row r="191" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A191" s="60"/>
+      <c r="B191" s="60"/>
+      <c r="C191" s="60"/>
+      <c r="D191" s="60"/>
+      <c r="E191" s="60"/>
+      <c r="F191" s="60"/>
+      <c r="G191" s="60"/>
+      <c r="H191" s="60"/>
+    </row>
+    <row r="192" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A192" s="60"/>
+      <c r="B192" s="60"/>
+      <c r="C192" s="60"/>
+      <c r="D192" s="60"/>
+      <c r="E192" s="60"/>
+      <c r="F192" s="60"/>
+      <c r="G192" s="60"/>
+      <c r="H192" s="60"/>
+    </row>
+    <row r="193" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A193" s="60"/>
+      <c r="B193" s="60"/>
+      <c r="C193" s="60"/>
+      <c r="D193" s="60"/>
+      <c r="E193" s="60"/>
+      <c r="F193" s="60"/>
+      <c r="G193" s="60"/>
+      <c r="H193" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="37">
+  <mergeCells count="47">
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B14:B16"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B24:B26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
-    <mergeCell ref="B42:B43"/>
-[...27 lines deleted...]
-    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="G43:G44"/>
+    <mergeCell ref="H43:H44"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="A58:H58"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="B62:B63"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="A73:A75"/>
+    <mergeCell ref="B73:B75"/>
+    <mergeCell ref="A77:H77"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="B106:B107"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Документ" dvAspect="DVASPECT_ICON" shapeId="1026" r:id="rId4">
-          <objectPr defaultSize="0" r:id="rId5">
+        <oleObject dvAspect="DVASPECT_ICON" link="[1]!''''" oleUpdate="OLEUPDATE_ALWAYS" shapeId="1031">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId4">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>6</xdr:col>
-                <xdr:colOff>0</xdr:colOff>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>3390900</xdr:colOff>
                 <xdr:row>8</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>6</xdr:col>
+                <xdr:colOff>1200150</xdr:colOff>
+                <xdr:row>8</xdr:row>
+                <xdr:rowOff>904875</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[1]!''''" oleUpdate="OLEUPDATE_ALWAYS" shapeId="1031"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[2]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1036">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>1619250</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1152525</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>866775</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[2]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1036"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[3]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1037">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId6">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>45</xdr:row>
+                <xdr:rowOff>1371600</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1133475</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>847725</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[3]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1037"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[4]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1038">
+          <objectPr defaultSize="0" dde="1" r:id="rId7">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>58</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>8</xdr:row>
+                <xdr:row>58</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Документ" dvAspect="DVASPECT_ICON" shapeId="1026" r:id="rId4"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[4]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1038"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1027" r:id="rId6">
-          <objectPr defaultSize="0" r:id="rId7">
+        <oleObject dvAspect="DVASPECT_ICON" link="[5]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1039">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId8">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>7</xdr:col>
+                <xdr:col>6</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>8</xdr:row>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>7</xdr:col>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1066800</xdr:colOff>
+                <xdr:row>67</xdr:row>
+                <xdr:rowOff>800100</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[5]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1039"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[6]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1040">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId9">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>77</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1219200</xdr:colOff>
+                <xdr:row>77</xdr:row>
+                <xdr:rowOff>914400</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[6]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1040"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[7]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1041">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId10">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>85</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1066800</xdr:colOff>
+                <xdr:row>85</xdr:row>
+                <xdr:rowOff>800100</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[7]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1041"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[8]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1042">
+          <objectPr defaultSize="0" dde="1" r:id="rId11">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>96</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>8</xdr:row>
+                <xdr:row>96</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1027" r:id="rId6"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[8]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1042"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1028" r:id="rId8">
-          <objectPr defaultSize="0" r:id="rId9">
+        <oleObject dvAspect="DVASPECT_ICON" link="[9]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1043">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId12">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>3390900</xdr:colOff>
+                <xdr:row>103</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1285875</xdr:colOff>
+                <xdr:row>103</xdr:row>
+                <xdr:rowOff>962025</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[9]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1043"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[10]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1044">
+          <objectPr defaultSize="0" dde="1" r:id="rId13">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>6</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>18</xdr:row>
+                <xdr:row>109</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>6</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>18</xdr:row>
+                <xdr:row>109</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1028" r:id="rId8"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[10]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1044"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1029" r:id="rId10">
-          <objectPr defaultSize="0" r:id="rId11">
+        <oleObject dvAspect="DVASPECT_ICON" link="[11]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1047">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId14">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>6</xdr:col>
-[...1 lines deleted...]
-                <xdr:row>29</xdr:row>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>3390900</xdr:colOff>
+                <xdr:row>18</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>6</xdr:col>
-                <xdr:colOff>914400</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>685800</xdr:rowOff>
+                <xdr:colOff>1181100</xdr:colOff>
+                <xdr:row>18</xdr:row>
+                <xdr:rowOff>885825</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1029" r:id="rId10"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[11]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1047"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1030" r:id="rId12">
-          <objectPr defaultSize="0" r:id="rId13">
+        <oleObject dvAspect="DVASPECT_ICON" link="[12]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1049">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId15">
             <anchor moveWithCells="1">
               <from>
-                <xdr:col>6</xdr:col>
+                <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>45</xdr:row>
-                <xdr:rowOff>0</xdr:rowOff>
+                <xdr:row>7</xdr:row>
+                <xdr:rowOff>2295525</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>685800</xdr:rowOff>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>1228725</xdr:colOff>
+                <xdr:row>8</xdr:row>
+                <xdr:rowOff>923925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1030" r:id="rId12"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[12]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1049"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1031" r:id="rId14">
-[...175 lines deleted...]
-          <objectPr defaultSize="0" r:id="rId29">
+        <oleObject dvAspect="DVASPECT_ICON" link="[13]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1050">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId16">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
-                <xdr:colOff>914400</xdr:colOff>
+                <xdr:colOff>1247775</xdr:colOff>
                 <xdr:row>18</xdr:row>
-                <xdr:rowOff>685800</xdr:rowOff>
+                <xdr:rowOff>933450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1038" r:id="rId28"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[13]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1050"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1039" r:id="rId30">
-          <objectPr defaultSize="0" r:id="rId31">
+        <oleObject dvAspect="DVASPECT_ICON" link="[14]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1051">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId17">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>29</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
+                <xdr:colOff>1171575</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>876300</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[14]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1051"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[15]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1052">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId18">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>45</xdr:row>
+                <xdr:rowOff>1371600</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>1133475</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>847725</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[15]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1052"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[16]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1053">
+          <objectPr defaultSize="0" dde="1" r:id="rId19">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>58</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>29</xdr:row>
+                <xdr:row>58</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1039" r:id="rId30"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[16]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1053"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1040" r:id="rId32">
-          <objectPr defaultSize="0" r:id="rId33">
+        <oleObject dvAspect="DVASPECT_ICON" link="[17]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1054">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId20">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1304925</xdr:colOff>
+                <xdr:row>67</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>1085850</xdr:colOff>
+                <xdr:row>67</xdr:row>
+                <xdr:rowOff>809625</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[17]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1054"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[18]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1055">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId21">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>6</xdr:col>
+                <xdr:colOff>1304925</xdr:colOff>
+                <xdr:row>77</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>1152525</xdr:colOff>
+                <xdr:row>77</xdr:row>
+                <xdr:rowOff>866775</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[18]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1055"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[19]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1056">
+          <objectPr defaultSize="0" dde="1" r:id="rId22">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>45</xdr:row>
+                <xdr:row>85</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>45</xdr:row>
+                <xdr:row>85</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1040" r:id="rId32"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[19]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1056"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1041" r:id="rId34">
-          <objectPr defaultSize="0" r:id="rId35">
+        <oleObject dvAspect="DVASPECT_ICON" link="[20]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1057">
+          <objectPr defaultSize="0" dde="1" r:id="rId23">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>55</xdr:row>
+                <xdr:row>96</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>55</xdr:row>
+                <xdr:row>96</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1041" r:id="rId34"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[20]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1057"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1042" r:id="rId36">
-          <objectPr defaultSize="0" r:id="rId7">
+        <oleObject dvAspect="DVASPECT_ICON" link="[21]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1058">
+          <objectPr defaultSize="0" autoPict="0" dde="1" r:id="rId24">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>64</xdr:row>
+                <xdr:row>103</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>1190625</xdr:colOff>
+                <xdr:row>103</xdr:row>
+                <xdr:rowOff>895350</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject dvAspect="DVASPECT_ICON" link="[21]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1058"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject dvAspect="DVASPECT_ICON" link="[22]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1059">
+          <objectPr defaultSize="0" dde="1" r:id="rId25">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>109</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>64</xdr:row>
+                <xdr:row>109</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1042" r:id="rId36"/>
-[...124 lines deleted...]
-        <oleObject progId="Document" dvAspect="DVASPECT_ICON" shapeId="1047" r:id="rId45"/>
+        <oleObject dvAspect="DVASPECT_ICON" link="[22]!''''" oleUpdate="OLEUPDATE_ONCALL" shapeId="1059"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:I58"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A52" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="C57" sqref="C57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="37.140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="53.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="56.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="34.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="37" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="44.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:9" s="89" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="A7" s="24">
+    <row r="3" spans="1:9" s="61" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="61" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:9" s="24" customFormat="1" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="62">
         <v>1</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="62">
         <v>2</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="62">
         <v>3</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="62">
         <v>4</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="62">
         <v>5</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="62">
         <v>6</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="62">
         <v>7</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="62">
         <v>8</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="62">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    <row r="9" spans="1:9" s="21" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" s="24" customFormat="1" ht="153" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="120" t="s">
+        <v>371</v>
+      </c>
+      <c r="B8" s="120"/>
+      <c r="C8" s="120"/>
+      <c r="D8" s="120"/>
+      <c r="E8" s="120"/>
+      <c r="F8" s="120"/>
+      <c r="G8" s="120"/>
+      <c r="H8" s="120"/>
+      <c r="I8" s="120"/>
+    </row>
+    <row r="9" spans="1:9" s="24" customFormat="1" ht="165.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
         <v>1</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>302</v>
+        <v>256</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="10" spans="1:9" s="21" customFormat="1" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+    </row>
+    <row r="10" spans="1:9" s="24" customFormat="1" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
         <v>2</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>308</v>
+        <v>262</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A11" s="49">
+        <v>259</v>
+      </c>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+    </row>
+    <row r="11" spans="1:9" s="24" customFormat="1" ht="375.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="63">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>265</v>
+      </c>
+      <c r="D11" s="64" t="s">
+        <v>266</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A12" s="50">
+        <v>259</v>
+      </c>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+    </row>
+    <row r="12" spans="1:9" s="24" customFormat="1" ht="310.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40">
         <v>4</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>270</v>
+      </c>
+      <c r="D12" s="64" t="s">
+        <v>266</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="14" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+    </row>
+    <row r="13" spans="1:9" s="24" customFormat="1" ht="335.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="118" t="s">
+        <v>372</v>
+      </c>
+      <c r="B13" s="118"/>
+      <c r="C13" s="118"/>
+      <c r="D13" s="118"/>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118"/>
+      <c r="G13" s="118"/>
+      <c r="H13" s="118"/>
+      <c r="I13" s="118"/>
+    </row>
+    <row r="14" spans="1:9" s="24" customFormat="1" ht="168.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
         <v>1</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>320</v>
+        <v>273</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="15" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+    </row>
+    <row r="15" spans="1:9" s="24" customFormat="1" ht="166.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
         <v>2</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A16" s="49">
+        <v>259</v>
+      </c>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+    </row>
+    <row r="16" spans="1:9" s="24" customFormat="1" ht="337.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="63">
         <v>3</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A17" s="50">
+        <v>259</v>
+      </c>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+    </row>
+    <row r="17" spans="1:9" s="24" customFormat="1" ht="324.39999999999998" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40">
         <v>4</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>270</v>
+      </c>
+      <c r="D17" s="64" t="s">
+        <v>266</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="19" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+    </row>
+    <row r="18" spans="1:9" s="24" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="118" t="s">
+        <v>373</v>
+      </c>
+      <c r="B18" s="118"/>
+      <c r="C18" s="118"/>
+      <c r="D18" s="118"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="118"/>
+      <c r="G18" s="118"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="118"/>
+    </row>
+    <row r="19" spans="1:9" s="24" customFormat="1" ht="147.19999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8">
         <v>1</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>323</v>
+        <v>276</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="20" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+    </row>
+    <row r="20" spans="1:9" s="24" customFormat="1" ht="172.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8">
         <v>2</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>308</v>
+        <v>262</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A21" s="49">
+        <v>259</v>
+      </c>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+    </row>
+    <row r="21" spans="1:9" s="24" customFormat="1" ht="333.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="63">
         <v>3</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>275</v>
+      </c>
+      <c r="D21" s="64" t="s">
+        <v>266</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A22" s="50">
+        <v>259</v>
+      </c>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+    </row>
+    <row r="22" spans="1:9" s="24" customFormat="1" ht="315.39999999999998" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="40">
         <v>4</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>270</v>
+      </c>
+      <c r="D22" s="64" t="s">
+        <v>266</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="24" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+    </row>
+    <row r="23" spans="1:9" s="24" customFormat="1" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="118" t="s">
+        <v>374</v>
+      </c>
+      <c r="B23" s="118"/>
+      <c r="C23" s="118"/>
+      <c r="D23" s="118"/>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+    </row>
+    <row r="24" spans="1:9" s="24" customFormat="1" ht="169.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8">
         <v>1</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="25" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+    </row>
+    <row r="25" spans="1:9" s="24" customFormat="1" ht="166.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8">
         <v>2</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A26" s="49">
+        <v>259</v>
+      </c>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+    </row>
+    <row r="26" spans="1:9" s="24" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="63">
         <v>3</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A27" s="50">
+        <v>259</v>
+      </c>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+    </row>
+    <row r="27" spans="1:9" s="24" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="40">
         <v>4</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>316</v>
+        <v>270</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="29" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+    </row>
+    <row r="28" spans="1:9" s="24" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="120" t="s">
+        <v>375</v>
+      </c>
+      <c r="B28" s="120"/>
+      <c r="C28" s="120"/>
+      <c r="D28" s="120"/>
+      <c r="E28" s="120"/>
+      <c r="F28" s="120"/>
+      <c r="G28" s="120"/>
+      <c r="H28" s="120"/>
+      <c r="I28" s="120"/>
+    </row>
+    <row r="29" spans="1:9" s="24" customFormat="1" ht="172.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8">
         <v>1</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>255</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>278</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="30" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+    </row>
+    <row r="30" spans="1:9" s="24" customFormat="1" ht="165.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8">
         <v>2</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>261</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>278</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A31" s="49">
+        <v>259</v>
+      </c>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+    </row>
+    <row r="31" spans="1:9" s="24" customFormat="1" ht="161.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="63">
         <v>3</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>275</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>278</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A32" s="50">
+        <v>259</v>
+      </c>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+    </row>
+    <row r="32" spans="1:9" s="24" customFormat="1" ht="168.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="40">
         <v>4</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>270</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>278</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="34" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H32" s="63"/>
+      <c r="I32" s="63"/>
+    </row>
+    <row r="33" spans="1:9" s="24" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="120" t="s">
+        <v>376</v>
+      </c>
+      <c r="B33" s="120"/>
+      <c r="C33" s="120"/>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
+      <c r="F33" s="120"/>
+      <c r="G33" s="120"/>
+      <c r="H33" s="120"/>
+      <c r="I33" s="120"/>
+    </row>
+    <row r="34" spans="1:9" s="24" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8">
         <v>1</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>326</v>
+        <v>279</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="35" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H34" s="63"/>
+      <c r="I34" s="63"/>
+    </row>
+    <row r="35" spans="1:9" s="24" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8">
         <v>2</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>326</v>
+        <v>279</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A36" s="49">
+        <v>259</v>
+      </c>
+      <c r="H35" s="63"/>
+      <c r="I35" s="63"/>
+    </row>
+    <row r="36" spans="1:9" s="24" customFormat="1" ht="336.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="63">
         <v>3</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>326</v>
+        <v>279</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A37" s="50">
+        <v>259</v>
+      </c>
+      <c r="H36" s="63"/>
+      <c r="I36" s="63"/>
+    </row>
+    <row r="37" spans="1:9" s="24" customFormat="1" ht="319.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="40">
         <v>4</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>316</v>
+        <v>270</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>326</v>
+        <v>279</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="39" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H37" s="63"/>
+      <c r="I37" s="63"/>
+    </row>
+    <row r="38" spans="1:9" s="24" customFormat="1" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="118" t="s">
+        <v>377</v>
+      </c>
+      <c r="B38" s="118"/>
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="118"/>
+      <c r="F38" s="118"/>
+      <c r="G38" s="118"/>
+      <c r="H38" s="118"/>
+      <c r="I38" s="118"/>
+    </row>
+    <row r="39" spans="1:9" s="24" customFormat="1" ht="166.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8">
         <v>1</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="40" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H39" s="63"/>
+      <c r="I39" s="63"/>
+    </row>
+    <row r="40" spans="1:9" s="24" customFormat="1" ht="178.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8">
         <v>2</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A41" s="49">
+        <v>259</v>
+      </c>
+      <c r="H40" s="63"/>
+      <c r="I40" s="63"/>
+    </row>
+    <row r="41" spans="1:9" s="24" customFormat="1" ht="343.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8">
         <v>3</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A42" s="50">
+        <v>259</v>
+      </c>
+      <c r="H41" s="63"/>
+      <c r="I41" s="63"/>
+    </row>
+    <row r="42" spans="1:9" s="24" customFormat="1" ht="319.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="8">
         <v>4</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>316</v>
+        <v>270</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G42" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="44" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+    </row>
+    <row r="43" spans="1:9" s="24" customFormat="1" ht="56.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="118" t="s">
+        <v>281</v>
+      </c>
+      <c r="B43" s="118"/>
+      <c r="C43" s="118"/>
+      <c r="D43" s="118"/>
+      <c r="E43" s="118"/>
+      <c r="F43" s="118"/>
+      <c r="G43" s="118"/>
+      <c r="H43" s="118"/>
+      <c r="I43" s="118"/>
+    </row>
+    <row r="44" spans="1:9" s="24" customFormat="1" ht="163.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8">
         <v>1</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G44" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="45" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+    </row>
+    <row r="45" spans="1:9" s="24" customFormat="1" ht="164.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8">
         <v>2</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G45" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A46" s="49">
+        <v>259</v>
+      </c>
+      <c r="H45" s="63"/>
+      <c r="I45" s="63"/>
+    </row>
+    <row r="46" spans="1:9" s="24" customFormat="1" ht="337.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8">
         <v>3</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G46" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A47" s="50">
+        <v>259</v>
+      </c>
+      <c r="H46" s="63"/>
+      <c r="I46" s="63"/>
+    </row>
+    <row r="47" spans="1:9" s="24" customFormat="1" ht="328.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8">
         <v>4</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>316</v>
+        <v>270</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-    <row r="49" spans="1:9" s="21" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H47" s="63"/>
+      <c r="I47" s="63"/>
+    </row>
+    <row r="48" spans="1:9" s="24" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="120" t="s">
+        <v>378</v>
+      </c>
+      <c r="B48" s="120"/>
+      <c r="C48" s="120"/>
+      <c r="D48" s="120"/>
+      <c r="E48" s="120"/>
+      <c r="F48" s="120"/>
+      <c r="G48" s="120"/>
+      <c r="H48" s="120"/>
+      <c r="I48" s="120"/>
+    </row>
+    <row r="49" spans="1:9" s="24" customFormat="1" ht="168.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8">
         <v>1</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>255</v>
+      </c>
+      <c r="D49" s="65" t="s">
+        <v>274</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-    <row r="50" spans="1:9" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="H49" s="63"/>
+      <c r="I49" s="63"/>
+    </row>
+    <row r="50" spans="1:9" ht="164.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8">
         <v>2</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>261</v>
+      </c>
+      <c r="D50" s="65" t="s">
+        <v>274</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A51" s="49">
+        <v>259</v>
+      </c>
+      <c r="H50" s="63"/>
+      <c r="I50" s="63"/>
+    </row>
+    <row r="51" spans="1:9" ht="339.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="63">
         <v>3</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>265</v>
+      </c>
+      <c r="D51" s="65" t="s">
+        <v>274</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>314</v>
+        <v>268</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="A52" s="50">
+        <v>259</v>
+      </c>
+      <c r="H51" s="63"/>
+      <c r="I51" s="63"/>
+    </row>
+    <row r="52" spans="1:9" ht="328.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="40">
         <v>4</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>315</v>
+        <v>269</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>270</v>
+      </c>
+      <c r="D52" s="65" t="s">
+        <v>274</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I52" s="49"/>
+        <v>259</v>
+      </c>
+      <c r="H52" s="63"/>
+      <c r="I52" s="63"/>
     </row>
     <row r="53" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="127" t="s">
-[...9 lines deleted...]
-      <c r="I53" s="49"/>
+      <c r="A53" s="121" t="s">
+        <v>407</v>
+      </c>
+      <c r="B53" s="121"/>
+      <c r="C53" s="121"/>
+      <c r="D53" s="121"/>
+      <c r="E53" s="121"/>
+      <c r="F53" s="121"/>
+      <c r="G53" s="121"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
     </row>
     <row r="54" spans="1:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="127" t="s">
-[...9 lines deleted...]
-      <c r="I54" s="49"/>
+      <c r="A54" s="119" t="s">
+        <v>283</v>
+      </c>
+      <c r="B54" s="119"/>
+      <c r="C54" s="119"/>
+      <c r="D54" s="119"/>
+      <c r="E54" s="119"/>
+      <c r="F54" s="119"/>
+      <c r="G54" s="119"/>
+      <c r="H54" s="63"/>
+      <c r="I54" s="63"/>
     </row>
     <row r="55" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="127" t="s">
-[...9 lines deleted...]
-      <c r="I55" s="49"/>
+      <c r="A55" s="119" t="s">
+        <v>406</v>
+      </c>
+      <c r="B55" s="119"/>
+      <c r="C55" s="119"/>
+      <c r="D55" s="119"/>
+      <c r="E55" s="119"/>
+      <c r="F55" s="119"/>
+      <c r="G55" s="119"/>
+      <c r="H55" s="63"/>
+      <c r="I55" s="63"/>
     </row>
     <row r="56" spans="1:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="127" t="s">
-[...9 lines deleted...]
-      <c r="I56" s="49"/>
+      <c r="A56" s="119" t="s">
+        <v>283</v>
+      </c>
+      <c r="B56" s="119"/>
+      <c r="C56" s="119"/>
+      <c r="D56" s="119"/>
+      <c r="E56" s="119"/>
+      <c r="F56" s="119"/>
+      <c r="G56" s="119"/>
+      <c r="H56" s="63"/>
+      <c r="I56" s="63"/>
     </row>
     <row r="57" spans="1:9" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="50"/>
-[...7 lines deleted...]
-      <c r="I57" s="49"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="37"/>
+      <c r="C57" s="64"/>
+      <c r="D57" s="64"/>
+      <c r="E57" s="66"/>
+      <c r="F57" s="67"/>
+      <c r="G57" s="37"/>
+      <c r="H57" s="63"/>
+      <c r="I57" s="63"/>
     </row>
     <row r="58" spans="1:9" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="21"/>
-[...7 lines deleted...]
-      <c r="I58" s="49"/>
+      <c r="A58" s="24"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="63"/>
+      <c r="I58" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A8:I8"/>
-    <mergeCell ref="C13:I13"/>
-[...1 lines deleted...]
-    <mergeCell ref="C23:I23"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A28:I28"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A33:I33"/>
     <mergeCell ref="A38:I38"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="A48:I48"/>
     <mergeCell ref="A53:G53"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:I18"/>
+  <dimension ref="A3:I19"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="C13" activeCellId="1" sqref="GE71:GY73 C13"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="39.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="24" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="43" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:9" s="92" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A6" s="128" t="s">
+    <row r="3" spans="1:9" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="68" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:9" s="38" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="123" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="119" t="s">
+        <v>392</v>
+      </c>
+      <c r="C6" s="119" t="s">
+        <v>393</v>
+      </c>
+      <c r="D6" s="119" t="s">
+        <v>394</v>
+      </c>
+      <c r="E6" s="119" t="s">
+        <v>395</v>
+      </c>
+      <c r="F6" s="119" t="s">
+        <v>396</v>
+      </c>
+      <c r="G6" s="119" t="s">
+        <v>397</v>
+      </c>
+      <c r="H6" s="119" t="s">
+        <v>398</v>
+      </c>
+      <c r="I6" s="119"/>
+    </row>
+    <row r="7" spans="1:9" s="38" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="123"/>
+      <c r="B7" s="119"/>
+      <c r="C7" s="119"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="119"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="69" t="s">
+        <v>284</v>
+      </c>
+      <c r="I7" s="69" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="62">
+        <v>1</v>
+      </c>
+      <c r="B8" s="62">
+        <v>2</v>
+      </c>
+      <c r="C8" s="62">
+        <v>3</v>
+      </c>
+      <c r="D8" s="62">
         <v>4</v>
       </c>
-      <c r="B6" s="127" t="s">
-[...38 lines deleted...]
-      <c r="A8" s="45">
+      <c r="E8" s="62">
+        <v>5</v>
+      </c>
+      <c r="F8" s="62">
+        <v>6</v>
+      </c>
+      <c r="G8" s="62">
+        <v>7</v>
+      </c>
+      <c r="H8" s="62">
+        <v>8</v>
+      </c>
+      <c r="I8" s="62">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="38" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="121" t="s">
+        <v>286</v>
+      </c>
+      <c r="B9" s="121"/>
+      <c r="C9" s="121"/>
+      <c r="D9" s="121"/>
+      <c r="E9" s="121"/>
+      <c r="F9" s="121"/>
+      <c r="G9" s="121"/>
+      <c r="H9" s="121"/>
+      <c r="I9" s="121"/>
+    </row>
+    <row r="10" spans="1:9" s="38" customFormat="1" ht="229.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37">
         <v>1</v>
       </c>
-      <c r="B8" s="45">
+      <c r="B10" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="F10" s="70"/>
+      <c r="G10" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="38" customFormat="1" ht="337.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>2</v>
       </c>
-      <c r="C8" s="45">
-[...35 lines deleted...]
-      <c r="A10" s="93">
+      <c r="B11" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="C11" s="72" t="s">
+        <v>293</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="191.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
+        <v>2</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>294</v>
+      </c>
+      <c r="C12" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="121" t="s">
+        <v>382</v>
+      </c>
+      <c r="B13" s="121"/>
+      <c r="C13" s="121"/>
+      <c r="D13" s="121"/>
+      <c r="E13" s="121"/>
+      <c r="F13" s="121"/>
+      <c r="G13" s="121"/>
+      <c r="H13" s="121"/>
+      <c r="I13" s="121"/>
+    </row>
+    <row r="14" spans="1:9" ht="220.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="74">
         <v>1</v>
       </c>
-      <c r="B10" s="9" t="s">
-[...25 lines deleted...]
-      <c r="A11" s="93">
+      <c r="B14" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="259.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="74">
         <v>2</v>
       </c>
-      <c r="B11" s="90" t="s">
-[...94 lines deleted...]
-      <c r="I15" s="49"/>
+      <c r="B15" s="64" t="s">
+        <v>379</v>
+      </c>
+      <c r="C15" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E15" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="16" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="126" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A16" s="63"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+    </row>
+    <row r="17" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="122" t="s">
+        <v>383</v>
+      </c>
+      <c r="B17" s="122"/>
+      <c r="C17" s="122"/>
+      <c r="D17" s="122"/>
+      <c r="E17" s="122"/>
+      <c r="F17" s="122"/>
+      <c r="G17" s="122"/>
+      <c r="H17" s="122"/>
+      <c r="I17" s="122"/>
     </row>
     <row r="18" spans="1:9" ht="220.5" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
+        <v>1</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="E18" s="18"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="220.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="8">
         <v>2</v>
       </c>
-      <c r="B18" s="90" t="s">
-[...17 lines deleted...]
-        <v>347</v>
+      <c r="B19" s="64" t="s">
+        <v>300</v>
+      </c>
+      <c r="C19" s="64" t="s">
+        <v>295</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="F19" s="73"/>
+      <c r="G19" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A17:I17"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:G30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="C20" activeCellId="1" sqref="GE71:GY73 C20"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="37" style="1" customWidth="1"/>
     <col min="3" max="3" width="136.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="38.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.5703125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-        <v>358</v>
+    <row r="3" spans="1:7" s="75" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="38" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>302</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>359</v>
+        <v>303</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>360</v>
+        <v>304</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>361</v>
+        <v>305</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>362</v>
+        <v>306</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      <c r="A7" s="96">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="38" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="76">
         <v>1</v>
       </c>
-      <c r="B7" s="96">
+      <c r="B7" s="76">
         <v>2</v>
       </c>
-      <c r="C7" s="96">
+      <c r="C7" s="76">
         <v>3</v>
       </c>
-      <c r="D7" s="96">
+      <c r="D7" s="76">
         <v>4</v>
       </c>
-      <c r="E7" s="96">
+      <c r="E7" s="76">
         <v>5</v>
       </c>
-      <c r="F7" s="96">
+      <c r="F7" s="76">
         <v>6</v>
       </c>
-      <c r="G7" s="96">
+      <c r="G7" s="76">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="43" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A11" s="97">
+    <row r="8" spans="1:7" s="38" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="127" t="s">
+        <v>408</v>
+      </c>
+      <c r="B8" s="127"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="127"/>
+      <c r="E8" s="127"/>
+      <c r="F8" s="127"/>
+      <c r="G8" s="127"/>
+    </row>
+    <row r="9" spans="1:7" s="38" customFormat="1" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="127"/>
+      <c r="B9" s="127"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="127"/>
+      <c r="E9" s="127"/>
+      <c r="F9" s="127"/>
+      <c r="G9" s="127"/>
+    </row>
+    <row r="10" spans="1:7" s="38" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="121" t="s">
+        <v>309</v>
+      </c>
+      <c r="B10" s="121"/>
+      <c r="C10" s="121"/>
+      <c r="D10" s="121"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="121"/>
+      <c r="G10" s="121"/>
+    </row>
+    <row r="11" spans="1:7" s="38" customFormat="1" ht="223.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="77">
         <v>1</v>
       </c>
-      <c r="B11" s="90" t="s">
-[...17 lines deleted...]
-      <c r="A12" s="97">
+      <c r="B11" s="78" t="s">
+        <v>310</v>
+      </c>
+      <c r="C11" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D11" s="128" t="s">
+        <v>312</v>
+      </c>
+      <c r="E11" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="F11" s="80" t="s">
+        <v>314</v>
+      </c>
+      <c r="G11" s="79"/>
+    </row>
+    <row r="12" spans="1:7" s="38" customFormat="1" ht="176.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="77">
         <v>2</v>
       </c>
-      <c r="B12" s="90" t="s">
-[...17 lines deleted...]
-      <c r="A13" s="99">
+      <c r="B12" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="C12" s="78" t="s">
+        <v>316</v>
+      </c>
+      <c r="D12" s="128"/>
+      <c r="E12" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="F12" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="G12" s="79"/>
+    </row>
+    <row r="13" spans="1:7" s="38" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="81">
         <v>3</v>
       </c>
-      <c r="B13" s="90" t="s">
-[...28 lines deleted...]
-      <c r="A15" s="44">
+      <c r="B13" s="78" t="s">
+        <v>318</v>
+      </c>
+      <c r="C13" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D13" s="128"/>
+      <c r="E13" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F13" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="G13" s="78"/>
+    </row>
+    <row r="14" spans="1:7" s="38" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="126" t="s">
+        <v>321</v>
+      </c>
+      <c r="B14" s="126"/>
+      <c r="C14" s="126"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="126"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="126"/>
+    </row>
+    <row r="15" spans="1:7" s="38" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="82">
         <v>4</v>
       </c>
-      <c r="B15" s="90" t="s">
-[...17 lines deleted...]
-      <c r="A16" s="99">
+      <c r="B15" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="C15" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="D15" s="128" t="s">
+        <v>312</v>
+      </c>
+      <c r="E15" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="F15" s="79" t="s">
+        <v>324</v>
+      </c>
+      <c r="G15" s="79"/>
+    </row>
+    <row r="16" spans="1:7" s="38" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="81">
         <v>5</v>
       </c>
-      <c r="B16" s="90" t="s">
-[...28 lines deleted...]
-      <c r="A18" s="100">
+      <c r="B16" s="78" t="s">
+        <v>325</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>326</v>
+      </c>
+      <c r="D16" s="128"/>
+      <c r="E16" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="F16" s="78" t="s">
+        <v>327</v>
+      </c>
+      <c r="G16" s="78"/>
+    </row>
+    <row r="17" spans="1:7" s="38" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="124" t="s">
+        <v>328</v>
+      </c>
+      <c r="B17" s="124"/>
+      <c r="C17" s="124"/>
+      <c r="D17" s="124"/>
+      <c r="E17" s="124"/>
+      <c r="F17" s="124"/>
+      <c r="G17" s="124"/>
+    </row>
+    <row r="18" spans="1:7" s="38" customFormat="1" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="77">
         <v>1</v>
       </c>
-      <c r="B18" s="90" t="s">
-[...72 lines deleted...]
-      <c r="A22" s="90">
+      <c r="B18" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="D18" s="125" t="s">
+        <v>331</v>
+      </c>
+      <c r="E18" s="78" t="s">
+        <v>332</v>
+      </c>
+      <c r="F18" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="G18" s="83"/>
+    </row>
+    <row r="19" spans="1:7" s="38" customFormat="1" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="84">
+        <v>2</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>334</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D19" s="125"/>
+      <c r="E19" s="78" t="s">
+        <v>332</v>
+      </c>
+      <c r="F19" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="G19" s="85"/>
+    </row>
+    <row r="20" spans="1:7" s="38" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="84">
+        <v>3</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>336</v>
+      </c>
+      <c r="C20" s="78" t="s">
+        <v>283</v>
+      </c>
+      <c r="D20" s="125"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="85"/>
+    </row>
+    <row r="21" spans="1:7" s="38" customFormat="1" ht="231" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="86">
+        <v>4</v>
+      </c>
+      <c r="B21" s="78" t="s">
+        <v>337</v>
+      </c>
+      <c r="C21" s="78" t="s">
+        <v>338</v>
+      </c>
+      <c r="D21" s="125"/>
+      <c r="E21" s="78" t="s">
+        <v>332</v>
+      </c>
+      <c r="F21" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="G21" s="83"/>
+    </row>
+    <row r="22" spans="1:7" s="38" customFormat="1" ht="65.650000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="87">
+        <v>5</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>339</v>
+      </c>
+      <c r="C22" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="D22" s="125"/>
+      <c r="E22" s="78" t="s">
+        <v>341</v>
+      </c>
+      <c r="F22" s="78" t="s">
+        <v>324</v>
+      </c>
+      <c r="G22" s="78"/>
+    </row>
+    <row r="23" spans="1:7" s="38" customFormat="1" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="87">
+        <v>6</v>
+      </c>
+      <c r="B23" s="78" t="s">
+        <v>342</v>
+      </c>
+      <c r="C23" s="78" t="s">
+        <v>343</v>
+      </c>
+      <c r="D23" s="125"/>
+      <c r="E23" s="78" t="s">
+        <v>341</v>
+      </c>
+      <c r="F23" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="78"/>
+    </row>
+    <row r="24" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="84">
+        <v>7</v>
+      </c>
+      <c r="B24" s="79" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="79" t="s">
+        <v>345</v>
+      </c>
+      <c r="D24" s="125"/>
+      <c r="E24" s="78" t="s">
+        <v>341</v>
+      </c>
+      <c r="F24" s="79" t="s">
+        <v>346</v>
+      </c>
+      <c r="G24" s="85"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="126" t="s">
+        <v>347</v>
+      </c>
+      <c r="B25" s="126"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="126"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="126"/>
+    </row>
+    <row r="26" spans="1:7" ht="195.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="78">
         <v>1</v>
       </c>
-      <c r="B22" s="90" t="s">
-[...87 lines deleted...]
-      <c r="A27" s="90">
+      <c r="B26" s="78" t="s">
+        <v>348</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>349</v>
+      </c>
+      <c r="D26" s="125" t="s">
+        <v>312</v>
+      </c>
+      <c r="E26" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F26" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="78"/>
+    </row>
+    <row r="27" spans="1:7" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="78">
         <v>3</v>
       </c>
-      <c r="B27" s="90" t="s">
-[...14 lines deleted...]
-      <c r="G27" s="90"/>
+      <c r="B27" s="78" t="s">
+        <v>350</v>
+      </c>
+      <c r="C27" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D27" s="125"/>
+      <c r="E27" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F27" s="78" t="s">
+        <v>352</v>
+      </c>
+      <c r="G27" s="78"/>
     </row>
     <row r="28" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="90"/>
-[...18 lines deleted...]
-    <row r="30" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="A28" s="78"/>
+      <c r="B28" s="78" t="s">
+        <v>342</v>
+      </c>
+      <c r="C28" s="78" t="s">
+        <v>353</v>
+      </c>
+      <c r="D28" s="125"/>
+      <c r="E28" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F28" s="78" t="s">
+        <v>352</v>
+      </c>
+      <c r="G28" s="78"/>
+    </row>
+    <row r="29" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="55"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+    </row>
+    <row r="30" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="55"/>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="9">
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="D18:D24"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="D26:D28"/>
     <mergeCell ref="A8:G9"/>
     <mergeCell ref="A10:G10"/>
+    <mergeCell ref="D11:D13"/>
     <mergeCell ref="A14:G14"/>
-    <mergeCell ref="A17:G17"/>
-    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="D15:D16"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="20" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="21" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:H13"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="A8" activeCellId="1" sqref="GE71:GY73 A8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="4" width="18.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="131" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="131"/>
+      <c r="A3" s="129" t="s">
+        <v>399</v>
+      </c>
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="129"/>
+      <c r="H3" s="129"/>
     </row>
     <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="43"/>
-[...6 lines deleted...]
-      <c r="H4" s="43"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
-[...6 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="A5" s="38"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
     </row>
     <row r="6" spans="1:8" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="69" t="s">
+        <v>302</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="62">
+        <v>1</v>
+      </c>
+      <c r="B7" s="62">
+        <v>2</v>
+      </c>
+      <c r="C7" s="62">
+        <v>3</v>
+      </c>
+      <c r="D7" s="62">
+        <v>4</v>
+      </c>
+      <c r="E7" s="62">
+        <v>5</v>
+      </c>
+      <c r="F7" s="62">
+        <v>6</v>
+      </c>
+      <c r="G7" s="62">
+        <v>7</v>
+      </c>
+      <c r="H7" s="62">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="122" t="s">
+        <v>355</v>
+      </c>
+      <c r="B8" s="122"/>
+      <c r="C8" s="122"/>
+      <c r="D8" s="122"/>
+      <c r="E8" s="122"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="122"/>
+      <c r="H8" s="122"/>
+    </row>
+    <row r="9" spans="1:8" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="63"/>
+      <c r="B9" s="64" t="s">
+        <v>356</v>
+      </c>
+      <c r="C9" s="64" t="s">
+        <v>357</v>
+      </c>
+      <c r="D9" s="64" t="s">
         <v>358</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...80 lines deleted...]
-        <v>431</v>
+      <c r="E9" s="64" t="s">
+        <v>359</v>
+      </c>
+      <c r="F9" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="64" t="s">
+        <v>360</v>
+      </c>
+      <c r="H9" s="64" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="49"/>
-[...6 lines deleted...]
-      <c r="H10" s="49"/>
+      <c r="A10" s="63"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+      <c r="H10" s="63"/>
     </row>
     <row r="11" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="126"/>
-[...6 lines deleted...]
-      <c r="H11" s="126"/>
+      <c r="A11" s="130"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="130"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="88"/>
       <c r="B12" s="88"/>
       <c r="C12" s="88"/>
       <c r="D12" s="88"/>
       <c r="E12" s="88"/>
       <c r="F12" s="88"/>
       <c r="G12" s="88"/>
       <c r="H12" s="88"/>
     </row>
     <row r="13" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="88"/>
       <c r="B13" s="88"/>
       <c r="C13" s="88"/>
       <c r="D13" s="88"/>
       <c r="E13" s="88"/>
       <c r="F13" s="88"/>
       <c r="G13" s="88"/>
       <c r="H13" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A8:H8"/>
@@ -42670,64 +12480,64 @@
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Шаблон ТС</vt:lpstr>
       <vt:lpstr>Раздел 1</vt:lpstr>
       <vt:lpstr>Раздел 2</vt:lpstr>
       <vt:lpstr>Раздел 3</vt:lpstr>
       <vt:lpstr>Раздел 4</vt:lpstr>
       <vt:lpstr>Раздел 5</vt:lpstr>
       <vt:lpstr>Раздел 6</vt:lpstr>
       <vt:lpstr>Раздел 7</vt:lpstr>
       <vt:lpstr>Раздел 8</vt:lpstr>
-      <vt:lpstr>'Раздел 7'!Область_печати</vt:lpstr>
       <vt:lpstr>'Шаблон ТС'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>