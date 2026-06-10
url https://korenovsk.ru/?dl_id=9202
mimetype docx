--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,14206 +1,8448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00CE6B06">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.05.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>525</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Регламента реализации полномочий администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">доходов бюджета по взысканию дебиторской задолженности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>по платежам в бюджет, пеням и штрафам по ним</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со статьей 160.1 Бюджетного кодекса Российской Федерации, приказом Минфина России от 26 сентября 2024 года № 139н «Об утверждении общих требований к регламенту реализации полномочий администратора доходов бюджета по взысканию дебиторской задолженности по платежам в бюджет, пеням и штрафам по ним» (с изменениями и дополнениями), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Признать утратившим силу постановление главы муниципального образования Кореновский муниципальный район Краснодарского края от 16.08.2023 № 1480 «Об утверждении Регламента реализации полномочий администратора доходов бюджета по взысканию дебиторской задолженности по платежам в бюджет, пеням и штрафам по ним».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Утвердить Регламент реализации полномочий администратора доходов бюджета по взысканию дебиторской задолженности по платежам в бюджет, пеням и штрафам по ним в администрации муниципального образования Кореновский муниципальный район Краснодарского края (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4428"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
         </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный  район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и разместить на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края С.В. Колупайко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="4294965042"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Постановление вступает в силу с момента его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="708" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>А.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Дружинкин</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af1"/>
+        <w:tblW w:w="9820" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="34" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4902"/>
+        <w:gridCol w:w="4917"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...49 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Регламент</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации полномочий администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доходов бюджета по взысканию дебиторской</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">задолженности по платежам в бюджет, пеням и штрафам по ним </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящий Регламент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>устанавливает порядок реализации полномочий администратора доходов бюджета по взысканию дебиторской задолженности по платежам в местный бюджет, пеням и штрафам по ним</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>являющейся источниками формирования доходов бюджета муниципального образования Кореновский муниципальный район Краснодарского края, за исключением платежей, предусмотренных законодательством о налогах и сборах, законодательством Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, правом Евразийского экономического союза и законодательством Российской Федерации о таможенном регулировании (далее соответственно - Регламент, дебиторская задолженность по доходам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Мероприятия по недопущению образования просроченной дебиторской задолженности по доходам, выявлению факторов, влияющих на образование просроченной дебиторской задолженности по доходам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2. В целях недопущения образования просроченной дебиторской задолженности по доходам, а также выявления факторов, влияющих на образование просроченной дебиторской задолженности по доходам, отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) ежеквартальный контроль за правильностью исчисления, полнотой и своевременностью осуществления платежей в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>бюджет муниципального образования Кореновский муниципальный район Краснодарского края, пеней и штрафов по ним, по закрепленным источникам доходов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за администрацией муниципального образования Кореновский муниципальный район Краснодарского края, как за администратором доходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) контроль за фактическим зачислением платежей в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>бюджет муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в размерах и сроки, установленные законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) контроль за погашением (квитированием) начислений соответствующими платежами, являющимися источниками формирования доходов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>бюджета муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, в Государственной информационной системе о государственных и муниципальных платежах (далее - ГИС ГМП);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) контроль за исполнением графика платежей в связи с предоставлением отсрочки или рассрочки уплаты платежей и погашением дебиторской задолженности по доходам, образовавшейся в связи с неисполнением графика уплаты платежей в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>бюджет муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, а также за начислением процентов за предоставленную отсрочку или рассрочку и пени (штрафы) за просрочку уплаты платежей в порядке и случаях, предусмотренных законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>5) контроль за своевременностью начисления неустоек, штрафов, пени, а также применения бюджетных мер принуждения, предусмотренных бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6) контроль за своевременностью составления первичных учетных документов, обосновывающих возникновение дебиторской задолженности или оформляющих операции по ее увеличению (уменьшению), их передачей в сроки, установленные графиком документооборота в муниципальное казенное учреждение «Централизованная бухгалтерия муниципальных учреждений муниципального образования Кореновский муниципальный район Краснодарского края» для отражения в бюджетном учете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>7) ежеквартальное проведение инвентаризации расчетов с должниками, включая сверку данных по доходам бюджетов бюджетной системы Российской Федерации на основании информации о непогашенных начислениях, содержащейся в ГИС ГМП, в том числе в целях оценки ожидаемых результатов работы по взысканию дебиторской задолженности по доходам, признания дебиторской задолженности по доходам сомнительной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>8) ежеквартальный мониторинг финансового (платежного) состояния должников, в том числе при проведении мероприятий по инвентаризации дебиторской задолженности по доходам, на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>а) наличия сведений о взыскании с должника денежных средств в рамках исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>б) наличия сведений о возбуждении в отношении должника дела о банкротстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>в) наличия сведений о том, что в отношении юридического лица принято решение о предстоящем исключении юридического лица из единого государственного реестра юридических лиц, в отношении индивидуального предпринимателя – о предстоящем исключении индивидуального предпринимателя из единого государственного реестра индивидуальных предпринимателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Мероприятия по урегулированию дебиторской</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задолженности по доходам в досудебном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1. В целях урегулирования в досудебном порядке дебиторской задолженности по доходам (со дня истечения срока уплаты соответствующего платежа в бюджет (пеней, штрафов) до начала работы по их принудительному взысканию) отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края осуществляются следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1)  направление требования должнику о погашении образовавшейся задолженности (в случаях, когда денежное обязательство не предусматривает срок его исполнения и не содержит условия, позволяющего определить этот срок, а равно в случаях, когда срок исполнения обязательства определен моментом востребования)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>не позднее 30 календарных дней со дня образования задолженности по доходам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2) направление претензии должнику о погашении образовавшейся задолженности в досудебном порядке в установленный законом или договором (контрактам) срок досудебного урегулирования в случае, когда претензионный порядок урегулирования спора предусмотрен процессуальным законодательством Российской Федерации, договором (контрактом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3) рассмотрение вопроса о возможности расторжения договора (контракта), предоставления отсрочки (рассрочки) платежа, реструктуризации дебиторской задолженности по доходам в порядке и случаях, предусмотренных законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>4) направление в уполномоченный орган по предоставлению в деле о банкротстве и в процедурах, применяемых в деле о банкротстве требований Российской Федерации по денежным обязательствам в соответствии с требованиями Положения о порядке предъявления требований по обязательствам перед Российской Федерацией в деле о банкротстве, утвержденного постановлением Правительства Российской Федерации от 29 мая 2004 г. № 257 «Об обеспечении интересов Российской Федерации как кредитора в деле о банкротстве и в процедурах, применяемых в деле о банкротстве», уведомлений о наличии задолженности о задолженности по денежным обязательствам перед Российской Федерацией при предъявлении (объединении) требований в деле о банкротстве и в процедурах, применяемых в деле о банкротстве, не ранее через 30 дней, и не позднее чем через 90 дней с даты направления соответствующего исполнительного документа о взыскании задолженности судебному приставу-исполнителю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>5) направление в федеральный орган исполнительной власти, осуществляющий государственную регистрацию юридических лиц, физических лиц в качестве индивидуальных предпринимателей и крестьянских (фермерских) хозяйств, принявший решение о предстоящем исключении юридического лица из единого государственного реестра юридических лиц, индивидуального предпринимателя из единого государственного реестра индивидуальных предпринимателей, возражений против предстоящего исключения с приложением документов, подтверждающих обоснованность данных возражений, в срок не позднее чем за три месяца со дня опубликования решения о предстоящем исключении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>6) уведомление должников (дебиторов) о переводе их задолженности в просроченную в случае неуплаты или оплаты в неполном объеме платежей, предусмотренных претензиями и (или) требованиями с предоставлением копии уведомления в муниципальное казенное учреждение «Централизованная бухгалтерия муниципальных учреждений муниципального образования Кореновский муниципальный район Краснодарского края» в срок не более трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.2.  Срок для добровольного погашения дебиторской задолженности по доходам составляет 30 календарных дней со дня направления должнику (дебитору) претензии (требования), если иное не установлено контрактом (договором), соглашением либо действующим законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. При добровольном исполнении обязательств в срок, указанный в требовании (претензии), претензионная работа в отношении должника прекращается. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4.  Мероприятия по принудительному взысканию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>дебиторской задолженности по доходам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4.1. В случае уклонения должников (дебиторов) от погашения дебиторской задолженности по доходам либо погашения такой задолженности не в полном объеме, на имя главы муниципального образования Кореновский муниципальный район Краснодарского края не позднее 5 рабочих дней со дня истечения срока, установленного для добровольного погашения дебиторской задолженности по доходам,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отраслевыми (функциональными) органами администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготавливается служебная записка о необходимости принудительного взыскания с пакетом документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4.2. По результатам рассмотрения служебной записки, подготовленной в соответствии с пунктом 4.1 Регламента, главой муниципального образования Кореновский муниципальный район Краснодарского края принимается решение о принудительном взыскании дебиторской задолженности в судебном порядке и дается соответствующее поручение правовому управлению  администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Правовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края не позднее                     10 рабочих дней со дня принятия решения, предусмотренного пунктом 4.2 Регламента, формирует пакет документов, необходимых для подачи искового заявления, подготавливает исковое заявление, обеспечивает направление искового заявления с приложением необходимых документов в судебный орган по подведомственности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и подсудности в пределах сроков,  установленных законодательством Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, представляет администрацию муниципального образования Кореновский муниципальный район Краснодарского края в судебном процессе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. В случае удовлетворения исковых требований о взыскании денежных средств с должника в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>частью 1 статьи 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью </w:t>
+          <w:br/>
+          <w:t>5 статьи 70</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>Закон</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а от 02.10.2007 № 229-ФЗ </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">«Об исполнительном производстве» специалист </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отраслевого (функционального) органа администрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края, ответственный согласно пункту 6.1 Регламента, по поручению главы муниципального образования Кореновский муниципальный район Краснодарского края направляет исполнительный документ в банк или кредитную организацию, осуществляющие обслуживание счетов должника, без возбуждения исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. При получении информации об отсутствии на счетах должника денежных средств, наложении ареста на денежные средства, находящиеся на счетах должника, приостановлении операций с денежными средствами должника правовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края по поручению главы муниципального образования Кореновский муниципальный район Краснодарского края направляет исполнительный документ в Федеральную службу судебных приставов и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отраслевой (функциональный) орган администрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Направление исполнительных документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, предусмотренных пунктами 4.4, 4.5 Регламента,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется в порядке и в пределах сроков, которые установлены законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5. Мероприятия по наблюдению (в том числе за возможностью взыскания дебиторской задолженности по доходам в случае изменения имущественного положения должника) за платежеспособностью должника в целях обеспечения исполнения дебиторской задолженности по доходам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">На стадии принудительного исполнения службой судебных приставов судебных актов о взыскании просроченной дебиторской задолженности с должника, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отраслевые (функциональные) органы администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>осуществляют, при необходимости, взаимодействие со службой судебных приставов, включающее в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>запрос информации о мероприятиях, проводимых приставом-исполнителем, о сумме непогашенной задолженности, о наличии данных об объявлении розыска должника, его имущества, об изменении состояния счета (счетов) должника, его имущества и т.д.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит мониторинг эффективности взыскания просроченной дебиторской задолженности в рамках исполнительного производства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="sub_400"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Перечень структурных подразделений (сотрудников), ответственных за работу с дебиторской задолженностью по доходам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="sub_1042"/>
+      <w:bookmarkStart w:id="2" w:name="sub_1042"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6.1. О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>траслевые (функциональные) органы администрации муниципального образования Кореновский муниципальный район Краснодарского края,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ответственные за выполнение мероприятий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="sub_1211">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Style16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:themeColor="text1" w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктами 2, 3.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 4.1, 4.4, 4.6, 5  Регламента: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="sub_1042"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдел контрактной системы</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="sub_1044"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдел внутреннего финансового контроля и контроля в сфере муниципальных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдел по делам несовершеннолетних;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управление архитектуры и градостроительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управление сельского хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдел по социальным вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отдел имущественных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управление капитального строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>другие управления и отделы в случае возникновения дебиторской задолженности по доходам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. Правовое управление администрации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновский муниципальный район Краснодарского края является структурным подразделением, ответственным за выполнение мероприятий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="sub_1211">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Style16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:themeColor="text1" w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>пунктами 4.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2, 4.3, 4.5, 4.6 Регламента, а также мероприятий по реализации полномочий главного администратора доходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6.3. О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">траслевым (функциональным) органам администрации муниципального образования Кореновский муниципальный район Краснодарского края необходимо закрепить сотрудника, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ответственного за работу с дебиторской задолженностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Об утверждении</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...154 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Порядок обмена информацией (первичными учетными документами) между структурными подразделениями</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.1. При выявлении дебиторской задолженности по доходам с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отрудник </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдела, ответственный за работу с дебиторской задолженностью, подготавливает проект претензии (требования) в 2-х экземплярах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2. Подписанная претензия (требование) в течение одного рабочего дня направляется должнику (дебитору), а второй экземпляр вместе </w:t>
+        <w:br/>
+        <w:t>с документами, обосновывающими возникновение дебиторской задолженности, передается в муниципальное казенное учреждение «Централизованная бухгалтерия муниципальных учреждений муниципального образования Кореновский муниципальный район Краснодарского края» для своевременного начисления задолженности и отражения в бюджетном учете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3. В случае неуплаты или оплаты в неполном объеме платежей, предусмотренных претензией/требованием, ответственный сотрудник подготавливает в 2 экземплярах проект уведомления должнику о переводе его задолженности в просроченную задолженность. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.4. Подписанное уведомление в течение одного рабочего дня направляется должнику (дебитору), а второй экземпляр возвращается специалисту, ответственному за работу с дебиторской задолженностью, вместе с документами, содержащими информацию о согласии должника (дебитора) добровольно погасить задолженность, либо о предоставлении отсрочки (рассрочки) платежа, либо об отказе должника (дебитора) от уплаты платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.5. В случае принятия решения о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>принудительном взыскании дебиторской задолженности по доходам подготовка документов осуществляется в соответствии с разделом 4 Регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.6. Ежеквартально, в срок до 7 числа месяца, следующего за отчетным кварталом, специалистами, ответственными за работу с дебиторской задолженностью, предоставляется информация о проделанной работе по урегулированию дебиторской задолженности в муниципальное казенное учреждение «Централизованная бухгалтерия муниципальных учреждений муниципального образования Кореновский муниципальный район Краснодарского края» согласно приложению (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...48 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.7. В случае не предоставления информации, указанную в пункте                     7.6 Регламента, муниципальное казенное учреждение «Централизованная бухгалтерия муниципальных учреждений муниципального образования Кореновский муниципальный район Краснодарского края» в течение 3-х дней подготавливает служебную записку на имя заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края, курирующему работу с дебиторской задолженностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...138 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...212 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="4962" w:type="dxa"/>
+        <w:tblStyle w:val="af1"/>
+        <w:tblW w:w="9760" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4784"/>
+        <w:gridCol w:w="4927"/>
+        <w:gridCol w:w="4833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...8 lines deleted...]
-              <w:rPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Заместитель главы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>С.В. Колупайко</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00CE6B06">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="9639"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ №1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="9639"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к Регламенту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="9639"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реализации полномочий администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="9639"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доходов бюджета по взысканию дебиторской задолженности по платежам в бюджет, пеням и штрафам по ним</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8919 lines deleted...]
-        <w:t>И.А. Максименко</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Информация о проделанной работе по урегулированию дебиторской задолженности на____________20___года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4818"/>
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="940"/>
+        <w:gridCol w:w="515"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="1032"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="515"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="906"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...9 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>КБК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Должник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...22 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>НА НАЧАЛО ГОДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>НА КОНЕЦ ОТЧЕТНОГО ПЕРИОДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Причина возникновения (правовое основание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7104" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Принятые меры по урегулированию просроченной дебиторской задолженности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Задолженность, по которой не проводилась работа по взысканию***        (руб.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="230" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>в том числе ПРОСРОЧЕННАЯ задолженность, администрируемая субъектом отчетности, (срок уплаты истек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>в том числе ПРОСРОЧЕННАЯ задолженность, администрируемая субъектом отчетности, (срок уплаты истек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7104" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="230" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>направлено претензий (требований, уведомлений, пр.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>в стадии судебного производства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>взыскано в судебном порядке, не оплачено или иной акт о взыскании задолженности во внесудебном порядке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>из них передано к взысканию в службу судебных приставов*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма просроченной задолженности с лиц, признанных банкротами**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="230" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2101" w:hRule="atLeast"/>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>количество претензий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>количество рассматриваемых исков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>количество решений судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>количество исполнительных листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00CE6B06">
-            <w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...30 lines deleted...]
-              <w:t>525</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00CE6B06">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1659 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>______________________                     ________________________                           _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(дата)                                                          (подпись)                                                                       (ФИО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>* Предоставить отчет в текстовой форме с приложением копий подтверждающих документов по работе отраслевого отдела со службой судебных приставов, включающую в себя: запрос информации о мероприятиях, проводимых приставом-исполнителем, о сумме непогашенной задолженности, о наличии данных об объявлении розыска должника, его имущества, об изменении состояния счетов должника, его имущества и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>** Детализировать в текстовой форме информацию по ПРОСРОЧЕННОЙ ЗАДОЛЖЕННОСТИ С ЛИЦ, ПРИЗНАННЫХ БАНКРОТАМИ, (включена в реестр требований кредиторов, находится в судебном производстве в рамках процедуры банкротства, по текущей работе направлено претензий (требований, уведомлений, пр.), по текущей задолженности в стадии судебного производства, по текущей задолженности взыскано в судебном порядке, не оплачено или иной акт о взыскании задолженности во внесудебном порядке).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*** Описать причины, по которым не проводилась работа по взысканию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="center" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...64 lines deleted...]
-      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1295" w:top="1870" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Andale Sans UI">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...33 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...129 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...16 lines deleted...]
-  <w:strictFirstAndLastChars/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...21 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{2E5576D0-32B0-456F-B92D-954169BEBDE8}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...28 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...334 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:customStyle="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0082111a"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="708" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Andale Sans UI"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="WenQuanYi Micro Hei" w:cs=""/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d1388d"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="108" w:after="108"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...47 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a2">
-[...67 lines deleted...]
-  <w:style w:type="character" w:styleId="a7">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
+    <w:rsid w:val="00cd4c67"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Цветовое выделение"/>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00d432e5"/>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="26282F"/>
+      <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Цветовое выделение для Текст"/>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00d432e5"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
-    <w:name w:val="WW8Num2z1"/>
+  <w:style w:type="character" w:styleId="Ng-scope" w:customStyle="1">
+    <w:name w:val="ng-scope"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ab76d4"/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
-[...19 lines deleted...]
-    <w:basedOn w:val="20"/>
+  <w:style w:type="character" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal Знак"/>
+    <w:link w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00520b3c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...148 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
-[...24 lines deleted...]
-    <w:name w:val="Текст выноски Знак"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005b573c"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...27 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="32">
-    <w:name w:val="Основной текст с отступом 3 Знак"/>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00e63e45"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="" w:cs="Segoe UI" w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-    <w:name w:val="Верхний колонтитул Знак"/>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d1388d"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d1388d"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="Основной текст с отступом Знак"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...65 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style20" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="003d12ed"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00cd4c67"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...8 lines deleted...]
-      <w:ind w:right="19772"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
-[...1 lines deleted...]
-    <w:basedOn w:val="af0"/>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00d432e5"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style14"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00d432e5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b708b"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:link w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00520b3c"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...32 lines deleted...]
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style15"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00e63e45"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...8 lines deleted...]
-      <w:ind w:firstLine="720"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="00000A"/>
-      <w:lang w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af6">
-[...17 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af8">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="004539df"/>
     <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af1">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0082111a"/>
     <w:pPr>
-      <w:ind w:firstLine="851"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...122 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12064203.0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=2EDABB4C4D5912C2CAE82A61EAE3DD3875384DF12A815CE43F1AAAEDBAD5FAA96E50AE0AF171C545p6EEH" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=2EDABB4C4D5912C2CAE82A61EAE3DD3875384DF12A815CE43F1AAAEDBAD5FAA96E50AE0AF171C045p6E7H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=BFFBFAF8300E0B4E5C48C2947B9AA8D5C9CFE5DD2EB8B451DE570EC187B664A76FD86CF2A91363CDBCCDM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F994359-E8D7-43E6-B67B-26A5013B6581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>11</Pages>
+  <Words>2421</Words>
+  <Characters>18834</Characters>
+  <CharactersWithSpaces>21550</CharactersWithSpaces>
+  <Paragraphs>149</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Оглавление</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Татина</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>НПП "Гарант-Сервис"</dc:creator>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...3 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>