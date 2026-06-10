--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,46711 +1,9884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="650875" cy="821690"/>
+            <wp:extent cx="654050" cy="824865"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Изображение2" descr=""/>
+            <wp:docPr id="1" name="Изображение1" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Изображение2" descr=""/>
+                    <pic:cNvPr id="1" name="Изображение1" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="-50" t="-40" r="-50" b="-40"/>
+                    <a:srcRect l="-303" t="-242" r="-303" b="-242"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="650875" cy="821690"/>
+                      <a:ext cx="654050" cy="824865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:keepNext w:val="true"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:bidi="zxx"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:bidi="zxx"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:bidi="zxx"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:left="0" w:right="0"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>От</w:t>
+        <w:t>от 28.05.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                       № </w:t>
+        <w:t xml:space="preserve">                                                                                         № 618</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-        <w:t>618</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>г.Кореновск</w:t>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>О внесении изменений в постановление администрации муниципального образования Кореновский ра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                                                                    </w:t>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">он от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>12 февраля 2025 года №206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-        </w:rPr>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азначении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ответственных должностных лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за реализацию и взаимодействие с органами исполнительной власти Краснодарского края при реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>новых региональных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проектов в муниципальном образовании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский район в рамках реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указа Президента Российской Федерации от 7 мая 2024 года № 309 «О национальных целях развития Российской Федерации на период до 2030 года и на перспективу до 2036 года»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Передача в собственность граждан занимаемых  ими  жилых помещений жилищного фонда </w:t>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FontStyle24"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...349 lines deleted...]
-        <w:t>»</w:t>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">3. </w:t>
-[...33 lines deleted...]
-        <w:t>опубликовать настоящее постановление в печатном средстве массовой информации и обеспечить размещение настоящего постановления на официальном сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной сети «Интернет».</w:t>
+        <w:t>В целях реализации положений Указа Президента Российской Федерации от 7 мая 2024 года № 309 «О национальных целях развития Российской Федерации на период до 2030 года и на перспективу до 2036 года», на основании поручения, данного 20 января 2025 года на совещании регионального проектного комитета под председательством Губернатора Краснодарского края Кондратьева В.И. по вопросам итогов реализации национальных проектов (до 2024 года) и планов реализации новых национальных проектов (до 2030 года) на территории Краснодарского края, администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>4. Контроль за выполнением настоящего постановления возложить                  на  заместителя  главы  муниципального  образования  Кореновский  район  С.В. Колупайко.</w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановление администрации муниципального образования Кореновский район от 12 февраля 2025 года №206 «О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азначении ответственных должностных лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за реализацию и взаимодействие с органами исполнительной власти Краснодарского края при реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>новых региональных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проектов в муниципальном образовании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский район в рамках реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указа Президента Российской Федерации от 7 мая 2024 года № 309 «О национальных целях развития Российской Федерации на период до 2030 года и на перспективу до 2036 года», следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>5. Постановление вступает в силу после его официального опубликования.</w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1.1. По тексту постановления слова «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>главного специалиста сектора инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики администрации муниципального образования Кореновский район Ярошенко Дениса Сергеевича» заменить словами «заведующего сектором инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики администрации Кореновский муниципальный район Краснодарского края Чиркову Наталью Юрьевну».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Style15"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-        </w:rPr>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>В наименовании, по тексту постановления слова «муниципального образования Кореновский район» заменить словами «муниципального образования Кореновский муниципальный район Краснодарского края» в соответствующих падежах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-        </w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1.3. Приложение к постановлению изложить в новой редакции (прилагается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...1 lines deleted...]
-        <w:t>Исполняющий обязанности главы</w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края разместить настоящее постановление в информационно-телекоммуникационной сети «Интернет» на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
-        </w:rPr>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style121"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="exact" w:line="317"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style121"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="exact" w:line="317"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style121"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="exact" w:line="317"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="Style121"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="exact" w:line="317"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:rFonts w:eastAsia="Liberation Serif;Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                   С.А. Голобородько</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10037"/>
+        <w:gridCol w:w="4532"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:pageBreakBefore/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к постановлению администрации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от 28.05.2026  № 618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="850" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>постановлением администрации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от 12.02.2025 № 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="6355" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="6355" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="6355" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9123" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>СПИСОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должностных лиц </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ответственных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за реализацию и взаимодействие с органами исполнительной власти Краснодарского края при реализации новых региональных проектов в муниципальном образовании Кореновский муниципальный район Краснодарского края в рамках реализации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указа Президента Российской Федерации от 7 мая 2024 года № 309 «О национальных целях развития Российской Федерации на период до 2030 года и на перспективу до 2036 года»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14563" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="4187"/>
+        <w:gridCol w:w="4751"/>
+        <w:gridCol w:w="5099"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование национального проекта (программы), реализуемого на территории муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование регионального проекта (программы), реализуемого на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Должностное лицо, ответственное за реализацию мероприятий по достижению целей и показателей региональных проектов в рамках национальных проектов (программ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Беспилотные авиационные системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Стимулирование спроса на отечественные беспилотные авиационные системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Продолжительная и активная жизнь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Модернизация первичного звена здравоохранения Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Борьба с сердечно-сосудистыми заболеваниями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Борьба с онкологическими заболеваниями</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Борьба с сахарным диабетом</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Борьба с гепатитом С и минимизация рисков распространения данного заболевания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Оптимальная для восстановления здоровья медицинская реабилитация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Здоровье для каждого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Совершенствование экстренной медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Медицинские кадры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Технологическое обеспечение продовольственной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Производство критически важных ферментных препаратов, пищевых и кормовых добавок, технологических вспомогательных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Кадры в агропромышленном комплексе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Создание условий для развития научных разработок в селекции игенетике</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Инфраструктура для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Развитие инфраструктуры в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Жилье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Сторчун Б.И.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Модернизация коммунальной инфраструктуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Формирование комфортной городской среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Безопасность дорожного движения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Развитие общественного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Региональная и местная дорожная сеть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Общесистемные меры развития дорожного хозяйства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кадры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Управление рынком труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Образование для рынка труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Международная кооперация и экспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Системные меры развития международной кооперации и экспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Экспорт продукции агропромышленного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Туризм и гостеприимство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Создание номерного фонда, инфраструктуры и новых точек притяжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Пять морей и озеро Байкал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Экономика данных и цифровая трансформация государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Цифровые платформы в отраслях социальной сферы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Цифровое государственное управление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Отечественные решения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Экологическое благополучие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Экономика замкнутого цикла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Вода России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Эффективная и конкурентная экономика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Малое и среднее предпринимательство и поддержка индивидуальной предпринимательской инициативы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Производительность труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Молодежь и дети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Россия - страна возможностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Мы вместе (Воспитание гармонично развитой личности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Все лучшее детям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Передовые общеобразовательные организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Педагоги и наставники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Профессионалитет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Семья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Поддержка семьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Многодетная семья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Охрана материнства и детства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Старшее поколение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Семейные ценности и инфраструктура культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Ковалева Т.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4187" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Экологическое благополучие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:em w:val="none"/>
+              </w:rPr>
+              <w:t>Сохранение лесов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края Дружинкин А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="850" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...2067 lines deleted...]
-        <w:t>2.3.1. Результатом предоставления муниципальной услуги являются:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5079 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="Style12"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.10.4.  Основаниями для отказа в предоставлении муниципальной услуги </w:t>
-[...36391 lines deleted...]
-        </w:rPr>
+        <w:t>Краснодарского края                                                                                                                                               С.В. Колупайко</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:type w:val="continuous"/>
-[...1 lines deleted...]
-      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1701" w:top="2306" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
+      <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="20480"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Arial Narrow">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times New Roman CYR">
+  <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="73"/>
+  <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
     <w:doNotBreakWrappedTables/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
       <w:color w:val="auto"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="1"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009c3834"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="2"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006d6d22"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...23 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00141435"/>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:basedOn w:val="Style12"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1" w:customStyle="1">
-[...294 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:basedOn w:val="Style12"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...19 lines deleted...]
-    <w:name w:val="Основной шрифт абзаца4"/>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Символ нумерации"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle45" w:customStyle="1">
-[...54 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="FontStyle29">
+    <w:name w:val="Font Style29"/>
+    <w:basedOn w:val="Style12"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style20" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="Style12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11">
+    <w:name w:val="Font Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Liberation Sans;Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
-[...11 lines deleted...]
-    <w:name w:val="caption1"/>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indexheading">
-[...11 lines deleted...]
-    <w:name w:val="caption11"/>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption111" w:customStyle="1">
-    <w:name w:val="caption111"/>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption1111" w:customStyle="1">
-    <w:name w:val="caption1111"/>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pcenter" w:customStyle="1">
-[...946 lines deleted...]
-    <w:name w:val="caption11111"/>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ConsPlusNormal3">
-    <w:name w:val="ConsPlusNormal3"/>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:firstLine="709"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
       <w:color w:val="auto"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ConsPlusNormal4">
-    <w:name w:val="ConsPlusNormal4"/>
+  <w:style w:type="paragraph" w:styleId="Style111">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="exact" w:line="323"/>
+      <w:ind w:firstLine="878" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style121">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:firstLine="709"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Liberation Serif;Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Style71">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Liberation Serif;Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...11 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Style18"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style23"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pgu.krasnodar.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ar.gov.ru/ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gosuslugi.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/10105719/0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esia.gosuslugi.ru/registration/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?rnd=1A232A963C154EBD03E7997ADB60801E&amp;req=doc&amp;base=LAW&amp;n=311791&amp;dst=100020&amp;fld=134&amp;REFFIELD=134&amp;REFDST=100197&amp;REFDOC=297735&amp;REFBASE=MOB&amp;stat=refcode%3D16876%3Bdstident%3D100020%3Bindex%3D150&amp;date=01.10.2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=37B3891E19C8E4EBC8494BA782A04FC6FEC65913132773171EF284066312AF758E1333FEDD6B3BD5CB8557CF1FK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internet.garant.ru/document/redirect/12177515/16011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pgu.krasnodar.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>
@@ -46771,75 +9944,57 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.6.3$Windows_X86_64 LibreOffice_project/d97b2716a9a4a2ce1391dee1765565ea469b0ae7</Application>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
-  <Pages>79</Pages>
-[...4 lines deleted...]
-  <Company>SPecialiST RePack</Company>
+  <Pages>9</Pages>
+  <Words>1298</Words>
+  <Characters>10505</Characters>
+  <CharactersWithSpaces>11952</CharactersWithSpaces>
+  <Paragraphs>167</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Елена Николаевна</dc:creator>
+  <dc:creator>konkurs</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>