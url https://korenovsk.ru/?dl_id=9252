--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,48465 +1,10073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="650875" cy="821690"/>
+            <wp:extent cx="654050" cy="824865"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Изображение2" descr=""/>
+            <wp:docPr id="1" name="Изображение1" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Изображение2" descr=""/>
+                    <pic:cNvPr id="1" name="Изображение1" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="-50" t="-40" r="-50" b="-40"/>
+                    <a:srcRect l="-303" t="-242" r="-303" b="-242"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="650875" cy="821690"/>
+                      <a:ext cx="654050" cy="824865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
+        <w:keepNext w:val="true"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:bidi w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:bidi="zxx"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t>619</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>от 28.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:t>г.Кореновск</w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                         № 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        </w:rPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...65 lines deleted...]
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...294 lines deleted...]
-        <w:t xml:space="preserve"> опубликовать настоящее постановление в печатном средстве массовой информации и обеспечить размещение настоящего постановления на официальном сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной сети «Интернет».</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>4. Контроль за выполнением настоящего постановления возложить                  на  заместителя  главы  муниципального  образования  Кореновский  район  С.В. Колупайко.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О мерах по противодействию коррупции в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-        <w:ind w:firstLine="709"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>5. Постановление вступает в силу после его официального опубликования.</w:t>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аспоряжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> главы администрации (губернатора) Краснодарского края от 30 сентября 2008 г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ода</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>789-р «О мерах по противодействию коррупции в Краснодарском крае»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аспоряжение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> губернатора Краснодарского края от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ода</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-р «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О внесении изменений в некоторые правовые акты главы администрации (губернатора) Краснодарского края»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрация муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п о с т а н о в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> л я е т:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
+        <w:suppressAutoHyphens w:val="true"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="sub_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить план мероприятий по противодействию коррупции в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>(далее-План) (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>траслевы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (функциональны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>) орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечить выполнение мероприятий Плана в части, их касающейся, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представлять </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в отдел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновски</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отчет о выполнении плановых мероприятий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по итогам полугодия и года до </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> июля и 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> января соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="1"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Рекомендовать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>органам местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">привести в соответствие с действующим законодательством планы мероприятий по противодействию коррупции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представлять </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в отдел </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновски</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отчет о выполнении плановых мероприятий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по итогам полугодия и года до </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> июля и 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> января соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>. Признать утратившим</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.1. П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">остановление администрации муниципального образования Кореновский район от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>04 октября 2021 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О мерах по противодействию коррупции в муниципальном образовании Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>4.2. П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">остановление администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>16 июля 2025 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в постановление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального образования Кореновский район от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>04 октября 2021 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style13"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О мерах по противодействию коррупции в муниципальном образовании Кореновский район».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FF0000" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечить размещение настоящего постанов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ления на официальном сайте администрации муниципального образования  Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в информа</w:t>
+        <w:softHyphen/>
+        <w:t>ционно-телекоммуникационной сети «Интернет».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>Исполняющий обязанности главы</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Постановление вступает в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>со дня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его подписания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>муниципального образования</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">                                                             </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>С.А. Голобородько</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1630 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4669 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ов</w:t>
-[...20796 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9696" w:type="dxa"/>
-        <w:jc w:val="left"/>
+        <w:tblW w:w="5519" w:type="dxa"/>
+        <w:jc w:val="right"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="102" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="62" w:type="dxa"/>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="691"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5199"/>
+        <w:gridCol w:w="5519"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5519" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-240"/>
+              <w:pageBreakBefore/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                          </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к постановлению администрации </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>619</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="PageNumber"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+              </w:tabs>
+              <w:ind w:hanging="0" w:left="5625" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="sub_1000"/>
+      <w:bookmarkStart w:id="2" w:name="sub_100"/>
+      <w:bookmarkStart w:id="3" w:name="sub_1000"/>
+      <w:bookmarkStart w:id="4" w:name="sub_100"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мероприятий по противодействию коррупции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9647" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-18" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="4392"/>
+        <w:gridCol w:w="1596"/>
+        <w:gridCol w:w="3011"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
               </w:rPr>
               <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcW w:w="4392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-              <w:spacing w:lineRule="auto" w:line="276"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Признак заявителя (принадлежащего ему объекта)</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Значения признака заявителя (принадлежащего ему объекта)</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок выполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ответственный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...9 lines deleted...]
-              <w:ind w:hanging="0" w:left="0" w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="3"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Результат «Предоставление жилого помещения по договору социального найма»</w:t>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мероприятия по противодействию коррупции </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образовани</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="108" w:after="108"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:rPr/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>Поступление заявления</w:t>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Оценка восприятия уровня коррупции и мониторинг коррупционных рисков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>2.</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcW w:w="4392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Категория заявителя</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оценка восприятия уровня коррупции в муниципальном образовании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>, размещение их результатов в средствах массовой информации и на официальных сайтах в информационно -телекоммуникационной сети "Интернет"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Физические лица, лично</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>ежегодно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>3.</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcW w:w="4392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Представитель физического лица</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Проведение мониторинга коррупционных рисков в муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>образовани</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, размещение их результатов в средствах массовой информации и на официальных сайтах в информационно-телекоммуникационной сети "Интернет"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Иное лицо полномочия, которого подтверждены в установленном порядке</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>ежегодно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="108" w:after="108"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>4.</w:t>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2. Противодействие коррупции в муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образовани</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3170" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcW w:w="4392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Способ обращения</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мероприятий по профессиональному развитию в области противодействия коррупции для муниципальных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, в должностные обязанности которых входит участие в противодействии коррупции, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в том числе их обучение по дополнительным профессиональным программам в области противодействия коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>1. Заявитель лично (дополнительных</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-              <w:t>2. Представитель заявителя (необходимо представить документ, подтверждающий полномочия представителя)</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:right="-284"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>5.</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3806" w:type="dxa"/>
+            <w:tcW w:w="4392" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Принятое решение</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мероприятий по профессиональному развитию в области противодействия коррупции для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, впервые поступивших на муниципальную службу, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и замещающих должности, связанных с соблюдением антикоррупционных стандартов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5199" w:type="dxa"/>
+            <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> по договору социального найма  жилого помещения;</w:t>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Организация мероприятий по профессиональному развитию в области противодействия коррупции для муниципальных служащих, в должностные обязанности которых входит участие в проведении закупок товаров, работ, услуг для обеспечения муниципальных нужд, в том числе их обучение по дополнительным профессио</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>наль</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ным программам в области противодействия коррупции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел муниципальной службы и кадровой работы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правления делами администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Отдел контрактной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:kern w:val="2"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анализ сведений о доходах, об имуществе и обязательствах имущественного характера, представленных гражданами, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>претендующими на замещение должностей муниципальной службы, муниципальными служащими, руководителями муниципальных учреждений</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел муниципальной службы и кадровой работы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правления делами администрации муниципального образования Кореновский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Осуществление</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проверок достоверности и полноты сведений о доходах, об имуществе и обязательствах имущественного характера, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соблюдения запретов и ограничений, исполнения обязанностей, установленных в целях </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>противодействия коррупции, в отношении лиц, замещающих должности муниципальной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел муниципальной службы и кадровой работы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правления делами администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Организация работы по рассмотрению уведомлений муниципальных служащих о факте обращения в целях склонения к совершению коррупционных правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осуществление контроля исполнения муниципальными служащими обязанности по предварительному уведомлению представителя нанимателя </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работодателя) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>о выполнении иной оплачиваемой работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел муниципальной службы и кадровой работы Управления делами администрации муниципального образования Кореновский район </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Мониторинг исполнения установленного порядка сообщения муниципальными служащими о получении подарка в связи с их должностным положением или исполнением ими должностных обязанностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мониторинг соблюдения порядка участия лиц, замещающих должности муниципальной службы, в управлении коммерческими и некоммерческими организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Информирование муниципальных служащих о требованиях законодательства Российской Федерации о противодействии коррупции и его изменениях, формирование антикоррупционного поведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Проведение в установленном порядке антикоррупционной экспертизы проектов муниципальных нормативных правовых актов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проведение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>в установленном порядке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>мониторинга правоприменения муниципальных нормативных правовых актов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>Принятие (издание), изменение или признание утратившими силу (отмена) муниципальных нормативных правовых актов, направленных на устранение нарушений, выявленных при мониторинге правоприменения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года (по итогам реализации пункта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отраслевые (функциональные) органы администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мониторинг соблюдения законодательства Российской Федерации о противодействии коррупции в муниципальных унитарных предприятиях и муниципальных учреждениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Организация работы по рассмотрению сообщений, по ступивших по различным каналам получения информации (телефон «горячей линии», «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">виртуальная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>приемная»), по которым граждане могут конфиденциально, не опасаясь преследования, сообщать о возможных коррупционных правонарушениях, а также анализ практики рассмотрения и проверки полученной информации и принимаемых мер реагирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел по работе с обращениями граждан и организаций управления делами администрации муниципального образования Кореновский район</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9647" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="108" w:after="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="hi-IN"/>
-[...7 lines deleted...]
-                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3. Совершенствование взаимодействия органов местного самоуправления со средствами массовой информации, населением и институтами гражданского общества по вопросам противодействия коррупции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Создание и продвижение социальной антикоррупционной рекламы, осуществление комплекса иных информационно -просветительских мероприятий антикоррупционной направленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Осуществление мероприятий по информированию граждан о требованиях законодательства о противодействии коррупции и создание в обществе атмосферы нетерпимости к коррупционным проявлениям с привлечением представителей институтов гражданского общества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1596" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+              </w:rPr>
+              <w:t>в течение года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="836967"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тдел </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по профилактике коррупционных правонарушений правового управления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:firstLine="709" w:right="-284"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-[...7 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-        <w:t>2. Комбинации значений признаков, каждая из которых</w:t>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-          <w:sz w:val="26"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9588" w:type="dxa"/>
+        <w:tblW w:w="9750" w:type="dxa"/>
         <w:jc w:val="left"/>
-        <w:tblInd w:w="53" w:type="dxa"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="102" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="62" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1652"/>
-        <w:gridCol w:w="7935"/>
+        <w:gridCol w:w="6666"/>
+        <w:gridCol w:w="3084"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9587" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6666" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:rPr/>
+              <w:pStyle w:val="Style18"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>Комбинация значений признаков</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>Заместитель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> главы</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:pStyle w:val="Style18"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> «Предоставление жилого помещения по договору социального найма»</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-                <w:shd w:fill="auto" w:val="clear"/>
+              <w:pStyle w:val="Style18"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t>1.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style18"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7935" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3084" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:rPr/>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Style13"/>
-[...323 lines deleted...]
-              <w:t xml:space="preserve">   «Выдача дубликата документа, выданного по результатам</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:rPr/>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>предоставления муниципальной, в том числе исчерпывающий перечень</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:rPr/>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>оснований для отказа в выдаче этого дубликата»</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:rPr/>
+              <w:pStyle w:val="Style19"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...96 lines deleted...]
-              <w:t>Представитель физического лица</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>И.А. Максименко</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:right="-284"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...59 lines deleted...]
-        <w:t>образования Кореновский район                                                       М.Г. Наумова</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:right="-284"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:ind w:firstLine="698" w:left="0" w:right="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="Style13"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:ind w:firstLine="698" w:left="0" w:right="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:ind w:firstLine="698" w:left="0" w:right="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16604 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="sub_100111"/>
+      <w:bookmarkStart w:id="6" w:name="sub_100111"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1670" w:footer="0" w:bottom="1134"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
+      <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="20480"/>
+      <w:docGrid w:type="default" w:linePitch="312" w:charSpace="4294961151"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Times New Roman CYR">
+  <w:font w:name="Arial">
     <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
-[...26 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="432"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-      <w:suppressAutoHyphens w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
       <w:color w:val="auto"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="1"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
-    <w:rsid w:val="009c3834"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="108" w:after="108"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="2"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006d6d22"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
-      <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="117A02"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Character20style">
+    <w:name w:val="Character_20_style"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="Page Number"/>
+    <w:basedOn w:val="Style15"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
-[...30 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="2"/>
-[...291 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11">
+    <w:name w:val="Font Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="4" w:customStyle="1">
-[...36 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style20" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Style16">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style21">
+  <w:style w:type="paragraph" w:styleId="Style17">
     <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption1">
-    <w:name w:val="caption1"/>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Прижатый влево"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:iCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indexheading">
-    <w:name w:val="index heading"/>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Содержимое таблицы"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption11" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style20"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
-[...944 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ConsPlusTitle3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:next w:val="ConsPlusCell"/>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="0" w:after="119"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ConsPlusNormal3">
-    <w:name w:val="ConsPlusNormal3"/>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...4 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ConsPlusNormal4">
-    <w:name w:val="ConsPlusNormal4"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Style22"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
     <w:qFormat/>
-    <w:pPr>
-[...35 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pgu.krasnodar.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ar.gov.ru/ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gosuslugi.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esia.gosuslugi.ru/registration/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?rnd=1A232A963C154EBD03E7997ADB60801E&amp;req=doc&amp;base=LAW&amp;n=311791&amp;dst=100020&amp;fld=134&amp;REFFIELD=134&amp;REFDST=100197&amp;REFDOC=297735&amp;REFBASE=MOB&amp;stat=refcode%3D16876%3Bdstident%3D100020%3Bindex%3D150&amp;date=01.10.2019" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=37B3891E19C8E4EBC8494BA782A04FC6FEC65913132773171EF284066312AF758E1333FEDD6B3BD5CB8557CF1FK" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internet.garant.ru/document/redirect/12177515/16011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>
@@ -48525,75 +10133,71 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.6.3$Windows_X86_64 LibreOffice_project/d97b2716a9a4a2ce1391dee1765565ea469b0ae7</Application>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
-  <Pages>88</Pages>
-[...4 lines deleted...]
-  <Company>SPecialiST RePack</Company>
+  <Pages>8</Pages>
+  <Words>1266</Words>
+  <Characters>10391</Characters>
+  <CharactersWithSpaces>11816</CharactersWithSpaces>
+  <Paragraphs>127</Paragraphs>
+  <Company>НПП "Гарант-Сервис"</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Елена Николаевна</dc:creator>
-  <dc:description/>
+  <dc:creator>НПП "Гарант-Сервис"</dc:creator>
+  <dc:description>Документ экспортирован из системы ГАРАНТ</dc:description>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>Оглавление</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Info 1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Info 2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Info 3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Info 4">
+    <vt:lpwstr/>
+  </property>
+</Properties>
 </file>