--- v0 (2025-10-21)
+++ v1 (2026-04-21)
@@ -1,3224 +1,6183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="0096305E">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-        <w:pStyle w:val="2"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="630555" cy="796925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect l="-534" t="-427" r="-534" b="-427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="630555" cy="796925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="228" w:after="228"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="0096305E">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="0096305E">
-[...3 lines deleted...]
-          <w:rStyle w:val="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.01.2026    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...51 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:ind w:firstLine="30"/>
+        <w:t xml:space="preserve">О проведении мероприятия </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:firstLine="30"/>
+        <w:t>«Игровой бизнес — клуб: молодой предприниматель»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:firstLine="765" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="780" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В целях реализации государственной молодежной политики на территории муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Подготовить и провести</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в муниципальном образовании Кореновский муниципальный район Краснодарского края 24 января 2026 года мероприятие «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Местом проведения мероприятие «Игровой бизнес — клуб: молодой предприниматель» определить г. Кореновск, ул. Красная, 29 (дискотечный зал) МБУК КРЦНКД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.1. План задание мероприятия «Игровой бизнес — клуб: молодой предприниматель»  (приложение № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.  Отделу по дела молодежи администрации муниципального образования Кореновский муниципальный район Краснодарского края (Глебова) обеспечить подготовку, организацию, координацию действие всех ответственных лиц в процессе проведения мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5. Управлению образования администрации муниципального образования Кореновский муниципальный район Краснодарского края (Куземченко) обеспечить участие общеобразовательных учреждений Кореновского муниципального района Краснодарского края  в мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6. Отделу культуры администрации муниципального образования Кореновский район (Мартыненко) обеспечить звукотехническое оснащение проведения мероприятия «Игровой бизнес — клуб: молодой предприниматель» с 12.30 до 18.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7. Рекомендовать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="624" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="4294965247"/>
+        </w:sectPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">7.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отделу  министерства  внутренних  дел  России  по   Кореновскому району Толокнову Г.А. обеспечить охрану общественного порядка во время </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проведения мероприятия «Игровой бизнес — клуб: молодой предприниматель» 24 января 2026 года с 12.30 до 18.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7.2. Главному врачу ГБУЗ «Кореновская ЦРБ» МЗ КК Черченко А.В. оказать содействие и выделить медицинского работника для дежурства на мероприятия «Игровой бизнес — клуб: молодой предприниматель» 24 января 2026 года с 12:30 до 18:00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7.3. Директору ГБПОУ КК «Кореновский политехнический техникум» Субочева А.Ю. обеспечить участие студентов техникума в мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>правлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район  Краснодарского  края  обеспечить  размещение настоящего постановления на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за выполнением настоящего распоряжения возложить </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">на заместителя главы муниципального образования Кореновский район </w:t>
+        <w:br/>
+        <w:t>Т.Г. Ковалеву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Распоряжение вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                      А.Е. Дружинкин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style22"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>распоряжением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарский край </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>23.12.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">План — задание </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведения мероприятия </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«Игровой бизнес — клуб: молодой предприниматель»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 января 2026 года в 13.00  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>г.. Кореновск, ул. Красная, 29 (2 этаж, дискотечный зал) МБУК КРЦНКД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9644" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3404"/>
+        <w:gridCol w:w="6240"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Глебова А.В. - начальник отдела по делам молодежи администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="211"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 января 2026 года с 12.30 до 18.00 организовать и провести мероприятия «Игровой бизнес — клуб: молодой предприниматель». </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="211"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Мартыненко Д.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">И.О. Начальника отдела культуры администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="211"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 января 2026 года с 12.30 до 18.00 обеспечить звукотехническое оснащение проведения мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Куземченко М.В. - И.О. Начальника управления  образования администрации МО Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 января 2026 года с 12.30 до 18.00 обеспечить участие общеобразовательных учреждений Кореновского муниципального района Краснодарского края  в мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Субочева А.Ю. - Директор ГБПОУ КК КПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 января 2026 года с 12.30 до 18.00 обеспечить участие студентов техникума в мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Черченко А.В.- главный врач ГБУЗ «Кореновская ЦРБ» МЗ КК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style22"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 января 2026 года с 12.30 до 18.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>оказать содействие и выделить медицинского работника для дежурства на мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ковалев А.Ф. - Директор МБУК КРЦНКД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="211"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 января 2026 года с 12.30 до 18.00 оказать содействие и предоставить дискотечный зал для проведения мероприятия «Игровой бизнес — клуб: молодой предприниматель».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ускова М.П.  — заведующая фотовидеоотделом МБУК МО Кореновский район «КРЦНКД»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style24"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 января 2026 года с 12.30 до 18.00 о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>свещение мероприятия в СМИ, предоставление фото и видео для отчета организатору мероприятия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="211"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">О проведении плановой проверки </w:t>
-[...75 lines deleted...]
-          <w:b/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>требований законодательства Российской Федерации и иных нормативных правовых актов Российской Федерации о контрактной системе в сфер</w:t>
-[...5 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>е закупок</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="709"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...14 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...165 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style5"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  район                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...50 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                             Т.Г. Ковалева</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...122 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...46 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...749 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="637" w:bottom="720" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1283" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="36864"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="WenQuanYi Micro Hei">
-[...8 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...31 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-      <w:pStyle w:val="ac"/>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="11"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="11"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="11"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="11"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="11"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidRDefault="0096305E"/>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...24 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="71"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{F701BD20-C861-4C98-9FC6-2AB087224B3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-      <w:suppressAutoHyphens/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
-[...10 lines deleted...]
-      <w:keepNext/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="44"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:keepNext/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-    </w:rPr>
-[...6 lines deleted...]
-    <w:pPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:outlineLvl w:val="3"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Гиперссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO29LVL1">
+    <w:name w:val="WW_CharLFO29LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO35LVL1">
+    <w:name w:val="WW_CharLFO35LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8NumSt2z0">
+    <w:name w:val="WW8NumSt2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z8">
+    <w:name w:val="WW8Num19z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z7">
+    <w:name w:val="WW8Num19z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z6">
+    <w:name w:val="WW8Num19z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z5">
+    <w:name w:val="WW8Num19z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z4">
+    <w:name w:val="WW8Num19z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z3">
+    <w:name w:val="WW8Num19z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z2">
+    <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z1">
+    <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z8">
+    <w:name w:val="WW8Num18z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z7">
+    <w:name w:val="WW8Num18z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z6">
+    <w:name w:val="WW8Num18z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z5">
+    <w:name w:val="WW8Num18z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z4">
+    <w:name w:val="WW8Num18z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z3">
+    <w:name w:val="WW8Num18z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z8">
+    <w:name w:val="WW8Num17z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z7">
+    <w:name w:val="WW8Num17z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z6">
+    <w:name w:val="WW8Num17z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z5">
+    <w:name w:val="WW8Num17z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z4">
+    <w:name w:val="WW8Num17z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z3">
+    <w:name w:val="WW8Num17z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z8">
+    <w:name w:val="WW8Num16z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z7">
+    <w:name w:val="WW8Num16z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z6">
+    <w:name w:val="WW8Num16z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z5">
+    <w:name w:val="WW8Num16z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z4">
+    <w:name w:val="WW8Num16z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z3">
+    <w:name w:val="WW8Num16z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z8">
+    <w:name w:val="WW8Num15z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z7">
+    <w:name w:val="WW8Num15z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z6">
+    <w:name w:val="WW8Num15z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z5">
+    <w:name w:val="WW8Num15z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z4">
+    <w:name w:val="WW8Num15z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z3">
+    <w:name w:val="WW8Num15z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z8">
+    <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z7">
+    <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z6">
+    <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z5">
+    <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z4">
+    <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z8">
+    <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z7">
+    <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z6">
+    <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z5">
+    <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z4">
+    <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z3">
+    <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z8">
+    <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z7">
+    <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z6">
+    <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z5">
+    <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z4">
+    <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z8">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z7">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z6">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z5">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z4">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z8">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z7">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z6">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z5">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z4">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle50">
+    <w:name w:val="Font Style50"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle58">
+    <w:name w:val="Font Style58"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="8">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
-[...31 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Hindi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Droid Sans Fallback" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Hindi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Абзац списка"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Courier New" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111112">
+    <w:name w:val="Caption1111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...237 lines deleted...]
-      <w:suppressAutoHyphens/>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voice">
+    <w:name w:val="voice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono;Courier New" w:hAnsi="Liberation Mono;Courier New" w:eastAsia="NSimSun" w:cs="Liberation Mono;Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...10 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="28" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-    </w:pPr>
-[...9 lines deleted...]
-    <w:rPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311">
+    <w:name w:val="Основной текст 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle">
+    <w:name w:val="ConsTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="312">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-    </w:pPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...7 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...77 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>606</Words>
+  <Characters>4515</Characters>
+  <CharactersWithSpaces>5938</CharactersWithSpaces>
+  <Paragraphs>64</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>