--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,1981 +1,3151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B935C7">
-[...1 lines deleted...]
-        <w:spacing w:after="29"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="630555" cy="796925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect l="-534" t="-427" r="-534" b="-427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="630555" cy="796925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...59 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...97 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:autoSpaceDE w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О проведении плановой проверки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соблюдения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">культуры </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновского городского поселения Кореновского района Краснодарского края «Кореновский историко-краеведческий музей» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>требований законодательства Российской Федерации и иных нормативных правовых актов Российской Федерации о контрактной системе в сфере закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с Федеральным законом от 05 марта 2013 года №44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд», постановлением Правительства Российской Федерации от 1 октября 2020 года №1576 «Об утверждении Правил осуществления контроля в сфере закупок товаров, работ, услуг в отношении заказчиков, контрактных служб, контрактных управляющих, комиссий по осуществлению закупок товаров, работ, услуг и их членов, уполномоченных органов, уполномоченных учреждений, специализированных организаций, операторов электронных площадок, операторов специализированных электронных площадок и о внесении изменений в Правила ведения реестра жалоб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, плановых и внеплановых проверок, принятых по ним решений и выданных предписаний, представлений», на основании пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> плана </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отделом внутреннего финансового контроля и контроля в сфере муниципальных закупок администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>плановых проверок соблюдения требований законодательства Российской Федерации и иных нормативных правовых актов Российской Федерации о контрактной системе в сфере закупок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+        <w:tab/>
+        <w:t>Отделу внутреннего финансового</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контроля и контроля в сфере муниципальных закупок администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> провести плановую проверку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1126" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="Style19"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.1.</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование субъекта контроля – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ое</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетное</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учреждение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">культуры </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновского городского поселения Кореновского района </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края «Кореновский историко-краеведческий музей»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Предмет проверки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соблюдение требований законодательства Российской Федерации и иных нормативных правовых актов Российской Федерации о контрактной системе в сфере закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.3.</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Цель проверки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style17"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предупреждение и выявление нарушений законодательства в сфере контрактной системы закупок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+        <w:tab/>
+        <w:t>Назначить ответственными за проведение контрольного мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чагрову Анну Григорьевну – начальника отдела внутреннего финансового контроля и контроля в сфере муниципальных закупок администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (руководитель проверочной комиссии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бабенко Людмилу Александровну</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ведущего специалиста отдела внутреннего финансового контроля и контроля в сфере муниципальных закупок администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+        <w:tab/>
+        <w:t>Дата начала проведения проверки:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года. Дата окончания проведения проверки: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>февраля</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...68 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Проверяемый период: с 01 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>января</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>декабря</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+        <w:tab/>
+        <w:t>Акт по результатам проверки составить в течении 10 рабочих дней со дня окончания проведения плановой проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...180 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению  службы  протокола  и  информационной  политики  администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечить размещение настоящего распоряжения на официальном сайте администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...20 lines deleted...]
-        <w:ind w:firstLine="706"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="738" w:leader="none"/>
+          <w:tab w:val="left" w:pos="877" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+        <w:tab/>
+        <w:t>Контроль за выполнением настоящего распоряжения оставляю за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+        <w:tab/>
+        <w:t>Распоряжение вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1335" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...127 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1335" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1335" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1335" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style19"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="624" w:right="567" w:bottom="624" w:left="1531" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
+      <w:pgMar w:left="1701" w:right="637" w:gutter="0" w:header="720" w:top="993" w:footer="0" w:bottom="720"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="font235">
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="XO Thames">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
-[...14 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Style11"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Style11"/>
+        <w:sz w:val="28"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Style11"/>
+        <w:sz w:val="28"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Style11"/>
+        <w:sz w:val="28"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Style11"/>
+        <w:sz w:val="28"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...14 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{B37A793A-DC55-4A01-A15D-9EE090DD8093}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="font235" w:hAnsi="Calibri" w:cs="font235"/>
-[...6 lines deleted...]
-    <w:next w:val="a"/>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="font235" w:hAnsi="XO Thames" w:cs="font235"/>
       <w:b/>
-      <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:next w:val="a"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="font235" w:hAnsi="XO Thames" w:cs="font235"/>
       <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:sz w:val="28"/>
-      <w:szCs w:val="22"/>
-[...35 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+    <w:basedOn w:val="Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
-[...35 lines deleted...]
-    <w:next w:val="a4"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Строгий"/>
+    <w:basedOn w:val="Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Гиперссылка"/>
+    <w:basedOn w:val="Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL1">
+    <w:name w:val="WW_CharLFO2LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL2">
+    <w:name w:val="WW_CharLFO2LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL3">
+    <w:name w:val="WW_CharLFO2LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL4">
+    <w:name w:val="WW_CharLFO2LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL5">
+    <w:name w:val="WW_CharLFO2LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL6">
+    <w:name w:val="WW_CharLFO2LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL7">
+    <w:name w:val="WW_CharLFO2LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL8">
+    <w:name w:val="WW_CharLFO2LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL9">
+    <w:name w:val="WW_CharLFO2LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL1">
+    <w:name w:val="WW_CharLFO4LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+    <w:name w:val="WW_CharLFO4LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL3">
+    <w:name w:val="WW_CharLFO4LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL4">
+    <w:name w:val="WW_CharLFO4LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL5">
+    <w:name w:val="WW_CharLFO4LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL6">
+    <w:name w:val="WW_CharLFO4LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL7">
+    <w:name w:val="WW_CharLFO4LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL8">
+    <w:name w:val="WW_CharLFO4LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL9">
+    <w:name w:val="WW_CharLFO4LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+    <w:name w:val="WW_CharLFO6LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL2">
+    <w:name w:val="WW_CharLFO6LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL3">
+    <w:name w:val="WW_CharLFO6LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL4">
+    <w:name w:val="WW_CharLFO6LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL5">
+    <w:name w:val="WW_CharLFO6LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL6">
+    <w:name w:val="WW_CharLFO6LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL7">
+    <w:name w:val="WW_CharLFO6LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL8">
+    <w:name w:val="WW_CharLFO6LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL9">
+    <w:name w:val="WW_CharLFO6LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a4"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:bidi="ar-SA" w:val="ru-RU" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Style19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...32 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>435</Words>
+  <Characters>3378</Characters>
+  <CharactersWithSpaces>3968</CharactersWithSpaces>
+  <Paragraphs>27</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Anna</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>