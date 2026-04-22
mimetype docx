--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,12111 +1,8260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="p6"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr>
-[...30 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...15 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:lang/>
         </w:rPr>
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="36"/>
-          <w:lang/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+        <w:t>от 22.01.2026                                                                                                                              № 31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>о</w:t>
-[...51 lines deleted...]
-        <w:t>31</w:t>
+        <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>г.  Коре</w:t>
-[...7 lines deleted...]
-        <w:t>новск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">О присвоении спортивных разрядов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и судейских категорий</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="p6"/>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Об утверждении </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...89 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:pStyle w:val="WW-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1151 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...54 lines deleted...]
-        <w:t>31</w:t>
+        <w:t>В соответствии с Федеральным законом от 04 декабря 2007 г. № 329-ФЗ «О физической культуре и спорте в Российской Федерации», Федеральным законом от 27 июля 2010 г. № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», Положением о спортивных судьях, утвержденным приказом Минспорта РФ от 28.02.2017 № 134 (зарегистрирован в Минюсте РФ  31.05.2017 № 46917 (в изменениями, внесенным приказами  Минспорта России от 19.12.2022 № 1257 (зарегистрирован Минюстом России от 28.03.2023, регистрационный № 72762) и Квалификационными требованиями к спортивным судьям по виду спорта «шахматы», утвержденными приказом Минспорта РФ № 7 от 14.01.2020, ( с изменениями внесенными приказом Минспорта РФ от 02..09.2020 № 674), Положением о Единой всероссийской спортивной классификации», утвержденным приказом Минспорта РФ от 03.03.2025 № 173, постановлением администрации муниципального образования Кореновский район от 21 июня 2023 года № 1095 «Об утверждении административного регламента предоставления администрацией муниципального образования Кореновский район муниципальной услуги «Присвоение спортивных разрядов», администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="13"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...26 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>РЕЕСТР</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Присвоить 2 спортивный разряд по виду спорта Фигурное катание:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9795" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="101" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3838"/>
+        <w:gridCol w:w="5956"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1 Андриевской Ярине Дмитриевне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края,  2015 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.2  Дух Арине Михайловне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края,  2015 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.3  Айвазян Маргарите Андраниковне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края,  2016 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9794" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>по виду спорта Универсальный бой:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="456" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3838" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.4  Нарижной Елизавете Андреевне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>спортсмену МАУ ДО СШ муниципального образования Кореновский муниципальный район Краснодарского края,  2009 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="p6"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="FontStyle19"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:eastAsia="Calibri" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Об утверждении </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                           </w:t>
+        <w:t>2. Присвоить квалификационную категорию по шахматам: «Спортивный судья     3 категории»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9890" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="216" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="6061"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2.1 Яновской Галине Григорьевне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>спортсмену  муниципального образования Кореновский муниципальный район Краснодарского края,  1990 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="13"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FontStyle19"/>
-          <w:b/>
+          <w:rFonts w:eastAsia="Calibri" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>администрации</w:t>
+        <w:t>3. Присвоить квалификационную категорию по шахматам «Юный судья»:</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-2" w:type="dxa"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9890" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="88" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="613"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3715"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="6061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="western"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...13 lines deleted...]
-              <w:t>п/п</w:t>
+              <w:t>3.1  Олейник Анне Алексеевне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5191" w:type="dxa"/>
+            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="western"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...67 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...63 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FontStyle16"/>
-[...4578 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Архивный фонд и предоставление спра</w:t>
-[...3267 lines deleted...]
-              <w:t>Отдел ЖКХ, транспорта и связи</w:t>
+              <w:t>спортсмену  муниципального образования Кореновский муниципальный район Краснодарского края,  2010 года рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="13"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...32 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заместитель главы </w:t>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики муниципального образования Кореновский муниципальный  район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте  муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="13"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>муниципального образо</w:t>
+        <w:t xml:space="preserve">5. Контроль за выполнением настоящего постановления возложить                        на исполняющего обязанности заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">вания                        </w:t>
+        <w:t>С.В. Самойлик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00760719">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="13"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Кореновский район                                                                           С.В. Колупайко</w:t>
+        <w:t>6. Постановление вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...9 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="34406"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9643" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4896"/>
+        <w:gridCol w:w="4747"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="970" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Глава</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4747" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="-99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                             </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="-99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>С. А. Голобородько</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16798"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="StarSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    </w:pPr>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="af2"/>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="af2"/>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...127 lines deleted...]
-    <w:name w:val="WWNum1"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="00000003"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Symbol"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="91"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
-[...17 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{C2F0BBFD-3EE3-4FBC-A638-95F409990ED1}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...29 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...334 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+    <w:rsid w:val="001f3df8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="1111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="140" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="32"/>
-[...7 lines deleted...]
-      <w:keepNext/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="5"/>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079077b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1zfalse">
+    <w:name w:val="WW8Num1zfalse"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1ztrue">
+    <w:name w:val="WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue">
+    <w:name w:val="WW-WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1">
+    <w:name w:val="WW-WW8Num1ztrue1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2">
+    <w:name w:val="WW-WW8Num1ztrue2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3">
+    <w:name w:val="WW-WW8Num1ztrue3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4">
+    <w:name w:val="WW-WW8Num1ztrue4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5">
+    <w:name w:val="WW-WW8Num1ztrue5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6">
+    <w:name w:val="WW-WW8Num1ztrue6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7">
+    <w:name w:val="WW-WW8Num1ztrue7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11">
+    <w:name w:val="WW-WW8Num1ztrue11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21">
+    <w:name w:val="WW-WW8Num1ztrue21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31">
+    <w:name w:val="WW-WW8Num1ztrue31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41">
+    <w:name w:val="WW-WW8Num1ztrue41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51">
+    <w:name w:val="WW-WW8Num1ztrue51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61">
+    <w:name w:val="WW-WW8Num1ztrue61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71">
+    <w:name w:val="WW-WW8Num1ztrue71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111">
+    <w:name w:val="WW-WW8Num1ztrue111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211">
+    <w:name w:val="WW-WW8Num1ztrue211"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311">
+    <w:name w:val="WW-WW8Num1ztrue311"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411">
+    <w:name w:val="WW-WW8Num1ztrue411"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511">
+    <w:name w:val="WW-WW8Num1ztrue511"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611">
+    <w:name w:val="WW-WW8Num1ztrue611"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711">
+    <w:name w:val="WW-WW8Num1ztrue711"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111">
+    <w:name w:val="WW-WW8Num1ztrue1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111">
+    <w:name w:val="WW-WW8Num1ztrue2111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111">
+    <w:name w:val="WW-WW8Num1ztrue3111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111">
+    <w:name w:val="WW-WW8Num1ztrue4111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111">
+    <w:name w:val="WW-WW8Num1ztrue5111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111">
+    <w:name w:val="WW-WW8Num1ztrue6111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111">
+    <w:name w:val="WW-WW8Num1ztrue7111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111">
+    <w:name w:val="WW-WW8Num1ztrue11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111">
+    <w:name w:val="WW-WW8Num1ztrue21111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111">
+    <w:name w:val="WW-WW8Num1ztrue31111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111">
+    <w:name w:val="WW-WW8Num1ztrue41111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111">
+    <w:name w:val="WW-WW8Num1ztrue51111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111">
+    <w:name w:val="WW-WW8Num1ztrue61111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111">
+    <w:name w:val="WW-WW8Num1ztrue71111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111">
+    <w:name w:val="WW-WW8Num1ztrue111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111">
+    <w:name w:val="WW-WW8Num1ztrue211111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111">
+    <w:name w:val="WW-WW8Num1ztrue311111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111">
+    <w:name w:val="WW-WW8Num1ztrue411111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111">
+    <w:name w:val="WW-WW8Num1ztrue511111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111">
+    <w:name w:val="WW-WW8Num1ztrue611111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111">
+    <w:name w:val="WW-WW8Num1ztrue711111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111">
+    <w:name w:val="WW-WW8Num1ztrue1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111">
+    <w:name w:val="WW-WW8Num1ztrue2111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111">
+    <w:name w:val="WW-WW8Num1ztrue3111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111">
+    <w:name w:val="WW-WW8Num1ztrue4111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111">
+    <w:name w:val="WW-WW8Num1ztrue5111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111">
+    <w:name w:val="WW-WW8Num1ztrue6111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111111">
+    <w:name w:val="WW-WW8Num1ztrue7111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111111">
+    <w:name w:val="WW-WW8Num1ztrue11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111111">
+    <w:name w:val="WW-WW8Num1ztrue21111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111111">
+    <w:name w:val="WW-WW8Num1ztrue31111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111111">
+    <w:name w:val="WW-WW8Num1ztrue41111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111111">
+    <w:name w:val="WW-WW8Num1ztrue51111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111111">
+    <w:name w:val="WW-WW8Num1ztrue61111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111111">
+    <w:name w:val="WW-WW8Num1ztrue71111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111111">
+    <w:name w:val="WW-WW8Num1ztrue111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111111">
+    <w:name w:val="WW-WW8Num1ztrue211111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111111">
+    <w:name w:val="WW-WW8Num1ztrue311111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111111">
+    <w:name w:val="WW-WW8Num1ztrue411111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111111">
+    <w:name w:val="WW-WW8Num1ztrue511111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111111">
+    <w:name w:val="WW-WW8Num1ztrue611111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111111">
+    <w:name w:val="WW-WW8Num1ztrue711111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111111">
+    <w:name w:val="WW-WW8Num1ztrue1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111111">
+    <w:name w:val="WW-WW8Num1ztrue2111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111111">
+    <w:name w:val="WW-WW8Num1ztrue3111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111111">
+    <w:name w:val="WW-WW8Num1ztrue4111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111111">
+    <w:name w:val="WW-WW8Num1ztrue5111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111111">
+    <w:name w:val="WW-WW8Num1ztrue6111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Название объекта1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="S1">
+    <w:name w:val="s_1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Указатель2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle28">
+    <w:name w:val="Font Style28"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Название объекта"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Указатель1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="Цитата2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Цитата1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="23">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL9">
+    <w:name w:val="WW_CharLFO8LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL8">
+    <w:name w:val="WW_CharLFO8LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL7">
+    <w:name w:val="WW_CharLFO8LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL6">
+    <w:name w:val="WW_CharLFO8LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL5">
+    <w:name w:val="WW_CharLFO8LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL4">
+    <w:name w:val="WW_CharLFO8LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL3">
+    <w:name w:val="WW_CharLFO8LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL2">
+    <w:name w:val="WW_CharLFO8LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL1">
+    <w:name w:val="WW_CharLFO8LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL2">
+    <w:name w:val="WW_CharLFO6LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+    <w:name w:val="WW_CharLFO6LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+    <w:name w:val="WW_CharLFO4LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="StarSymbol"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL1">
+    <w:name w:val="WW_CharLFO4LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="StarSymbol"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL9">
+    <w:name w:val="WW_CharLFO1LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL8">
+    <w:name w:val="WW_CharLFO1LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL7">
+    <w:name w:val="WW_CharLFO1LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL6">
+    <w:name w:val="WW_CharLFO1LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL5">
+    <w:name w:val="WW_CharLFO1LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL4">
+    <w:name w:val="WW_CharLFO1LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL3">
+    <w:name w:val="WW_CharLFO1LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL2">
+    <w:name w:val="WW_CharLFO1LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+    <w:name w:val="WW_CharLFO1LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum210">
+    <w:name w:val="RTF_Num 2 10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum29">
+    <w:name w:val="RTF_Num 2 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum28">
+    <w:name w:val="RTF_Num 2 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum27">
+    <w:name w:val="RTF_Num 2 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum26">
+    <w:name w:val="RTF_Num 2 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum25">
+    <w:name w:val="RTF_Num 2 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum24">
+    <w:name w:val="RTF_Num 2 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum23">
+    <w:name w:val="RTF_Num 2 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum22">
+    <w:name w:val="RTF_Num 2 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum21">
+    <w:name w:val="RTF_Num 2 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Основной шрифт абзаца5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24">
+    <w:name w:val="Основной текст (2)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont111">
+    <w:name w:val="Default Paragraph Font111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle38">
+    <w:name w:val="Font Style38"/>
+    <w:basedOn w:val="DefaultParagraphFont111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle39">
+    <w:name w:val="Font Style39"/>
+    <w:basedOn w:val="DefaultParagraphFont111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle40">
+    <w:name w:val="Font Style40"/>
+    <w:basedOn w:val="DefaultParagraphFont111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="32">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11">
+    <w:name w:val="Font Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Символ сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Указатель"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Цитата"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="Style22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Цветовое выделение"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079077b"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1" w:customStyle="1">
+    <w:name w:val="WW-Базовый"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079077b"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0079077b"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="331">
+    <w:name w:val="Указатель33"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311">
+    <w:name w:val="Указатель31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1112">
+    <w:name w:val="Caption1112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11112">
+    <w:name w:val="Caption11112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111112">
+    <w:name w:val="Caption111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111112">
+    <w:name w:val="Caption1111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Основной текст 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4890" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9781" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4818" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9637" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption14">
+    <w:name w:val="Caption14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z31">
+    <w:name w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle231">
+    <w:name w:val="Font Style231"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z81">
+    <w:name w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111113">
+    <w:name w:val="Caption1111113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z01">
+    <w:name w:val="WW8Num4z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel210">
+    <w:name w:val="ListLabel 210"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Символ нумерации1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z21">
+    <w:name w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11113">
+    <w:name w:val="Caption11113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle1">
+    <w:name w:val="ConsPlusTitle1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z11">
+    <w:name w:val="WW8Num5z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Нормальный (таблица)1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption113">
+    <w:name w:val="Caption113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Название объекта11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z71">
+    <w:name w:val="WW8Num5z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z71">
+    <w:name w:val="WW8Num4z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111113">
+    <w:name w:val="Caption111113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z51">
+    <w:name w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z41">
+    <w:name w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S11">
+    <w:name w:val="s_11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z51">
+    <w:name w:val="WW8Num5z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Указатель21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z31">
+    <w:name w:val="WW8Num5z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apple-converted-space1">
+    <w:name w:val="apple-converted-space1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z21">
+    <w:name w:val="WW8Num4z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z61">
+    <w:name w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal1">
+    <w:name w:val="ConsNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-11">
+    <w:name w:val="WW-Заголовок1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle281">
+    <w:name w:val="Font Style281"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z41">
+    <w:name w:val="WW8Num4z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z11">
+    <w:name w:val="WW8Num4z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2111">
+    <w:name w:val="Основной текст с отступом 211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z51">
+    <w:name w:val="WW8Num4z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle241">
+    <w:name w:val="Font Style241"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Название объекта2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z31">
+    <w:name w:val="WW8Num4z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt1">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel110">
+    <w:name w:val="ListLabel 110"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3111">
+    <w:name w:val="Основной текст с отступом 311"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z01">
+    <w:name w:val="WW8Num5z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Цитата21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z81">
+    <w:name w:val="WW8Num5z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z41">
+    <w:name w:val="WW8Num5z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Без интервала1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z11">
+    <w:name w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel311">
+    <w:name w:val="ListLabel 311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z61">
+    <w:name w:val="WW8Num4z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z61">
+    <w:name w:val="WW8Num5z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Цитата11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z01">
+    <w:name w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1113">
+    <w:name w:val="Caption1113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z21">
+    <w:name w:val="WW8Num5z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z81">
+    <w:name w:val="WW8Num4z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="Основной шрифт абзаца21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z71">
+    <w:name w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard21">
+    <w:name w:val="Standard21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent2">
+    <w:name w:val="Text body indent2"/>
+    <w:basedOn w:val="Standard21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="748"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard2">
+    <w:name w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent1">
+    <w:name w:val="Text body indent1"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:firstLine="748" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:next w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Комментарий"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:next w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:hanging="0" w:left="170" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="800080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="214">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="480" w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="116">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3112">
+    <w:name w:val="Указатель311"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="Указатель4"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="Название4"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="Указатель5"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="Название5"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody1">
+    <w:name w:val="Text body1"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style25"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style51">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="192"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Текст (справка)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="170"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption121">
+    <w:name w:val="Caption121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal15">
+    <w:name w:val="LO-Normal15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal13">
+    <w:name w:val="LO-Normal13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal11">
+    <w:name w:val="LO-Normal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal9">
+    <w:name w:val="LO-Normal9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Ссылка на официальную публикацию"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal7">
+    <w:name w:val="LO-Normal7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal5">
+    <w:name w:val="LO-Normal5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal3">
+    <w:name w:val="LO-Normal3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal1">
+    <w:name w:val="LO-Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal">
+    <w:name w:val="LO-Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Текст"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style38">
+    <w:name w:val="Колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111121">
+    <w:name w:val="caption11111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111121">
+    <w:name w:val="caption1111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111121">
+    <w:name w:val="caption111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11121">
+    <w:name w:val="caption11121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1121">
+    <w:name w:val="caption1121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption131">
+    <w:name w:val="caption131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style39">
+    <w:name w:val="Содержимое списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:firstLine="748" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="117">
+    <w:name w:val="Цветовое выделение для Текст1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont01">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont3">
+    <w:name w:val="Default Paragraph Font3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink1">
+    <w:name w:val="Internet link1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat1">
+    <w:name w:val="ConsPlusNonformat1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="Цитата3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="118">
+    <w:name w:val="Текст в заданном формате1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="119">
+    <w:name w:val="Гипертекстовая ссылка1"/>
+    <w:basedOn w:val="120"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="120">
+    <w:name w:val="Цветовое выделение1"/>
+    <w:basedOn w:val="117"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle161">
+    <w:name w:val="Font Style161"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="321">
+    <w:name w:val="Указатель32"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard3">
+    <w:name w:val="Standard3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="341">
+    <w:name w:val="Указатель34"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="131">
+    <w:name w:val="Заголовок13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num5">
+    <w:name w:val="WW8Num5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num6">
+    <w:name w:val="WW8Num6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num7">
+    <w:name w:val="WW8Num7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num8">
+    <w:name w:val="WW8Num8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num9">
+    <w:name w:val="WW8Num9"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num10">
+    <w:name w:val="WW8Num10"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num11">
+    <w:name w:val="WW8Num11"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num12">
+    <w:name w:val="WW8Num12"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...670 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00d17aa6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.korenovsk.ru/?page_id=4798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>3573</Words>
-[...11 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>400</Words>
+  <Characters>2917</Characters>
+  <CharactersWithSpaces>3548</CharactersWithSpaces>
+  <Paragraphs>37</Paragraphs>
+  <Company>Reanimator Extreme Edition</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ПРОЕКТ</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>sport6</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Ушакова Елена Ивановна</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>