--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,19816 +1,7282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
-  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="650240" cy="823595"/>
+            <wp:extent cx="630555" cy="796925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 4" descr=""/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 4" descr=""/>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="-20" t="-16" r="-20" b="-16"/>
+                    <a:srcRect l="-534" t="-427" r="-534" b="-427"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="650240" cy="823595"/>
+                      <a:ext cx="630555" cy="796925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t>10</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>.0</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.01.2026    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>1</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>.2025</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t>8-р</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Style24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">О проведении зимнего фестиваля Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО) </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">О  проведении муниципального этапа краевого фестиваля </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...62 lines deleted...]
-        <w:t>возрастных ступеней (18 лет и старше)            в муниципальном образовании Кореновский район в 2024 году</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Всероссийского физкультурно-спортивного комплекса </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Готов к труду и обороне» (ГТО) среди обучающихся </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>В соответствии с Федеральным законом от 04 декабря 2007 года  № 329-ФЗ «О физической культуре и спорте в Российской Федерации» (с изменениями и дополнениями от 27 декабря 2018 года), распоряжением главы администрации (губернатора) Краснодарского края от 22 марта 2016 года  № 29-р «О поэтапном внедрении Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО) в Краснодарском крае»:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональных образовательных организаций  в 2026 году</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="680" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> возрастных ступеней (18 лет и старше).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...71 lines deleted...]
-        <w:t>в муниципальном образовании Кореновский район в 2025 году (прилагается).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с Федеральным законом от 04.12.2007 № 329-ФЗ «О физической культуре и спорте в Российской Федерации», распоряжением главы администрации (Губернатора) Краснодарского края от 22.03.2016 № 29-р «О поэтапном внедрении Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО) в Краснодарском крае»:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>3. Отделу</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> по физической культуре и спорту администрации муниципального образования Кореновский район (Савченко) разработать и утвердить положение о проведении фестиваля ГТО и </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>организовать его проведение с соблюдением рекомендаций Роспотребнадзора по профилактике распространения коронавирусной инфекции.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Провести в муниципальном образовании Кореновский муниципальный район Краснодарского края в период с 26 января по 8 февраля 2026 года  муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> этап краевого фестиваля Всероссийского физкультурно-спортивного комплекса «Готов к труду и обороне» (ГТО) среди обучающихся профессиональных образовательных организаций (далее - Фестиваль).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="sub_1"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>отдел по физической культуре и спорту администрации муниципального образования Кореновский район в срок до 5 апреля 2025 года.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Утвердить состав организационного комитета по подготовке и проведению Фестиваля в муниципальном образовании Кореновский муниципальный район Краснодарского края в 2026 году (прилагается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Отделу по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края (Самойлик) разработать и утвердить положение о проведении Фестиваля. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="sub_1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>2</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Управлению образования администрации муниципального образования Кореновский муниципальный район Краснодарского края (Куземченко) обеспечить участие в Фестивале обучающихся профессиональных образовательных организаций муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1133" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+        </w:sectPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Муниципальному автономному учреждению дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края (Ланге) организовать работу по проведению Фестиваля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>5. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский район обеспечить размещение настоящего распоряжения на официальном сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной сети «Интернет».</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить размещение настоящего распоряжения на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="sub_3"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> за выполнением настоящего распоряжения возложить на заместителя главы муниципального образования И.А. Максименко.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Контроль за выполнением настоящего распоряжения возложить на исполняющего обязанности заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края С.В. Самойлик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="850" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>7. Распоряжение вступает в силу со дня его подписания.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Распоряжение вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af9"/>
+        <w:tblStyle w:val="Style_3"/>
         <w:tblW w:w="9684" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4927"/>
-        <w:gridCol w:w="4757"/>
+        <w:gridCol w:w="4756"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности главы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">муниципального образования </w:t>
+              <w:t>муниципального образования</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Кореновский район</w:t>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>С.В. Колупайко</w:t>
+              <w:t>А.Е. Дружинкин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="850"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:ind w:hanging="0" w:left="5669" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:hanging="0" w:left="5669" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к распоряжению администрации муниципального образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:hanging="0" w:left="5669" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:hanging="0" w:left="5669" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...413 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...82 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>10.01.2025</w:t>
+        </w:rPr>
+        <w:t>21.01.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">  № </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">2026  № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8-р</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>СОСТАВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
-[...27 lines deleted...]
-        <w:t>дению</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организационного комитета по подготовке и проведению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">фестиваля Всероссийского физкультурно-спортивного комплекса </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального этапа краевого фестиваля </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">«Готов к труду и обороне» (ГТО) среди участников </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Всероссийского физкультурно-спортивного комплекса </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...54 lines deleted...]
-        <w:t>»</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Готов к труду и обороне» (ГТО) среди обучающихся </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-        <w:ind w:firstLine="867"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональных образовательных организаций  в 2026 году</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard1"/>
+        <w:ind w:firstLine="867" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9629" w:type="dxa"/>
+        <w:tblStyle w:val="Style_5"/>
+        <w:tblW w:w="9628" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="9" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3393"/>
-        <w:gridCol w:w="6235"/>
+        <w:gridCol w:w="3391"/>
+        <w:gridCol w:w="6236"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="829" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3393" w:type="dxa"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Самойлик</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6236" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- начальник отдела по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, председатель оргкомитета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Савченко </w:t>
-[...72 lines deleted...]
-              <w:t>- начальник отдела по физической культуре и спорту администрации муниципального образования Кореновский район, председатель оргкомитета;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1438" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3393" w:type="dxa"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Савченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Александр Алексеевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Каминская </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6236" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- заместитель начальника отдела по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, заместитель председателя оргкомитета;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Ольга Викторовна</w:t>
-[...36 lines deleted...]
-              <w:t>по физической культуре и спорту администрации муниципального образования Кореновский район, заместитель председателя оргкомитета;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3393" w:type="dxa"/>
+            <w:tcW w:w="3391" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Паневник</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Анна Владимировна </w:t>
+              <w:t>Анна Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6235" w:type="dxa"/>
+            <w:tcW w:w="6236" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-[...1 lines deleted...]
-              <w:ind w:right="5"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- </w:t>
-[...17 lines deleted...]
-              <w:t>по физической культуре и спорту администрации муниципального образования Кореновский район, секретарь оргкомитета.</w:t>
+              <w:t>- ведущий специалист отдела по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края, секретарь оргкомитета.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Члены организационного комитета:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Style_5"/>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="6585"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1167" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ланге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Галина Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- директор муниципального автономного учреждения дополнительного образования спортивная школа «Аллигатор» муниципального образовании Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- директор муниципального автономного учреждения дополнительного образования спортивной школы «Аллигатор» муниципального образовании Кореновский район;</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="639" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9644" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1440" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Толстокорая</w:t>
+              <w:t>Милевская</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Людмила Васильевна</w:t>
-[...19 lines deleted...]
-              </w:rPr>
+              <w:t>Анна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders/>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:snapToGrid w:val="false"/>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:themeColor="text1" w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- главный специалист отдела ГТО муниципального автономного учреждения спортивной школы «Аллигатор» муниципального образовании Кореновский район;</w:t>
+              <w:t>- начальник отдела центр тестирования ГТО муниципального автономного учреждения спортивная школа «Аллигатор» муниципального образовании Кореновский муниципальный район Краснодарского края.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
+        <w:pStyle w:val="Standard1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af9"/>
-        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:tblStyle w:val="Style_3"/>
+        <w:tblW w:w="9513" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4927"/>
-        <w:gridCol w:w="4926"/>
+        <w:gridCol w:w="5444"/>
+        <w:gridCol w:w="4068"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4927" w:type="dxa"/>
+            <w:tcW w:w="5444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заместитель главы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>муниципального образования Кореновский район</w:t>
+              <w:t>Исполняющий обязанности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcW w:w="4068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:pStyle w:val="Standard1"/>
               <w:suppressAutoHyphens w:val="true"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>И.А. Максименко</w:t>
+              <w:t>С.В. Самойлик</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:rPr>
-[...228 lines deleted...]
-        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6029 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:drawing>
-[...9167 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="454" w:top="1134" w:footer="0" w:bottom="851"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="454" w:top="567" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4294964838"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="ATimes">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times New Roman CYR">
+  <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:sdt>
-[...25 lines deleted...]
-  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style33"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
-[...8 lines deleted...]
-  </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:sdt>
-[...59 lines deleted...]
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Style33"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="71"/>
   <w:defaultTabStop w:val="680"/>
   <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...359 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00633c1c"/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs=""/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007127e5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:widowControl w:val="false"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:lineRule="exact" w:line="326" w:before="5" w:after="0"/>
       <w:ind w:left="38"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="29"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="007127e5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:widowControl w:val="false"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
       <w:ind w:left="149"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007127e5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:widowControl w:val="false"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:lineRule="exact" w:line="360" w:before="0" w:after="0"/>
       <w:ind w:left="3312"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:color w:val="000000"/>
-      <w:w w:val="103"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="32"/>
-      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-    <w:rsid w:val="001038d9"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-    <w:name w:val="Заголовок 1 Знак"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorAscii" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="244061"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5">
+    <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:link w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:link w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="29"/>
-[...12 lines deleted...]
-      <w:spacing w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...13 lines deleted...]
-      <w:w w:val="103"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="32"/>
-[...105 lines deleted...]
-  <w:style w:type="character" w:styleId="3pt" w:customStyle="1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:link w:val="Indexheading1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:link w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6">
+    <w:name w:val="Колонтитул"/>
+    <w:link w:val="110"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3pt">
     <w:name w:val="Основной текст + Интервал 3 pt"/>
-    <w:basedOn w:val="Style15"/>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:basedOn w:val="Style13"/>
+    <w:link w:val="3pt1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="70"/>
-      <w:w w:val="100"/>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:styleId="12" w:customStyle="1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Заголовок №1"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="112"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:link w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:link w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
     <w:name w:val="Заголовок №1_"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:link w:val="113"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:i w:val="false"/>
-      <w:iCs w:val="false"/>
       <w:caps w:val="false"/>
       <w:smallCaps w:val="false"/>
       <w:strike w:val="false"/>
       <w:dstrike w:val="false"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="13" w:customStyle="1">
-[...5 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:link w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:link w:val="114"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:link w:val="Default1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной текст2"/>
+    <w:link w:val="212"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="115"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:link w:val="Caption2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Заголовок"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="Style17"/>
+    <w:link w:val="116"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
-      <w:bCs/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:asciiTheme="majorAscii" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="244061"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Блочная цитата"/>
+    <w:link w:val="117"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="заголовок 2"/>
+    <w:link w:val="213"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11">
+    <w:name w:val="caption11"/>
+    <w:link w:val="Caption12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="118"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Гиперссылка1"/>
+    <w:link w:val="119"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:link w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Основной текст_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="120"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:link w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной текст (3)"/>
+    <w:basedOn w:val="31"/>
+    <w:link w:val="311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
       <w:i w:val="false"/>
-      <w:iCs w:val="false"/>
       <w:caps w:val="false"/>
       <w:smallCaps w:val="false"/>
       <w:strike w:val="false"/>
       <w:dstrike w:val="false"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="10"/>
-      <w:w w:val="100"/>
       <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
       <w:u w:val="none"/>
-      <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="31" w:customStyle="1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:link w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:link w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Прижатый влево"/>
+    <w:link w:val="121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="122"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="123"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Основной текст1"/>
+    <w:basedOn w:val="Style13"/>
+    <w:link w:val="1110"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="0pt">
+    <w:name w:val="Основной текст + Интервал 0 pt"/>
+    <w:link w:val="0pt1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Название1"/>
+    <w:link w:val="1111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:link w:val="ListParagraph1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
     <w:name w:val="Основной текст (3)_"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:link w:val="312"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:i w:val="false"/>
-      <w:iCs w:val="false"/>
       <w:caps w:val="false"/>
       <w:smallCaps w:val="false"/>
       <w:strike w:val="false"/>
       <w:dstrike w:val="false"/>
       <w:spacing w:val="10"/>
       <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="32" w:customStyle="1">
-[...3 lines deleted...]
-    <w:rsid w:val="00532cfd"/>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Обычный1"/>
+    <w:link w:val="1112"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Цветовое выделение"/>
+    <w:link w:val="124"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:link w:val="BalloonText1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="17"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8NumSt2z0">
+    <w:name w:val="WW8NumSt2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z8">
+    <w:name w:val="WW8Num19z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z7">
+    <w:name w:val="WW8Num19z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z6">
+    <w:name w:val="WW8Num19z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z5">
+    <w:name w:val="WW8Num19z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z4">
+    <w:name w:val="WW8Num19z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z3">
+    <w:name w:val="WW8Num19z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z2">
+    <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z1">
+    <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z8">
+    <w:name w:val="WW8Num18z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z7">
+    <w:name w:val="WW8Num18z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z6">
+    <w:name w:val="WW8Num18z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z5">
+    <w:name w:val="WW8Num18z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z4">
+    <w:name w:val="WW8Num18z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z3">
+    <w:name w:val="WW8Num18z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z8">
+    <w:name w:val="WW8Num17z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z7">
+    <w:name w:val="WW8Num17z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z6">
+    <w:name w:val="WW8Num17z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z5">
+    <w:name w:val="WW8Num17z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z4">
+    <w:name w:val="WW8Num17z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z3">
+    <w:name w:val="WW8Num17z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z8">
+    <w:name w:val="WW8Num16z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z7">
+    <w:name w:val="WW8Num16z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z6">
+    <w:name w:val="WW8Num16z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z5">
+    <w:name w:val="WW8Num16z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z4">
+    <w:name w:val="WW8Num16z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z3">
+    <w:name w:val="WW8Num16z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z8">
+    <w:name w:val="WW8Num15z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z7">
+    <w:name w:val="WW8Num15z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z6">
+    <w:name w:val="WW8Num15z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z5">
+    <w:name w:val="WW8Num15z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z4">
+    <w:name w:val="WW8Num15z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z3">
+    <w:name w:val="WW8Num15z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z8">
+    <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z7">
+    <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z6">
+    <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z5">
+    <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z4">
+    <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z8">
+    <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z7">
+    <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z6">
+    <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z5">
+    <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z4">
+    <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z3">
+    <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z8">
+    <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z7">
+    <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z6">
+    <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z5">
+    <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z4">
+    <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z8">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z7">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z6">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z5">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z4">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z8">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z7">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z6">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z5">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z4">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle50">
+    <w:name w:val="Font Style50"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle58">
+    <w:name w:val="Font Style58"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="23">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="32">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="8">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="33">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style5"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Колонтитул1"/>
+    <w:link w:val="Style6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="680"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:link w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Заголовок 2 Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:highlight w:val="white"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading1">
+    <w:name w:val="index heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Indexheading"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:link w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3pt1">
+    <w:name w:val="Основной текст + Интервал 3 pt1"/>
+    <w:basedOn w:val="120"/>
+    <w:link w:val="3pt"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="70"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Заголовок №11"/>
+    <w:basedOn w:val="113"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
       <w:i w:val="false"/>
-      <w:iCs w:val="false"/>
       <w:caps w:val="false"/>
       <w:smallCaps w:val="false"/>
       <w:strike w:val="false"/>
       <w:dstrike w:val="false"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="10"/>
-      <w:w w:val="100"/>
       <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
       <w:u w:val="none"/>
-      <w:lang w:val="ru-RU"/>
-[...33 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:link w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
-      <w:w w:val="100"/>
-[...78 lines deleted...]
-    <w:pPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:link w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Заголовок №1_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="16"/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:link w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ar-SA"/>
-[...98 lines deleted...]
-    <w:name w:val="заголовок 2"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Нормальный (таблица)1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="007127e5"/>
+    <w:link w:val="Style7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default1">
+    <w:name w:val="Default1"/>
+    <w:link w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Основной текст21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style8"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Caption1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="116">
+    <w:name w:val="Гипертекстовая ссылка1"/>
+    <w:basedOn w:val="124"/>
+    <w:link w:val="Style10"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="117">
+    <w:name w:val="Блочная цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="заголовок 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...4 lines deleted...]
-    <w:name w:val="Нормальный (таблица)"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Caption11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="118">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style12"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="119">
+    <w:name w:val="Гиперссылка11"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:link w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="120">
+    <w:name w:val="Основной текст_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style13"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:highlight w:val="white"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:link w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311">
+    <w:name w:val="Основной текст (3)1"/>
+    <w:basedOn w:val="312"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:link w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:link w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Прижатый влево1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003a4d12"/>
+    <w:link w:val="Style14"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Прижатый влево"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Заголовок Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:highlight w:val="white"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110">
+    <w:name w:val="Основной текст11"/>
+    <w:basedOn w:val="120"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="0pt1">
+    <w:name w:val="Основной текст + Интервал 0 pt1"/>
+    <w:link w:val="0pt"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:highlight w:val="white"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1111"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00c24d04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="center" w:pos="4677" w:leader="none"/>
         <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Название11"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...13 lines deleted...]
-    <w:name w:val="Основной текст2"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...33 lines deleted...]
-    <w:rsid w:val="00e2762d"/>
+    <w:link w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="312">
+    <w:name w:val="Основной текст (3)_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:link w:val="31"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Обычный11"/>
+    <w:link w:val="15"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:firstLine="300"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="300" w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00e2762d"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124">
+    <w:name w:val="Цветовое выделение1"/>
+    <w:link w:val="Style17"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="26282F"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style27"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111112">
+    <w:name w:val="Caption1111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard2">
+    <w:name w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voice">
+    <w:name w:val="voice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US" w:val="ru-RU" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005305da"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono;Courier New" w:hAnsi="Liberation Mono;Courier New" w:eastAsia="NSimSun" w:cs="Liberation Mono;Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="125">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="28" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
-      <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-      <w:color w:val="00000A"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="680"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="214">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="313">
+    <w:name w:val="Основной текст 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="680"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-    <w:name w:val="Блочная цитата"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="Указатель3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007437e4"/>
-[...18 lines deleted...]
-  <w:style w:type="numbering" w:styleId="WW8Num2" w:customStyle="1">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle">
+    <w:name w:val="ConsTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="314">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="126">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="215">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="127">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="128">
+    <w:name w:val="Название12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="18"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Style_5">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af9">
+  <w:style w:type="table" w:styleId="Style_71">
+    <w:name w:val="TableGrid"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Style_72">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Style_3">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
-    <w:rsid w:val="0019386f"/>
+    <w:basedOn w:val="Style_5"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:sz="4"/>
+        <w:left w:val="single" w:color="000000" w:sz="4"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4"/>
+        <w:right w:val="single" w:color="000000" w:sz="4"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...28 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gto.ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gto.kuban@mail.ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...40 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...40 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
-  <Pages>13</Pages>
-[...4 lines deleted...]
-  <Company>Microsoft</Company>
+  <Pages>4</Pages>
+  <Words>461</Words>
+  <Characters>3853</Characters>
+  <CharactersWithSpaces>4376</CharactersWithSpaces>
+  <Paragraphs>57</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>ArtemiuS</dc:creator>
+  <dc:creator/>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...12 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>