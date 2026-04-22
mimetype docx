--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,5677 +1,6419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...253 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 15.01.2026                                                                                                                                № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Земельный участок с кадастровым номером </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Об утверждении плана норм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...514 lines deleted...]
-          <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...192 lines deleted...]
-        </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1684 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">творческой деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края на  2026 год </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководствуя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Федеральным законом от 20 марта 2025 года №33-ФЗ «Об общих принципах организации местного самоуправления в единой системе публичной власти»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="sub_11"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить План </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нормотворческой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации  муниципального  образования Кореновский муниципальный район Краснодарского края на 2026 год согласно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приложению к настоящему постановлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:firstLine="720" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>обеспечить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> размещение настоящего постановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информационно - телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Контроль за выполнением настоящего постановления  возложить на заместителя главы муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.А. Максименко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="625" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="312" w:charSpace="4294960742"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования                                                                                                                                                                                                                                                                                                                                                                                            </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>15.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="5460" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="360" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="en-US"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПЛАН</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="360" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
-[...5 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормотворческой  деятельности  администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="360" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9842" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-119" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="3123"/>
+        <w:gridCol w:w="1691"/>
+        <w:gridCol w:w="2045"/>
+        <w:gridCol w:w="2533"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1077" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>нормативно правового акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="-88" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>рассмотрения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разработчик и ответственный </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Основание необходимости принятия проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>О внесении изменений в административные  регламенты по предоставлению муниципальных услуг (функций)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>По мере необходимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Отраслевые (функциональн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ые</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) органы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Федеральный закон  от 27.07.2010 №210-ФЗ «Об организации предоставления государственных и муниципальных услуг»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об организации проектной деятельности в органах местного самоуправления администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кадровые изменения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об образовании Совета по взаимодействию с малым и средним бизнесом при главе муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кадровые изменения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка возмещения затрат, предусмотренных частью 1 статьи 15 Федерального закона от 1 апреля 2020 года №69-ФЗ «О защите и поощрении капиталовложений в Российской Федерации», понесенных организацией, реализующей проект, в рамках осуществления инвестиционного проекта, в отношении которого заключено соглашение о защите и поощрении капиталовложений, стороной которого является муниципальное образование Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Часть 1 статьи 15 Федерального закона №69-ФЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении цен на платные услуги, оказываемые муниципальным автономным учреждением дополнительного образования спортивной школой «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Решение Совета от 29.06.2022 №223 «О порядке принятия решений об установлении тарифов на услуги и работы муниципальных предприятий  и учреждений муниципального образования Кореновский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении цен на платные услуги, оказываемые муниципальным автономным учреждением дополнительного образования спортивной школой «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Решение Совета от 29.06.2022 №223 «О порядке принятия решений об установлении тарифов на услуги и работы муниципальных предприятий  и учреждений муниципального образования Кореновский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении цен на платные услуги, оказываемые муниципальным автономным учреждением «Академия спорта» муниципального образования Кореновский  муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Решение Совета от 29.06.2022 №223 «О порядке принятия решений об установлении тарифов на услуги и работы муниципальных предприятий  и учреждений муниципального образования Кореновский район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О выплате стипендии главы муниципального образования Кореновский муниципальный район Краснодарского края одаренным учащимся спортивных школ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Отдел по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Решение Совета от 29.10.2019 №593 «Об утверждении стипендий главы муниципального образования Кореновский район для одаренных  учащихся спортивных школ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении реестра муниципальных услуг администрации муниципального образования Кореновский муниципальный район Краснодарского края, предоставление которых осуществляется по принципу «одного окна» в филиале Государственного автономного учреждения Краснодарского края «Многофункциональный центр предоставления государственных и муниципальных услуг Краснодарского края» в Кореновском районе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сектор инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>При внесении изменений в законодательство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении реестра муниципальных услуг администрации муниципального образования Кореновский муниципальный район Краснодарского края с элементами межведомственного взаимодействия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сектор инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>При внесении изменений в законодательство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении реестра муниципальных услуг администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сектор инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>При внесении изменений в законодательство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении реестра муниципальных услуг администрации муниципального образования Кореновский муниципальный район Краснодарского края, предоставление которых осуществляется в электронной форме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сектор инвестиций, взаимодействия с малым и средним бизнесом и административной реформы управления экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>При внесении изменений в законодательство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка проведения антикоррупционной экспертизы проектов нормативных правовых актов и нормативных правовых актов администрации муниципального образования Кореновский район и  Положения о комиссии по проведению антикоррупционной экспертизы проектов нормативных правовых актов и нормативных правовых актов администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правовое управление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Федеральный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 17 июля 2009 года № 172-ФЗ «Об антикоррупционной экспертизе нормативных правовых актов и проектов нормативных правовых актов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении Перечня главных администраторов доходов бюджета муниципального образования Кореновский район и Порядка внесения изменений в Перечень главных администраторов доходов бюджета муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Финансовое управление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ст.160.1 Бюджетного кодекса РФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении схем размещения нестационарных торговых объектов на территории муниципального образования Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление экономики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Рекомендации Департамента потребительской сферы и регулирования рынка алкоголя Краснодарского края, запросы городского и сельских поселений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3373" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении Положения о комиссии по соблюдению требований к служебному поведению муниципальных служащих и урегулированию конфликта интересов на муниципальной службе в администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II-IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правовое управление </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style13"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Федеральный закон от 25 декабря 2008 года №273-ФЗ «О противодействии коррупции»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2949" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка предоставления</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>субсидий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гражданам, ведущим личное подсобное хозяйство, крестьянским (фермерским) хозяйствам, индивидуальным предпринимателям, осуществляющим деятельность в области сельскохозяйственного производства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>IV квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Управление сельского хозяйства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>остановлени</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="1"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правительства РФ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle39"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">октября </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle39"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">г. № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle39"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1781 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Об утверждении Правил отбора </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle40"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>получа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle38"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>телей субсидий, в том числе грантов в форме субсидий, предоставляемых из бюджетов бюджетной системы Российской Федерации юридическим лицам, индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                              </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ПРИЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>к постановлению администрации</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                            </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Standard"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                           </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Кореновский район</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                     И.А. Максименко</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C70D4B">
-[...1109 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="850" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1394" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="312" w:charSpace="4294960742"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...8 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  <w:defaultTableStyle w:val="a"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="88"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
   <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="0"/>
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...27 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{694A70BD-A9D2-4FE8-9D77-833BE43BC5F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:b/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="2"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="1418" w:hanging="1418"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-20"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной текст (2)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="-8"/>
-      <w:sz w:val="28"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...123 lines deleted...]
-    <w:name w:val="Основной текст с отступом Знак"/>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Цветовое выделение для Текст"/>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle38">
+    <w:name w:val="Font Style38"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle39">
+    <w:name w:val="Font Style39"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="FontStyle40">
+    <w:name w:val="Font Style40"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
-[...5 lines deleted...]
-    <w:next w:val="aa"/>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="aa"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style51">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="192"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Комментарий"/>
+    <w:basedOn w:val="Style25"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="75" w:after="0"/>
+      <w:ind w:hanging="0" w:left="170" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="353842"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Текст (справка)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="170"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...158 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.korenovsk.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.korenovsk.ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>6</Pages>
+  <Words>1039</Words>
+  <Characters>7935</Characters>
+  <CharactersWithSpaces>10029</CharactersWithSpaces>
+  <Paragraphs>129</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>О создании оргкомитета по проведению публичных слушаний</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Bokr</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>