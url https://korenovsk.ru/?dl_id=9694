--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,63796 +1,8619 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-        <w:spacing w:before="0" w:after="143"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="652145" cy="822960"/>
+            <wp:extent cx="557530" cy="692150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Изображение1" descr=""/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Изображение1" descr=""/>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="-134" t="-108" r="-134" b="-108"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="652145" cy="822960"/>
+                      <a:ext cx="557530" cy="692150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...14 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
-        <w:jc w:val="center"/>
-[...2308 lines deleted...]
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...8202 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...44437 lines deleted...]
-        <w:ind w:firstLine="709" w:right="-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.02.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>137</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Приложение (при наличии): ___________________________________________.</w:t>
+        <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...60 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...442 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202972879"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202972879"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
-        <w:t>«____» ________ 20__г.  _______________  ____________________________</w:t>
+        <w:t>О внесении изменений в постановление администрации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...6 lines deleted...]
-        <w:t>(дата)                           (подпись заявителя)          (расшифровка подписи заявителя</w:t>
+        <w:t>муниципального образования Кореновский район</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:right="-1"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>от 21 января 2025 года  № 44 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Об антинаркотической комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:right="-1"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="732" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="FontStyle14"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="10"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle14"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle14"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="10"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ставом администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> и в связи с произошедшими кадровыми изменениями</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">, администрация муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>район     Краснодарского края, п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="Style8"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Начальник управления архитектуры</w:t>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в постановление администрации муниципального образования Кореновский район от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21 января </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в постановление администрации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский район «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Об антинаркотической комиссии муниципального образования Кореновский район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>и градостроительства администрации</w:t>
+        <w:t>1.1. В наименовании, по тексту постановления и приложения слова «администрация муниципального образования Кореновский район» заменить словами «администрация муниципального образования Кореновский муниципальный район Краснодарского края» в соответствующих падежах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="705" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>риложение № 1 к постановлению изложить в новой редакции (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="855" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="870" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившим силу постановление администрации муниципального образования Кореновский район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> января</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 года                    № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О внесении изменений в постановление администрации муниципального образования Кореновский район от 18 октября 2022 года № 1582                                 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Об антинаркотической комиссии муниципального образования Кореновский район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края (Кобзева) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обеспечить  размещение  настоящего    постановления     на     официальном   сайте    администрации    муниципального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в информационно телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="737" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="737" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кореновский район,</w:t>
+        <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Style13"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
-          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>главный архитектор</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">            М.Г. Милославская</w:t>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>С.А. Голобородько</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="DejaVu Sans;Arial Unicode MS" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>ПРИЛОЖЕНИЕ № 9</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ №1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...148 lines deleted...]
-        <w:ind w:firstLine="709" w:left="5663"/>
+        <w:pStyle w:val="Style91"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="4766" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-          <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="4766" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="750" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve"> постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="750" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="5443" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="4766" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style91"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="4766" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>137</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>СОСТАВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>антинаркотической комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9633" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="157" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="117"/>
+        <w:gridCol w:w="3624"/>
+        <w:gridCol w:w="5892"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Голобородько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Сергей Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>председатель комиссии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Манько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-заместитель главы муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заместитель председателя комиссии; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Толокнов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Геннадий Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-начальник отдела министерства внутренних дел России по Кореновскому району, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заместитель председателя комиссии (по согласованию); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Черных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="90" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Светлана Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-главный специалист отдела по гражданской обороне и чрезвычайным ситуациям, взаимодействию с правоохранительными     органами и межнациональным отношениям администрации  муниципального образования Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, секретарь комиссии;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9633" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="90" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="90" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Марк Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">председатель студенческого Совета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">государственного бюджетного профессионального общеобразовательного учреждения Краснодарского края «Кореновский автомеханический техникум» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Андреева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Галина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Журавского сельского поселения              </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Куземченко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Марина Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-исполняющий обязанности начальника управления образования администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бабенко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Игорь Валентинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-депутат Совета муниципального образования Кореновский муниципальный район Краснодарского края, председатель комиссии по       вопросам       законности,      имущества, правопорядка, правовой защиты граждан и      местного самоуправления (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Богдан </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Татьяна Михайловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="-113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-начальник Кореновского межмуниципального филиала  федерального казенного учреждения «Уголовно - исполнительная инспекция Управления Федеральной службы исполнения наказания России по Краснодарскому краю»                                       (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бондаренко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-настоятель Храма Святых Новомученников Кубанских, протоиерей (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Белозор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Сергей Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-военный комиссар Кореновского и Выселковского районов Краснодарского края   (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-170" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Беляев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-113" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Сергей Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-93"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заместитель главного врача </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>по медицинскому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  обслуживанию населения района,                         врач-психиатр-нарколог, врач-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">психиатр </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>государственного  бюджетного учреждения здравоохранения «Кореновская центральная районная больница» министерства здравоохранения Краснодарского края (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Бычков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Олег Витальевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края, начальник отдела по делам казачества администрации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>таман Кореновского районного казачьего общества;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Варивода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Пролетарского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Головин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-начальник отдела по гражданской обороне и чрезвычайным ситуациям, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский муниципальный район Краснодарского Края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Глебова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Анастасия Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-начальник отдела по делам молодежи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Грызлова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Елена Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">председатель студенческого Совета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">государственного бюджетного профессионального общеобразовательного учреждения Краснодарского края «Кореновский политехнический техникум» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Демихова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Варвара Витальевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-генеральный директор общества с ограниченной ответственностью </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Редакция газеты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновские вести</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="958" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Демченко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-108" w:right="-3"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>глава Братковского сельского поселения Кореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="958" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дикий </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Роман Андреевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-директор государственного бюджетного профессионального общеобразовательного учреждения Краснодарского края «Кореновский автомеханический техникум» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дубовик </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алексей Сергеевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-начальник отделения по делам несовершеннолетних отдела участковых уполномоченных полиции и по делам несовершеннолетних отдела министерства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>внутренних дел России по Кореновскому району (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="802" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Еригин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Анатолий Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Раздольненского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="802" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зарицкий </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-глава Новоберезанского сельского поселения  К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="802" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ищенко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Артем Андреевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-начальник отделения по контролю за оборотом наркотиков отдела министерства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>внутренних  дел России по Кореновскому району (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кобзева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Анна Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style191"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начальник отдела информационной политики службы протокола и информационной политики администрации муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle29"/>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ковалева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Колупайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Светлана Викторовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-заместитель главы муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кулиш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Михаил Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Платнировского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновского муниципального района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Мартыненко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Дарья Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-исполняющий обязанности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>начальника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отдела культуры администрации муниципального  образования Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="851" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мозговой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style21"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Анатолий Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Сергиевского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновского муниципального района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="851" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Орлецкая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Любовь Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Бураковского сельского поселения               </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновского муниципального района Краснодарского края  (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="851" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Плотникова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Галина Ивановна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-начальник Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ерриториального отдела Управления Федеральной службы по надзору в сфере защиты прав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">потребителей и благополучия человека по Краснодарскому краю в Выселковском, Усть-Лабинском, Кореновском и Динском районах                       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="840" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Резцова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Наталья Михайловна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начальник отдела опеки и попечительства                  в отношении несовершеннолетних администрации муниципального образования Кореновский муниципальный район Краснодарского края; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="840" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Самойлик</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сергей Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начальник отдела по физической культуре и спорту администрации муниципального образования Кореновский муниципальный  район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="345" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Субочева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анастасия Юрьевна  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-директор государственного бюджетного профессионального общеобразовательного учреждения Краснодарского края </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Кореновский политехнический техникум» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="345" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ткачева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ольга Анатольевна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">глава Дядьковского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновского муниципального района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="345" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Урсуленко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Марина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-начальник отдела по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">делам несовершеннолетних администрации муниципального образования Кореновский муниципальный район Краснодарского края; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="345" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Черченко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Алексей Викторович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-102" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-главный врач государственного  бюджетного учреждения здравоохранения «Кореновская центральная районная больница» министерства здравоохранения Краснодарского края (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Швыдкая </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ирина Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-руководитель филиала государственного казенного учреждения Краснодарского края «Центр занятости населения в Кореновском районе» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шутылев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:kinsoku w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:autoSpaceDE w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Максим Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5892" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-глава Кореновского городского поселения </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновского муниципального района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию) ».</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
-        <w:ind w:firstLine="709" w:left="5663"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...829 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...3480 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:kinsoku w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:autoSpaceDE w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>Заместитель г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>лавы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...21 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:lang w:eastAsia="ru-RU"/>
-        </w:rPr>
-[...2141 lines deleted...]
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:highlight w:val="white"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кореновский район,</w:t>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
+        <w:shd w:fill="FFFFFF" w:val="clear"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="-15"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Style13"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle29"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>А.П. Манько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style27"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style27"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>главный архитектор</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">            М.Г. Милославская</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
-      <w:pgNumType w:fmt="decimal"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
+      <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Cambria">
+  <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:charset w:val="cc"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
+  <w:font w:name="Calibri">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Impact">
+  <w:font w:name="Segoe UI">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
-    <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-[...840 lines deleted...]
-      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading3"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -63828,1655 +8651,5833 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:cs="Liberation Serif;Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...10 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="85"/>
+  <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:doNotExpandShiftReturn/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...140 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00c4740c"/>
-[...1 lines deleted...]
-      <w:widowControl/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans;Arial Unicode MS" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="1"/>
-[...5 lines deleted...]
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00e65608"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
-      <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="140" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle29">
+    <w:name w:val="Font Style29"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle30">
+    <w:name w:val="Font Style30"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum21">
+    <w:name w:val="RTF_Num 2 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:themeColor="accent1" w:val="4F81BD"/>
-[...10 lines deleted...]
-  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11">
+    <w:name w:val="Font Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="S10">
+    <w:name w:val="s_10"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
     <w:name w:val="Гипертекстовая ссылка"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...5 lines deleted...]
-      <w:b w:val="false"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:color w:val="106BBE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Highlightsearch">
+    <w:name w:val="highlightsearch"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle58">
+    <w:name w:val="Font Style58"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
     <w:name w:val="Не вступил в силу"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009a7010"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b w:val="false"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle63" w:customStyle="1">
+  <w:style w:type="character" w:styleId="FontStyle63">
     <w:name w:val="Font Style63"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009a7010"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Highlightsearch" w:customStyle="1">
-[...11 lines deleted...]
-    <w:rsid w:val="009a7010"/>
+  <w:style w:type="character" w:styleId="FontStyle83">
+    <w:name w:val="Font Style83"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle91" w:customStyle="1">
-[...4 lines deleted...]
-    <w:rsid w:val="009a7010"/>
+  <w:style w:type="character" w:styleId="FontStyle134">
+    <w:name w:val="Font Style134"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="1" w:customStyle="1">
-[...25 lines deleted...]
-  <w:style w:type="character" w:styleId="FontStyle24" w:customStyle="1">
+  <w:style w:type="character" w:styleId="FontStyle91">
+    <w:name w:val="Font Style91"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle113">
+    <w:name w:val="Font Style113"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
     <w:name w:val="Font Style24"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006d67cd"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle58" w:customStyle="1">
-[...19 lines deleted...]
-  <w:style w:type="character" w:styleId="FontStyle44" w:customStyle="1">
+  <w:style w:type="character" w:styleId="FontStyle44">
     <w:name w:val="Font Style44"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006d67cd"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...83 lines deleted...]
-  <w:style w:type="character" w:styleId="FontStyle57" w:customStyle="1">
+  <w:style w:type="character" w:styleId="FontStyle57">
     <w:name w:val="Font Style57"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00440ea7"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle16" w:customStyle="1">
-[...4 lines deleted...]
-    <w:rsid w:val="00440ea7"/>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle36">
+    <w:name w:val="Font Style36"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle95">
+    <w:name w:val="Font Style95"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle93">
+    <w:name w:val="Font Style93"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle12" w:customStyle="1">
-[...14 lines deleted...]
-  <w:style w:type="character" w:styleId="FontStyle13" w:customStyle="1">
+  <w:style w:type="character" w:styleId="FontStyle13">
     <w:name w:val="Font Style13"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00440ea7"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle14" w:customStyle="1">
-[...30 lines deleted...]
-    <w:rsid w:val="004d1e13"/>
+  <w:style w:type="character" w:styleId="Cmd">
+    <w:name w:val="cmd"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle45">
+    <w:name w:val="Font Style45"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FontStyle45" w:customStyle="1">
-[...4 lines deleted...]
-    <w:rsid w:val="00c03017"/>
+  <w:style w:type="character" w:styleId="FontStyle115">
+    <w:name w:val="Font Style115"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle120">
+    <w:name w:val="Font Style120"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle39">
+    <w:name w:val="Font Style39"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="3" w:customStyle="1">
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:themeColor="accent1" w:val="4F81BD"/>
-[...22 lines deleted...]
-  <w:style w:type="character" w:styleId="FontStyle19" w:customStyle="1">
+      <w:color w:themeColor="accent1" w:val="18A303"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle19">
     <w:name w:val="Font Style19"/>
     <w:qFormat/>
-    <w:rsid w:val="000d415e"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont3">
+    <w:name w:val="Default Paragraph Font3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle54">
+    <w:name w:val="Font Style54"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111111">
+    <w:name w:val="WW-WW8Num1ztrue6111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111111">
+    <w:name w:val="WW-WW8Num1ztrue5111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111111">
+    <w:name w:val="WW-WW8Num1ztrue4111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111111">
+    <w:name w:val="WW-WW8Num1ztrue3111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111111">
+    <w:name w:val="WW-WW8Num1ztrue2111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111111">
+    <w:name w:val="WW-WW8Num1ztrue1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111111">
+    <w:name w:val="WW-WW8Num1ztrue711111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111111">
+    <w:name w:val="WW-WW8Num1ztrue611111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111111">
+    <w:name w:val="WW-WW8Num1ztrue511111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111111">
+    <w:name w:val="WW-WW8Num1ztrue411111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111111">
+    <w:name w:val="WW-WW8Num1ztrue311111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111111">
+    <w:name w:val="WW-WW8Num1ztrue211111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111111">
+    <w:name w:val="WW-WW8Num1ztrue111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111111">
+    <w:name w:val="WW-WW8Num1ztrue71111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111111">
+    <w:name w:val="WW-WW8Num1ztrue61111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111111">
+    <w:name w:val="WW-WW8Num1ztrue51111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111111">
+    <w:name w:val="WW-WW8Num1ztrue41111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111111">
+    <w:name w:val="WW-WW8Num1ztrue31111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111111">
+    <w:name w:val="WW-WW8Num1ztrue21111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111111">
+    <w:name w:val="WW-WW8Num1ztrue11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111111">
+    <w:name w:val="WW-WW8Num1ztrue7111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111">
+    <w:name w:val="WW-WW8Num1ztrue6111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111">
+    <w:name w:val="WW-WW8Num1ztrue5111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111">
+    <w:name w:val="WW-WW8Num1ztrue4111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111">
+    <w:name w:val="WW-WW8Num1ztrue3111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111">
+    <w:name w:val="WW-WW8Num1ztrue2111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111">
+    <w:name w:val="WW-WW8Num1ztrue1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111">
+    <w:name w:val="WW-WW8Num1ztrue711111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111">
+    <w:name w:val="WW-WW8Num1ztrue611111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111">
+    <w:name w:val="WW-WW8Num1ztrue511111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111">
+    <w:name w:val="WW-WW8Num1ztrue411111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111">
+    <w:name w:val="WW-WW8Num1ztrue311111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111">
+    <w:name w:val="WW-WW8Num1ztrue211111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111">
+    <w:name w:val="WW-WW8Num1ztrue111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111">
+    <w:name w:val="WW-WW8Num1ztrue71111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111">
+    <w:name w:val="WW-WW8Num1ztrue61111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111">
+    <w:name w:val="WW-WW8Num1ztrue51111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111">
+    <w:name w:val="WW-WW8Num1ztrue41111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111">
+    <w:name w:val="WW-WW8Num1ztrue31111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111">
+    <w:name w:val="WW-WW8Num1ztrue21111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111">
+    <w:name w:val="WW-WW8Num1ztrue11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111">
+    <w:name w:val="WW-WW8Num1ztrue7111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111">
+    <w:name w:val="WW-WW8Num1ztrue6111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111">
+    <w:name w:val="WW-WW8Num1ztrue5111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111">
+    <w:name w:val="WW-WW8Num1ztrue4111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111">
+    <w:name w:val="WW-WW8Num1ztrue3111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111">
+    <w:name w:val="WW-WW8Num1ztrue2111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111">
+    <w:name w:val="WW-WW8Num1ztrue1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711">
+    <w:name w:val="WW-WW8Num1ztrue711"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611">
+    <w:name w:val="WW-WW8Num1ztrue611"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511">
+    <w:name w:val="WW-WW8Num1ztrue511"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411">
+    <w:name w:val="WW-WW8Num1ztrue411"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311">
+    <w:name w:val="WW-WW8Num1ztrue311"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211">
+    <w:name w:val="WW-WW8Num1ztrue211"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111">
+    <w:name w:val="WW-WW8Num1ztrue111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71">
+    <w:name w:val="WW-WW8Num1ztrue71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61">
+    <w:name w:val="WW-WW8Num1ztrue61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51">
+    <w:name w:val="WW-WW8Num1ztrue51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41">
+    <w:name w:val="WW-WW8Num1ztrue41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31">
+    <w:name w:val="WW-WW8Num1ztrue31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21">
+    <w:name w:val="WW-WW8Num1ztrue21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11">
+    <w:name w:val="WW-WW8Num1ztrue11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7">
+    <w:name w:val="WW-WW8Num1ztrue7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6">
+    <w:name w:val="WW-WW8Num1ztrue6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5">
+    <w:name w:val="WW-WW8Num1ztrue5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4">
+    <w:name w:val="WW-WW8Num1ztrue4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3">
+    <w:name w:val="WW-WW8Num1ztrue3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2">
+    <w:name w:val="WW-WW8Num1ztrue2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1">
+    <w:name w:val="WW-WW8Num1ztrue1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue">
+    <w:name w:val="WW-WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1ztrue">
+    <w:name w:val="WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1zfalse">
+    <w:name w:val="WW8Num1zfalse"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+    <w:name w:val="WW_CharLFO1LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Field-content">
+    <w:name w:val="field-content"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009b24d1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
-[...87 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Style18" w:customStyle="1">
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="Page Number"/>
+    <w:basedOn w:val="Style5"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans;Arial Unicode MS" w:cs="DejaVu Sans;Arial Unicode MS"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-">
+    <w:name w:val="WW-Заголовок"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Блочная цитата"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Нормальный"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style191">
+    <w:name w:val="Style19"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="331"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style91">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style41">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style81">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="324" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="223" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="???????"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="?????? ?? ????????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="?????? ? ?????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="?????? ??? ???????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="?????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="???????? ?????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="???????????? ?????? ?? ??????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="?????? ?????? ? ????????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="340" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="????????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="???????? 1"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="???????? 2"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="57" w:after="57"/>
+      <w:ind w:hanging="0" w:left="0" w:right="113"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="?????????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="238" w:after="119"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="????????? 1"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="238" w:after="119"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="????????? 2"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="238" w:after="119"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style38">
+    <w:name w:val="????????? ?????"/>
+    <w:basedOn w:val="Style28"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung1">
+    <w:name w:val="???????~LT~Gliederung 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="63"/>
+      <w:szCs w:val="63"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung2">
+    <w:name w:val="???????~LT~Gliederung 2"/>
+    <w:basedOn w:val="LTGliederung1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung3">
+    <w:name w:val="???????~LT~Gliederung 3"/>
+    <w:basedOn w:val="LTGliederung2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung4">
+    <w:name w:val="???????~LT~Gliederung 4"/>
+    <w:basedOn w:val="LTGliederung3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung5">
+    <w:name w:val="???????~LT~Gliederung 5"/>
+    <w:basedOn w:val="LTGliederung4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung6">
+    <w:name w:val="???????~LT~Gliederung 6"/>
+    <w:basedOn w:val="LTGliederung5"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung7">
+    <w:name w:val="???????~LT~Gliederung 7"/>
+    <w:basedOn w:val="LTGliederung6"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung8">
+    <w:name w:val="???????~LT~Gliederung 8"/>
+    <w:basedOn w:val="LTGliederung7"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTGliederung9">
+    <w:name w:val="???????~LT~Gliederung 9"/>
+    <w:basedOn w:val="LTGliederung8"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTTitel">
+    <w:name w:val="???????~LT~Titel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="88"/>
+      <w:szCs w:val="88"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTUntertitel">
+    <w:name w:val="???????~LT~Untertitel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTNotizen">
+    <w:name w:val="???????~LT~Notizen"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="340" w:left="340" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTHintergrundobjekte">
+    <w:name w:val="???????~LT~Hintergrundobjekte"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LTHintergrund">
+    <w:name w:val="???????~LT~Hintergrund"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default">
+    <w:name w:val="default"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gray1">
+    <w:name w:val="gray1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gray2">
+    <w:name w:val="gray2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Gray3">
+    <w:name w:val="gray3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bw1">
+    <w:name w:val="bw1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bw2">
+    <w:name w:val="bw2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bw3">
+    <w:name w:val="bw3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Orange1">
+    <w:name w:val="orange1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Orange2">
+    <w:name w:val="orange2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Orange3">
+    <w:name w:val="orange3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turquise1">
+    <w:name w:val="turquise1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turquise2">
+    <w:name w:val="turquise2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turquise3">
+    <w:name w:val="turquise3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blue1">
+    <w:name w:val="blue1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blue2">
+    <w:name w:val="blue2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Blue3">
+    <w:name w:val="blue3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sun1">
+    <w:name w:val="sun1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sun2">
+    <w:name w:val="sun2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sun3">
+    <w:name w:val="sun3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Earth1">
+    <w:name w:val="earth1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Earth2">
+    <w:name w:val="earth2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Earth3">
+    <w:name w:val="earth3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Green1">
+    <w:name w:val="green1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Green2">
+    <w:name w:val="green2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Green3">
+    <w:name w:val="green3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seetang1">
+    <w:name w:val="seetang1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seetang2">
+    <w:name w:val="seetang2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seetang3">
+    <w:name w:val="seetang3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lightblue1">
+    <w:name w:val="lightblue1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lightblue2">
+    <w:name w:val="lightblue2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lightblue3">
+    <w:name w:val="lightblue3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Yellow1">
+    <w:name w:val="yellow1"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Yellow2">
+    <w:name w:val="yellow2"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Yellow3">
+    <w:name w:val="yellow3"/>
+    <w:basedOn w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1">
+    <w:name w:val="WW-?????????"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="88"/>
+      <w:szCs w:val="88"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style39">
+    <w:name w:val="????????????"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style40">
+    <w:name w:val="??????? ????"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style42">
+    <w:name w:val="???"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style43">
+    <w:name w:val="??????????"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="340" w:left="340" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-11">
+    <w:name w:val="WW-????????? 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="63"/>
+      <w:szCs w:val="63"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-2">
+    <w:name w:val="WW-????????? 2"/>
+    <w:basedOn w:val="WW-11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="????????? 3"/>
+    <w:basedOn w:val="WW-2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="????????? 4"/>
+    <w:basedOn w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="????????? 5"/>
+    <w:basedOn w:val="42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="????????? 6"/>
+    <w:basedOn w:val="5"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="????????? 7"/>
+    <w:basedOn w:val="61"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="????????? 8"/>
+    <w:basedOn w:val="7"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="????????? 9"/>
+    <w:basedOn w:val="8"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung1">
+    <w:name w:val="??????? 1~LT~Gliederung 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="63"/>
+      <w:szCs w:val="63"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung2">
+    <w:name w:val="??????? 1~LT~Gliederung 2"/>
+    <w:basedOn w:val="1LTGliederung1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung3">
+    <w:name w:val="??????? 1~LT~Gliederung 3"/>
+    <w:basedOn w:val="1LTGliederung2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung4">
+    <w:name w:val="??????? 1~LT~Gliederung 4"/>
+    <w:basedOn w:val="1LTGliederung3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung5">
+    <w:name w:val="??????? 1~LT~Gliederung 5"/>
+    <w:basedOn w:val="1LTGliederung4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung6">
+    <w:name w:val="??????? 1~LT~Gliederung 6"/>
+    <w:basedOn w:val="1LTGliederung5"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung7">
+    <w:name w:val="??????? 1~LT~Gliederung 7"/>
+    <w:basedOn w:val="1LTGliederung6"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung8">
+    <w:name w:val="??????? 1~LT~Gliederung 8"/>
+    <w:basedOn w:val="1LTGliederung7"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTGliederung9">
+    <w:name w:val="??????? 1~LT~Gliederung 9"/>
+    <w:basedOn w:val="1LTGliederung8"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTTitel">
+    <w:name w:val="??????? 1~LT~Titel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="88"/>
+      <w:szCs w:val="88"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTUntertitel">
+    <w:name w:val="??????? 1~LT~Untertitel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTNotizen">
+    <w:name w:val="??????? 1~LT~Notizen"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="340" w:left="340" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTHintergrundobjekte">
+    <w:name w:val="??????? 1~LT~Hintergrundobjekte"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1LTHintergrund">
+    <w:name w:val="??????? 1~LT~Hintergrund"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung1">
+    <w:name w:val="??????? 2~LT~Gliederung 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="63"/>
+      <w:szCs w:val="63"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung2">
+    <w:name w:val="??????? 2~LT~Gliederung 2"/>
+    <w:basedOn w:val="2LTGliederung1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung3">
+    <w:name w:val="??????? 2~LT~Gliederung 3"/>
+    <w:basedOn w:val="2LTGliederung2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung4">
+    <w:name w:val="??????? 2~LT~Gliederung 4"/>
+    <w:basedOn w:val="2LTGliederung3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung5">
+    <w:name w:val="??????? 2~LT~Gliederung 5"/>
+    <w:basedOn w:val="2LTGliederung4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="57"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung6">
+    <w:name w:val="??????? 2~LT~Gliederung 6"/>
+    <w:basedOn w:val="2LTGliederung5"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung7">
+    <w:name w:val="??????? 2~LT~Gliederung 7"/>
+    <w:basedOn w:val="2LTGliederung6"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung8">
+    <w:name w:val="??????? 2~LT~Gliederung 8"/>
+    <w:basedOn w:val="2LTGliederung7"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTGliederung9">
+    <w:name w:val="??????? 2~LT~Gliederung 9"/>
+    <w:basedOn w:val="2LTGliederung8"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTTitel">
+    <w:name w:val="??????? 2~LT~Titel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="88"/>
+      <w:szCs w:val="88"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTUntertitel">
+    <w:name w:val="??????? 2~LT~Untertitel"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTNotizen">
+    <w:name w:val="??????? 2~LT~Notizen"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:hanging="340" w:left="340" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTHintergrundobjekte">
+    <w:name w:val="??????? 2~LT~Hintergrundobjekte"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2LTHintergrund">
+    <w:name w:val="??????? 2~LT~Hintergrund"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-12">
+    <w:name w:val="WW-?????????1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="88"/>
+      <w:szCs w:val="88"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-111">
+    <w:name w:val="WW-????????? 11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lohit Hindi" w:hAnsi="Lohit Hindi" w:eastAsia="Lohit Hindi" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:shadow w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="63"/>
+      <w:szCs w:val="63"/>
+      <w:u w:val="none"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-21">
+    <w:name w:val="WW-????????? 21"/>
+    <w:basedOn w:val="WW-111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoParagraphStyle">
+    <w:name w:val="[No Paragraph Style]"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="288"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle">
+    <w:name w:val="ConsTitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style44">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:color w:val="020270"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style45">
+    <w:name w:val="ПОДЗАГОЛ"/>
+    <w:basedOn w:val="Style56"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="142" w:after="28"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style46">
+    <w:name w:val="Цитата"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style51">
+    <w:name w:val="Style5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:firstLine="648" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style61">
+    <w:name w:val="Style6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:firstLine="653" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style111">
+    <w:name w:val="Style11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:ind w:firstLine="1834" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111112">
+    <w:name w:val="Caption111112"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style19">
-[...11 lines deleted...]
-    <w:name w:val="caption1"/>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="1134" w:right="-766"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="Style18"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Indexheading">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1112">
+    <w:name w:val="caption1112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S15">
+    <w:name w:val="s_15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S9">
+    <w:name w:val="s_9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S22">
+    <w:name w:val="s_22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S1">
+    <w:name w:val="s_1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00c4740c"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-    </w:pPr>
-[...3 lines deleted...]
-    <w:name w:val="Style18"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style47">
+    <w:name w:val="Комментарий"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009a7010"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
-      <w:suppressAutoHyphens w:val="false"/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="739"/>
+      <w:spacing w:before="75" w:after="0"/>
+      <w:ind w:left="170"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="DejaVu Sans" w:cs="Times New Roman CYR"/>
+      <w:color w:val="353842"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style29" w:customStyle="1">
-    <w:name w:val="Style29"/>
+  <w:style w:type="paragraph" w:styleId="Style48">
+    <w:name w:val="Информация о версии"/>
+    <w:basedOn w:val="Style47"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lohit Hindi" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pboth">
+    <w:name w:val="pboth"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Impact" w:hAnsi="Impact" w:eastAsia="" w:eastAsiaTheme="minorEastAsia"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="006d67cd"/>
+  <w:style w:type="paragraph" w:styleId="Formattext">
+    <w:name w:val="formattext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="DejaVu Sans" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standard1" w:customStyle="1">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pboth" w:customStyle="1">
-    <w:name w:val="pboth"/>
+  <w:style w:type="paragraph" w:styleId="Style161">
+    <w:name w:val="Style16"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006d67cd"/>
-[...2 lines deleted...]
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="exact" w:line="274"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Futurismarkdown-paragraph">
+    <w:name w:val="futurismarkdown-paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="006d67cd"/>
+  <w:style w:type="paragraph" w:styleId="Style131">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:lineRule="exact" w:line="278"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lohit Hindi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00953247"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style49">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="709"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style50">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="00000A"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...11 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style52">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0062693f"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style210">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
-      <w:suppressAutoHyphens w:val="true"/>
-[...2 lines deleted...]
-      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pc">
+    <w:name w:val="pc"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
       <w:jc w:val="left"/>
-    </w:pPr>
-[...16 lines deleted...]
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style101" w:customStyle="1">
-    <w:name w:val="Style10"/>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00440ea7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11112">
+    <w:name w:val="caption11112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption121">
+    <w:name w:val="caption121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal2">
+    <w:name w:val="ConsPlusNormal2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="false"/>
-      <w:spacing w:lineRule="exact" w:line="482"/>
-[...197 lines deleted...]
-      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Style25" w:customStyle="1">
-[...7 lines deleted...]
-    <w:name w:val="Standard2"/>
+  <w:style w:type="paragraph" w:styleId="Standard11">
+    <w:name w:val="Standard11"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textbodyindent" w:customStyle="1">
-[...7 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Style16"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3">
+    <w:name w:val="Caption3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:name w:val="ng-scope"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00a92dd9"/>
-[...2 lines deleted...]
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1121">
+    <w:name w:val="Caption1121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11121">
+    <w:name w:val="Caption11121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111112">
+    <w:name w:val="caption1111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-3">
+    <w:name w:val="WW-Базовый"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Consplusnonformat1">
+    <w:name w:val="consplusnonformat1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard2">
+    <w:name w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style53">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat11">
+    <w:name w:val="ConsPlusNonformat11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Основной текст с отступом 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Основной текст 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1211">
+    <w:name w:val="Caption1211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Основной текст (2)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:lineRule="atLeast" w:line="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="x-none" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard3">
+    <w:name w:val="Standard3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111112">
+    <w:name w:val="Caption1111111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style101">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="exact" w:line="230"/>
+      <w:ind w:firstLine="497" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style71">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="exact" w:line="230"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style54">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style55">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style56">
+    <w:name w:val="ОСНОВНОЙ"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:lineRule="atLeast" w:line="215"/>
+      <w:ind w:firstLine="397" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="false"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style57">
+    <w:name w:val="Абзац списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style58">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style59">
+    <w:name w:val=" Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style60">
+    <w:name w:val="Текст"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
-[...20 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudact.ru/law/prikaz-mintruda-rossii-ot-07082023-n-644n/administrativnyi-reglament-predostavleniia-ministerstvom-truda/prilozhenie-n-1/tablitsa-n-2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudact.ru/law/prikaz-mintruda-rossii-ot-07082023-n-644n/administrativnyi-reglament-predostavleniia-ministerstvom-truda/prilozhenie-n-1/tablitsa-n-1/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/72063774/0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/72063774/0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/72063774/0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudact.ru/law/prikaz-mintruda-rossii-ot-07082023-n-644n/administrativnyi-reglament-predostavleniia-ministerstvom-truda/iii/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pgu.krasnodar.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/10164504/3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gosuslugi.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gosuslugi.ru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudact.ru/law/prikaz-mintruda-rossii-ot-07082023-n-644n/administrativnyi-reglament-predostavleniia-ministerstvom-truda/prilozhenie-n-1/tablitsa-n-1/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/21102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/990941/2770" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/1510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/1009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/21102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/990941/2770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70617" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/1510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12184522/21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/21102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/990941/2770" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/7069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12177515/70618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/1009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/70220262/0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="garantf1://12077515.16011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internet.garant.ru/document/redirect/12177515/16011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/409410883/0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/409410883/0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/55016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/76837317/550022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/409410883/0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/409410883/0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/55016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/76837317/550022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/550191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/30" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/511104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12124624/2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/550191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12138258/511104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet.garant.ru/document/redirect/12124624/2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...40 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...40 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
-  <Pages>86</Pages>
-[...3 lines deleted...]
-  <Paragraphs>1628</Paragraphs>
+  <Pages>8</Pages>
+  <Words>1002</Words>
+  <Characters>8845</Characters>
+  <CharactersWithSpaces>10415</CharactersWithSpaces>
+  <Paragraphs>163</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>User</dc:creator>
+  <dc:creator/>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>