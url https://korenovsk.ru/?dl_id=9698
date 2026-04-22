--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,6426 +1,4890 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007735A3">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="143"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>141</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Об изменении вида разрешенного использования земельного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>участка площадью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>632</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>квадратных мет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с кадастровым номером</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1001012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, расположенного по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российская Федерация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        </w:pict>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>м.р-н Кореновский, с.п. Раздольненское,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007735A3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="720"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Раздольная, участок № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="432" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Земельный участок с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1001012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>площадью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>632</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>квадратных мет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, расположенный по адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российская Федерация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>м.р-н Кореновский, с.п. Раздольненское,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Раздольная, участок № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>относится к землям, государственная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>собственность на которые не разграничена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Отдел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> земельных отношений администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обратил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с заявлением об изменении вида разрешенного использования земельного участка площадью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>632</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>квадратных мет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (кадастровый номер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1001012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), расположенного по адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российская Федерация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>м.р-н Кореновский, с.п. Раздольненское,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Раздольная, участок № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>с «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Благоустройство территории</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Улично-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="900" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дорожная сеть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">равилами землепользования и застройки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Раздольненского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сельского поселения Кореновского района, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утвержденными решением Совета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(с изменениями от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>647</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> испрашиваемый земельный участок расположен в территориальной зоне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Ж-1Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Зона застройки индивидуальными жилыми домами с содержанием домашнего скота и птицы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>», где вид разрешенного использования «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Улично-дорожная сеть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>» относится к основным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>видам разрешенного использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Руководствуясь статьями 3, 7, 11 Земельного кодекса Российской Федерации, Федеральным законом от 25 октября 2001 года № 137-ФЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О введении в действие Земельного кодекса Российской Федерации», статьей 37 Градостроительного кодекса Российской Федерации, с решением Совета муниципального образования Кореновский район от 21 декабря 2016 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>№ 174 «Об утверждении порядка распоряжения земельными участками на территории сельских поселений Кореновского района, государственная собственность на которые не разграничена, а также земельными участками, находящимися в муниципальной собственности муниципального образования Кореновский район»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уставом муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, администрация муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">края  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Изменить вид разрешенного использования земельного участка площадью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>632</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>квадратных мет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, относящегося к категории «Земли населенных пунктов», с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1001012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, расположенного по адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российская Федерация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>м.р-н Кореновский, с.п. Раздольненское, ст-ца Раздольная, участок № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставленного под </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Благоустройство территории</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Улично-дорожная сеть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края (Милославская) внести соответствующие изменения в государственную информационную систему обеспечения градостроительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края настоящее постановление разместить в информационно-телекоммуникационной сети «Интернет» на официальном сайте администрации муниципального образования Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Б.И. Сторчун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Постановление вступает в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>после его подписания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполняющий обязанности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007735A3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Standard"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="114" w:after="114"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Манько</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007735A3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="12" w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007735A3">
-[...637 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="100"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="NSimSun">
-[...8 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="XO Thames">
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...14 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...8 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...43 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...603 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressLineNumbers/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressLineNumbers/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="72"/>
   <w:defaultTabStop w:val="709"/>
-  <w:defaultTableStyle w:val="a"/>
-[...9 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{145FC559-9ADD-456A-9CAF-4D98DB866EB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:widowControl/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="1418" w:left="1418" w:right="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
       <w:color w:val="000000"/>
+      <w:spacing w:val="-8"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Символ сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...12 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="36"/>
-[...13 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="Style16"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="32"/>
-[...13 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной текст с отступом Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="808080"/>
-[...13 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Выделение жирным"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-[...109 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z6">
-[...5 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:i/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle40">
+    <w:name w:val="Font Style40"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle39">
+    <w:name w:val="Font Style39"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="21">
-[...45 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:styleId="FontStyle38">
+    <w:name w:val="Font Style38"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
     <w:name w:val="Основной шрифт абзаца1"/>
-  </w:style>
-[...544 lines deleted...]
-      <w:dstrike w:val="0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной текст (2)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
-      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle20">
+    <w:name w:val="Font Style20"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-20"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18">
+    <w:name w:val="Font Style18"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-10"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
-[...41 lines deleted...]
-      <w:dstrike w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="29"/>
+      <w:szCs w:val="33"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:firstLine="748" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style26"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Содержимое списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
+      <w:kern w:val="0"/>
       <w:position w:val="0"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="22"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
       <w:u w:val="none"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
-      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
-[...64 lines deleted...]
-      <w:dstrike w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Calibri" w:cs="Times New Roman CYR"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Calibri" w:cs="Times New Roman CYR"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
+      <w:kern w:val="0"/>
       <w:position w:val="0"/>
-      <w:sz w:val="18"/>
-[...947 lines deleted...]
-      <w:bCs/>
+      <w:sz w:val="22"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...128 lines deleted...]
-    <w:rPr>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...12 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Docdata">
+    <w:name w:val="docdata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...702 lines deleted...]
-    <w:pPr>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
       </w:numPr>
-      <w:spacing w:after="60"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="41" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="8"/>
-[...962 lines deleted...]
-      <w:ind w:left="976" w:hanging="2340"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff2">
-[...3 lines deleted...]
-      <w:ind w:firstLine="748"/>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Текст"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal">
+    <w:name w:val="LO-Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal1">
+    <w:name w:val="LO-Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal3">
+    <w:name w:val="LO-Normal3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal5">
+    <w:name w:val="LO-Normal5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal7">
+    <w:name w:val="LO-Normal7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Ссылка на официальную публикацию"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal9">
+    <w:name w:val="LO-Normal9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal11">
+    <w:name w:val="LO-Normal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal13">
+    <w:name w:val="LO-Normal13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal15">
+    <w:name w:val="LO-Normal15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...5 lines deleted...]
-      <w:suppressAutoHyphens/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Текст (справка)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="170"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="Комментарий"/>
+    <w:basedOn w:val="Style36"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="75" w:after="0"/>
+      <w:ind w:hanging="0" w:left="170" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="353842"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style38">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style51">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="192"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style39">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
       <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
       <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent1">
+    <w:name w:val="Text body indent1"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:firstLine="748" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style40">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style41">
+    <w:name w:val="Абзац списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style42">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style43">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style44">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style24"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style45">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Tahoma"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
-[...362 lines deleted...]
-    </w:rPr>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>384</Words>
-[...11 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>445</Words>
+  <Characters>3526</Characters>
+  <CharactersWithSpaces>4107</CharactersWithSpaces>
+  <Paragraphs>33</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>