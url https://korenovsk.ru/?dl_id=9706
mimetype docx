--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,12559 +1,2548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...31 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
-[...7 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...3 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="11"/>
-[...10 lines deleted...]
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="ru-RU"/>
-[...85 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>г.  Кореновск</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.02.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>156</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О присвоении спортивных разрядов</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="WW-1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...27 lines deleted...]
-        <w:t>муниципального образования Кореновский район на 2024-2028 годы» за 2024 год</w:t>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В соответствии с Федеральным законом от 04.12.2007 № 329-ФЗ «О физической культуре и спорте в Российской Федерации», Федеральным законом от 27.07.2010 № 210-ФЗ «Об организации предоставления государственных и муниципальных услуг», Положением о Единой всероссийской спортивной классификации», утвержденным приказом Министерства спорта Российской Федерации от 03.03.2025 № 173, административным регламентом предоставления администрацией муниципального образования Кореновский муниципальный район Краснодарского края муниципальной услуги «Присвоение спортивных разрядов», утвержденным постановлением администрации муниципального образования Кореновский район от 21.06.2023 № 1095,  администрация муниципального образования Кореновский муниципальный район Краснодарского края п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...11 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2236 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Присвоить 2 спортивный разряд по виду спорта Плавание:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="9855" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="55" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="55" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="388"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="3890"/>
+        <w:gridCol w:w="5964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ab"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...8 lines deleted...]
-              <w:t>п/п</w:t>
+              <w:t xml:space="preserve">1.1. Кочкину Дмитрию Евгеньевичу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3071" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ab"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Наименование задачи, мероприятия</w:t>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края,  2012 года рождения;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1.2.  Люлькину Святославу Андреевичу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1581" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ab"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Источники финансирования</w:t>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края,  2012 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1.3. Балесной Диане Сергеевне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3067" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ab"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Объем финансирования, тыс.руб.</w:t>
+              <w:t>спортсмену МАУ ДО СШ «Аллигатор» МО Кореновский муниципальный район Краснодарского края,  2012 года рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1133" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="36864"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению службы протокола и информационной политики муниципального образования Кореновский муниципальный  район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте  муниципального образования Кореновский муниципальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Контроль за выполнением настоящего постановления возложить                        на исполняющего обязанности заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С.В. Самойлик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9575" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4896"/>
+        <w:gridCol w:w="4679"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="970" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Глава</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ab"/>
-[...2 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="-99"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Исполнитель мероприятия</w:t>
-[...603 lines deleted...]
-              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Монтаж тепловой сети от котельной спортивного комплекса (воздухоопроного) до тепловой камеры ТК №1</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
+          <w:p>
             <w:pPr>
-              <w:widowControl/>
-[...3 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:right="-99"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...189 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Краевой </w:t>
-[...5221 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>С.А. Голобородько</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006C0FBA">
-[...2144 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="312" w:charSpace="-6350"/>
+      <w:pgMar w:left="1701" w:right="566" w:gutter="0" w:header="1134" w:top="1739" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Andale Sans UI">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...33 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...252 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style15"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style15"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...16 lines deleted...]
-  <w:strictFirstAndLastChars/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{55D75BB0-F6F7-4645-92C6-35EEC33EBB18}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...33 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...334 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...6 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="41"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...14 lines deleted...]
-    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...43 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a2">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Оглавление 2 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="4" w:customStyle="1">
+    <w:name w:val="Оглавление 4 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6" w:customStyle="1">
+    <w:name w:val="Оглавление 6 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="7" w:customStyle="1">
+    <w:name w:val="Оглавление 7 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote" w:customStyle="1">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3" w:customStyle="1">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31" w:customStyle="1">
+    <w:name w:val="Оглавление 3 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5" w:customStyle="1">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:link w:val="13"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote" w:customStyle="1">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-" w:customStyle="1">
+    <w:name w:val="WW-Базовый"/>
+    <w:link w:val="WW-1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12" w:customStyle="1">
+    <w:name w:val="Оглавление 1 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter" w:customStyle="1">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9" w:customStyle="1">
+    <w:name w:val="Оглавление 9 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="8" w:customStyle="1">
+    <w:name w:val="Оглавление 8 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="51" w:customStyle="1">
+    <w:name w:val="Оглавление 5 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style12">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style13">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="1000"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="1200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1" w:customStyle="1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1" w:customStyle="1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111" w:customStyle="1">
+    <w:name w:val="Обычный11"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="31"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13" w:customStyle="1">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1" w:customStyle="1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1" w:customStyle="1">
+    <w:name w:val="WW-Базовый1"/>
+    <w:link w:val="WW-"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="12"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="1600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="1400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="51"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="800"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style10"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style11"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="567" w:after="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style14"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9639" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a3">
-[...346 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="002d2af3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>1778</Words>
-[...11 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>248</Words>
+  <Characters>1903</Characters>
+  <CharactersWithSpaces>2317</CharactersWithSpaces>
+  <Paragraphs>24</Paragraphs>
+  <Company>Reanimator Extreme Edition</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>