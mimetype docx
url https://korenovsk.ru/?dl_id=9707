--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,1451 +1,22979 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00C643E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4428"/>
         </w:tabs>
-        <w:ind w:left="-1608"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00317896">
         <w:rPr>
-          <w:position w:val="124"/>
-          <w:sz w:val="20"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...10 lines deleted...]
-      <w:r>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:51pt;height:65.25pt" filled="t">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId7" o:title="" croptop="-11f" cropbottom="-11f" cropleft="-14f" cropright="-14f"/>
+          <v:shape id="Picture 3" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:44.25pt;height:54pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...6 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:u w:val="none"/>
-          <w:lang/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:u w:val="none"/>
-          <w:lang/>
+          <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24.02.2026                                                                                                                            № 157</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...113 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="26"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:pStyle w:val="110"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
         <w:rPr>
-          <w:sz w:val="27"/>
-[...51 lines deleted...]
-          <w:sz w:val="27"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>В соответствии с пунктами 10, 12, 13 статьи 236.1 Бюдже</w:t>
+        <w:t xml:space="preserve">О внесении изменений в постановление администрации муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>тного кодекса Российской Федерации, постановлением Правительства Российской Федерации от 30 марта 2020 года № 368 «Об утверждении Правил привлечения Федеральным казначейством остатков средств на единый счет федерального бюджета и возврата привлеченных сред</w:t>
+        <w:t xml:space="preserve"> 20 января 2023 года № 53 «Об утверждении бюджетного прогноза муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район на долгосрочный период до 2028 года»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии со статьей 170.1 Бюджетного кодекса Российской Федерации, постановления администрации муниципал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ьного образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район от 01 марта 2023 года № 270 «Об утверждении Порядка разработки и утверждения бюджетного прогноза муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район на долгосрочный период» администрация муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>униципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п о с т а н о в л я е т :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в постановление администрации муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район от 20 января 2023 года № 53 «Об утверждении бюджетного прогноза муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>реновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район на долгосрочный период до 2028 года» следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. В наименовании, по тексту постановления и приложения к постановлению слова «муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район» заменить словами «муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновски</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Приложение № 1 к бюджетному прогнозу муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края на долгосрочный период до 2028 года изложить в следующей редакции (приложение 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.3. Прил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ожение № 2 к бюджетному прогнозу муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края на долгосрочный период до 2028 года изложить в следующей редакции (приложение 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B060EB">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1133" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="600" w:charSpace="-2049"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившим силу постановление администрации муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район от 23 января 2025 года №57 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">«О внесении изменений в постановление администрации муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 20 января 2023 года № 53 «Об утверждении бюджетного прогноза муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> район на долгосрочный период до 2028 года».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="af4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению службы протокола и информационной политики администрации муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края официально обнародовать настоящее постановление и разместить в информационно - телекоммуникационной сети «Интернет» на официальном сайте </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>администрации  муниципального</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Кра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>снодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Постановление вступает в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с момента его подписания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4864"/>
+        <w:gridCol w:w="4774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Глава </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4774" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">С.А. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Голобородько</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B060EB">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="567" w:bottom="1276" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14688" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9322"/>
+        <w:gridCol w:w="5366"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1984"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постановлению администрации муниципального образования  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24.02.2026 № 157  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«ПРИЛОЖЕНИЕ №1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджетному прогнозу муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">долгосрочный период до 2028 года (в редакции постановления администрации муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24.02.2026 № 157)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11671"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P90"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прогноз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>основных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> характеристик консолидированного бюджета муниципального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ств и общих требований к порядку привлечения остатков средств на единый счет бюджета субъекта Российской Федерации (местного бюджета) и возврата привлеченных средств», администрация     муниципального     образования      Кореновский        </w:t>
+        <w:t xml:space="preserve">образования </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> район  п о с т</w:t>
+        <w:t>Кореновский</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> а н о в л я е т:</w:t>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края и бюджета муниципального образования </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Кореновский</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края до 2028 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:left="10619" w:firstLine="709"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> рублей)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="2907"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1787"/>
+        <w:gridCol w:w="1787"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1787"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (отчетный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (отчетный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (отчетный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (прогноз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (прогноз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год (прогноз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14570" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Консолидированный бюджет муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Общий объем доходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 371 630,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 721 890,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 962 348,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 419 932,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 735 795,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 931 809,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>налоговые</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и неналоговые доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 449 059,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 692 652,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 810 123,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 721 523,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 800 880,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 881 495,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>безвозмездные</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 922 571,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 029 238,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 152 224,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 698 408,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 934 914,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 050 314,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Общий объем расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 384 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 636 659,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5 207 994,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 578 301,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 741 122,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 939 417,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дефицит/профицит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-13 172,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>85 230,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-245 646,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-158 368,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-5 326,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-7 607,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14570" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бюджет муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Общий объем доходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 446 863,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 450 092,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 395 567,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 222 143,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 014 275,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 210 765,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> том числе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>налоговые</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и неналоговые доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>925 556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 079 696,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 179 054,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 102 400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 130 455,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 186 315,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>безвозмездные</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>521 307,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 370 395,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 216 513,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 119 743,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 883 820,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 024 450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общий объем </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2 442 029,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 410 909,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 532 965,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 369 139,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 014 275,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 210 765,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дефицит/профицит (-/+)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 834,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>39 183,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-137 398,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-146 996,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальный долг муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на 1 января</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>221 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>258 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>154 733,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>166 039,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>237 359,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>200 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14625" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7393"/>
+        <w:gridCol w:w="7232"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7393" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Начальник финансового управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципального образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципальный  район</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7232" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А.Н. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Терпелюк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B060EB">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1739" w:right="1134" w:bottom="567" w:left="1134" w:header="1134" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14786" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9180"/>
+        <w:gridCol w:w="5606"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> постановлению администрации муниципального образования  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________ № ____  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«ПРИЛОЖЕНИЕ №2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджетному прогнозу муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на долгосрочный период до 2028 года (в редакции постановления администрации муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________№___)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Показатели финансового обеспечения муниципальных и ведомственных целевых программ муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный район Краснодарского края на 2023-2028 годы, а такж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>район</w:t>
+        <w:t>е прогноз объемов бюджетных ассигнований районного бюджета на осуществление непрограммных направлений деятельности</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...105 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«3. Привлечени</w:t>
+        <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">е остатков средств на единый счет местного бюджета осуществляется за счет средств следующего казначейского счета, открытому финансовому органу </w:t>
+        <w:t>тыс.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>в Управлении Федерального казначейства по Краснодарскому краю (далее</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> - Управление)  - казначейский счет для осуществления и отражения операций с денежными средствами, поступающими во временное распоряжение получателей средств местного бюджета.».</w:t>
+        <w:t xml:space="preserve"> рублей)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15098" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="3366"/>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="1780"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="1709"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>отчетный</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>прогноз</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1050"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0100000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Муниципальная программа муниципального</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>муниципальный район Краснодарского края «Развитие образования на 2020- 2026 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>465 758,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>540 367,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>615 274,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>581 688,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0200000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края "Развитие культуры на 2022 - 2028 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>118 492,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>114 647,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>155 800,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>159 718,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>174 658,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>175 539,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа «Поддержка малого и среднего предпринимательства в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020-2022 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>150,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1740"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Экономическое развитие и инновационная экономика муниципального </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципальный  район</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Краснодарского края» на 2024-2028 годы» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>375,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>630,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>544,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>994,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>994,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0410000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Строительство, реконструкция, капитальный ремонт, текущий ремонт, содержание объектов муниципальной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">собственности муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на 2023-2025 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>82 398,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>63 246,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>139 790,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственноя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>целевоя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>программа  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Улучшение условий и охраны труда в администрации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>район на 2023 год»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>70,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1590"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>края  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обеспечение безопасности населения на территории  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7 295,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5 035,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 459,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 333,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 039,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1050"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Создание системы оповещения населения Кореновского района в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>чрезвычайных ситуациях на 2023-2025 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>431,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1725"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Краснодарского края «Управление и распоряжение земельными ресурсами и муниципальным имуществом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  район Краснодарского края» на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 852,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 662,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 711,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 025,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 025,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Меры </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>социальной  поддержки</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> работников физической культуры и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">спорта в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>720,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Противодействие коррупции на территории </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Стимулирование активного участия граждан в социально-экономическом развитии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновского района на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 456,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края "Развитие физической культуры и спорта </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в  муниципальном</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11 882,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8 730,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 481,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 987,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 987,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1010000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Обеспечение жильем молодых семей на территории сельских </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">поселений муниципального </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2023-2025 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2 544,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1010000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Развитие муниципальной службы в администрации муниципального </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>75,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>201,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>155,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>75,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>75,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1110000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственная  целевая</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> программа «Развитие и совершенствование системы гражданской обороны и защиты населения от чрезвычайных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ситуаций природного и техногенного характера в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>район на 2021-2023 годы »</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 299,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1110000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>края  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">О </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пенсии за выслугу лет лицам, замещавшим муниципальные должности и должности муниципальной  службы в органах местного самоуправления муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7 754,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8 217,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>48,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7 200,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7 200,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1210000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>края  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Построение и внедрение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">АПК «Безопасный город» на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>район Краснодарского края на  2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 656,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 539,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 428,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 286,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 286,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Построение и внедрение АПК «Безопасный город» на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>на  2021</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">годы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>годы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 009,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1980"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1410000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Внесение изменений в </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>документы  территориального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> планирования поселений муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район и схему </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">территориального планирования муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края» на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 830,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 150,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственная целевая программа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обращение с твердыми  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">коммунальными  отходами на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы »</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 819,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1005"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа «Стимулирование активного участия граждан в социально-экономическом развитии </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновского  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района Краснодарского края на 2024 – 2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5 395,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 524,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 710,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>300,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>300,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственная целевая программа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Меры социальной поддержки </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">медицинских врачебных кадров в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2 180,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реализация  инициативных</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  проектов  в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1710000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Поддержка деятельности социально ориентированных некоммерческих организаций, осуществляющих свою деятельность на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район 2021-2023 годы »</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 902,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1710000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа «Информационное обслуживание </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>деятельности  администрации</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный  район Краснодарског</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>о края для обеспечения работы СМИ  на  2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 284,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 831,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 277,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 531,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 531,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственная целевая программа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитие физической культуры и спорта в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>123,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Молодежь </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновского  муниципального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  района Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 182,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 175,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>900,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>целевая  программа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Поддержка Кореновского районного казачьего общества Кавказского отдельного казачьего общества Кубанского войскового казачьего общества на  территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2022-2024  год» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>624,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа «Создание условий для развития сельскохозяйственного производства в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципальный  район</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>59,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2010000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа «Поддержка деятельности социально ориентированных некоммерческих организаций, осуществляющих свою </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">деятельность на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 993,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 871,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 474,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 678,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 678,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2110000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа "Развитие муниципальной службы в администрации муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2110000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">программа «Меры </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>социальной  поддержки</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> медицинских  кадров в  муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  муниципальный  район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 740,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 920,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5 060,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 060,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 060,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2210000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Муниципальная программа муниципального</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Развитие жилищно-коммунального хозяйства, топливно-энергетического комплекса и транспорта муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 155,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 800,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 128,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа "По профилактике правонарушений и укреплению правопорядка на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>70,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Информатизация Кореновского муниципального района </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Краснодарского края на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3 708,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 938,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 190,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 190,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4 190,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2410000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Создание условий для развития сельскохозяйственного производства в муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>31,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2410000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>края  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обеспечение жильем молодых семей на территории  сельских поселений муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный  район Краснодарского края на 2024 -2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 359,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 116,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 798,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 031,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 479,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Информатизация Кореновского района на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 436,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Молодежь </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновского  района</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на 2021-2023 годы» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>785,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края «Строительство, реконструкция, капитальный ремонт, текущий ремонт, содержание объектов муниципальной собственности муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>еновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный район Краснодарского края на 2026-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>203 562,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2710000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>муниципальный район Краснодарского края «Развитие образования на 2027- 2030 годы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>417 399,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>423 303,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Управление и распоряжение муниципальным имуществом и земельными </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ресурсами  муниципального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район» на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2 030,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>программа  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мероприятия при осуществлении деятельности по обращению с животными без владельцев в  муниципальном образовании   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальный  район Краснодарского края на 2025-2029 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>59,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>67,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3110000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Организация газоснабжения поселений на территории муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>540,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3310000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Реализация инициативных проектов в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципальном образовании </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2022-2024 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 148,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3510000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Противодействие коррупции на территории муниципального </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3610000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>целевая  программа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Информационное обслуживание деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>район для обеспечения работы СМИ на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 402,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3710000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ведомственная целевая</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> программа «Внесение изменений в документы   территориального планирования поселений муниципального </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">образования  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район и схему территориального планирования муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район» на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 934,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1005"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3810000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «Формирование инвестиционной привлекательности муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район» на 2021-2023 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>84,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственная целевая программа «О пенсии за выслугу лет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицам, замещавшим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">муниципальные должности и должности муниципальной службы в органах местного самоуправления муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2021-2023 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7 126,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7710000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ведомственной целевой </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>программы  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитие </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">теплоэнергетического комплекса муниципального образования </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> район на 2022-2024 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 003,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осуществление непрограммных направлений деятельности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>451 125,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>542 683,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>601 462,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>525 255,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>653 328,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>785 681,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B060EB">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 158 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>712,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 319 553,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 565 642,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 513 970,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 277 141,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="DejaVu Sans"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1 416 432,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...75 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblW w:w="15134" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4857"/>
-        <w:gridCol w:w="4856"/>
+        <w:gridCol w:w="7393"/>
+        <w:gridCol w:w="7741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...7 lines deleted...]
-              <w:spacing w:line="100" w:lineRule="atLeast"/>
+      <w:tr w:rsidR="00B060EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7393" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Начальник финансового управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>администрации</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципального образования </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципальный  район</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...113 lines deleted...]
-              <w:spacing w:line="100" w:lineRule="atLeast"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7741" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...42 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А.Н. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Терпелюк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00000000">
-[...8 lines deleted...]
-        </w:sectPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8"/>
-[...7 lines deleted...]
-      </w:cols>
+    <w:sectPr w:rsidR="00B060EB" w:rsidSect="00C643E0">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="009516C9" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="009516C9" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800006FF" w:usb1="0000285A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000015" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="A0000287" w:usb1="28CF3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="WenQuanYi Micro Hei;Times New R">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="009516C9" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+    <w:p w:rsidR="009516C9" w:rsidRDefault="009516C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
     <w:pPr>
-      <w:pStyle w:val="ac"/>
+      <w:pStyle w:val="af8"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+    <w:pPr>
+      <w:pStyle w:val="af8"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
     <w:pPr>
-      <w:pStyle w:val="ac"/>
+      <w:pStyle w:val="af1"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
     <w:pPr>
-      <w:pStyle w:val="ac"/>
+      <w:pStyle w:val="af1"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="00A633D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
     <w:pPr>
-      <w:pStyle w:val="ac"/>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>24</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="009516C9">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00C643E0" w:rsidRPr="00C643E0" w:rsidRDefault="00C643E0" w:rsidP="00C643E0">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7113"/>
+        <w:tab w:val="center" w:pos="7285"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E34FFF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C643E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B060EB" w:rsidRDefault="00B060EB">
+    <w:pPr>
+      <w:pStyle w:val="af1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="00000001"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="5A361FD9"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000001"/>
-    <w:name w:val="WWNum1"/>
+    <w:tmpl w:val="0F7A04A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:suff w:val="nothing"/>
-[...242 lines deleted...]
-      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="3"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
@@ -1494,190 +23022,170 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="69"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
-  <w:defaultTabStop w:val="720"/>
-[...8 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:strictFirstAndLastChars/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...5 lines deleted...]
-    <w:growAutofit/>
+    <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A633D8"/>
-    <w:rsid w:val="00A633D8"/>
+    <w:rsidRoot w:val="00B060EB"/>
+    <w:rsid w:val="00290B40"/>
+    <w:rsid w:val="009516C9"/>
+    <w:rsid w:val="00B060EB"/>
+    <w:rsid w:val="00C643E0"/>
+    <w:rsid w:val="00E34FFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7CFC7550-6F72-4434-BAAF-8BE152CBBF49}"/>
+  <w15:docId w15:val="{2D9C918E-A5F2-48B2-976D-377E81F47B4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1975,695 +23483,1161 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
+        <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a3">
-    <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="ru-RU"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext">
+    <w:name w:val="Body text_"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Текст сноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
-    <w:name w:val="Footnote Characters"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters1">
-    <w:name w:val="Footnote Characters1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters11">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-    <w:name w:val="ListLabel 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Оглавление 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
-    <w:name w:val="ListLabel 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8">
+    <w:name w:val="Оглавление 8 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
-    <w:name w:val="ListLabel 3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+    <w:name w:val="Оглавление 9 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
-    <w:name w:val="ListLabel 4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel5">
-    <w:name w:val="ListLabel 5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel6">
-    <w:name w:val="ListLabel 6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Оглавление 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel7">
-    <w:name w:val="ListLabel 7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel8">
-    <w:name w:val="ListLabel 8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel9">
-    <w:name w:val="ListLabel 9"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel10">
-    <w:name w:val="ListLabel 10"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel11">
-    <w:name w:val="ListLabel 11"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel12">
-    <w:name w:val="ListLabel 12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Оглавление 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel13">
-    <w:name w:val="ListLabel 13"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel14">
-    <w:name w:val="ListLabel 14"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel15">
-    <w:name w:val="ListLabel 15"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7">
+    <w:name w:val="Оглавление 7 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel16">
-    <w:name w:val="ListLabel 16"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="6">
+    <w:name w:val="Оглавление 6 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel17">
-    <w:name w:val="ListLabel 17"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Оглавление 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel18">
-    <w:name w:val="ListLabel 18"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Оглавление 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-    <w:name w:val="Заголовок1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Заголовок"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a8"/>
+    <w:next w:val="ac"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a8"/>
+    <w:basedOn w:val="ac"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-    <w:name w:val="Указатель1"/>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="index heading"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="976" w:hanging="2340"/>
-      <w:outlineLvl w:val="1"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Колонтитул"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="157"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:ind w:left="104" w:right="117" w:firstLine="720"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-    <w:name w:val="ConsPlusNormal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext1">
+    <w:name w:val="Body text1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:after="0" w:line="319" w:lineRule="exact"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="ОО"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="119" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:ind w:firstLine="720"/>
+      <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Times New R"/>
       <w:color w:val="00000A"/>
-      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-    <w:name w:val="Header and Footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Содержимое таблицы1"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="af1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="Title"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="567" w:after="567" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="toc 5"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="800"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="80">
+    <w:name w:val="toc 8"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="90">
+    <w:name w:val="toc 9"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1600"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Содержимое таблицы11"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="toc 1"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-1">
+    <w:name w:val="WW-Базовый1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="111">
+    <w:name w:val="Обычный11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="70">
+    <w:name w:val="toc 7"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="60">
+    <w:name w:val="toc 6"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1000"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="600"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="toc 2"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
+    <w:name w:val="WW8Num5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
+    <w:name w:val="WW8Num6"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2092</Characters>
+  <Pages>26</Pages>
+  <Words>2827</Words>
+  <Characters>16119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ПРИЛОЖЕНИЕ</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2455</CharactersWithSpaces>
+  <CharactersWithSpaces>18909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>ПРИЛОЖЕНИЕ</dc:title>
   <dc:subject/>
-  <dc:creator>НПП "Гарант-Сервис"</dc:creator>
+  <dc:creator>Качур Е.А.</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>