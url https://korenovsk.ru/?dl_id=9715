--- v0 (2025-10-21)
+++ v1 (2026-04-21)
@@ -1,21539 +1,21435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="628650" cy="800100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="628650" cy="800100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...11 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang/>
         </w:rPr>
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="57" w:after="57" w:line="360" w:lineRule="auto"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:lang/>
         </w:rPr>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от27.01.2025</w:t>
+        <w:t xml:space="preserve">от 30.01.2026    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">                                                                                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                                            № 26-р</w:t>
+        <w:t>№ 26-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>г.  Кореновск</w:t>
+        <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...941 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>жительства, культурно-досуговых площадок, молодежных дворовых площадок по месту жительст</w:t>
-[...12 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">б) </w:t>
+        <w:t>О проведении в 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>развитию малозатратных форм отдыха и оздоровления детей                  и подростков в муниципальном образовании Кореновский район, в том числе развитию детского и молодежного туризма, обеспечив охват данным видом оздоровления не менее 35%;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">году профилактических медицинских </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="737"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в) </w:t>
+        <w:t xml:space="preserve">осмотров и диспансеризации определенных групп </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-        <w:t>благоустройству рекреационных территорий муниципального образования  Кореновский район и готовности к работе в оздоровительный сезон (в том числе пляжной зоны);</w:t>
+        <w:t xml:space="preserve">взрослого населения, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...13 lines deleted...]
-        <w:t>даниях для размещения детей, находящихся в муниципальной собственности;</w:t>
+        <w:t xml:space="preserve">проживающего на территории муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...13 lines deleted...]
-        <w:t>ониторинга организации отдыха и оздоровления детей и подростков, в том числе эффективности деятельности учреждений, осуществляющих организацию  отдыха                                         и оздоровления детей и подростков.</w:t>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...803 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>В целях проведения профилактических осмотров и диспансеризации определенных групп взрослого населения, проживающего на территории муниципального образования Кореновский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в соответствии со статьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и статьей 27 Федерального закона от 21 ноября 2011 № 323- ФЗ « Об основах охраны здоровья граждан в Российской Федерации», с приказом Министерства здравоохранения Российской Федерации от 27.04.2021 № 404 н «Порядок проведения профилактического медицинского осмотра и диспансеризации определенных групп взрослого населения»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>б) организовать культурное обслуживание учреждений муниципального образования Кореновский район, задействованных в организации отдыха                         и</w:t>
+        <w:t>1. Рекомендовать руководителям предприятий и организаций муниципального образования Кореновский</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оздоровления детей;</w:t>
+        <w:t xml:space="preserve"> муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>всех форм собственности:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>в) обеспечить условия для функционирования культурно-досуговых площадок в муниципальном  образовании Кореновский район.</w:t>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Предоставить в срок до 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> марта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>2026 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в государственное бюджетное учреждение здравоохранения «Кореновская центральная районная больница» министерства здравоохранения Краснодарского края списки сотрудников по форме (прилагается);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>9. Отделу по физической культуре и спорту администрации муниципального образования Кореновский район (Савченко):</w:t>
+        <w:t>1.2. Обеспечить явку своих сотрудников согласно графикам, представленным  государственным бюджетным учреждением здравоохранения «Кореновская центральная районная больница» министерства здравоохранения Краснодарского края.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>а) обеспечить организацию отдыха и оздоровления детей, посещающих спортивные секции и клубы;</w:t>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">екомендовать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осударственному бюджетному учреждению здравоохранения «Кореновская центральная районная больница» министерства здравоохранения Краснодарского края (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Черченко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">б) </w:t>
-[...6 lines deleted...]
-        <w:t>создать условия для развития в муниципальном образовании Кореновский район дворовых спортивных команд и других массовых форм  занятий спортом.</w:t>
+        <w:t>2.1. Составить помесячный график проведения профилактических осмотров и диспансеризации отдельных групп взрослого населения на 2026 год;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-        <w:t>делам молодежи администрации муниципального образования Кореновский район (Данилина):</w:t>
+        <w:t xml:space="preserve">2.2. Провести профилактические осмотры и диспансеризацию граждан, работающих на предприятиях и в организациях муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t>а) обеспечить организацию отдыха и оздоровления подростков                    на молодежных дворовых площадках, в клубах по месту жительства;</w:t>
+        <w:t>Кореновский район.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-        <w:t>доровление подростков в профильных тематических сменах, туристических и палаточных лагерях, в том числе подростков, находящихся в трудной жизненной ситуации или социально опасном положении, состоящих на профилактическом учете;</w:t>
+        <w:t>3. Рекомендовать главам поселений муниципального образования Кореновский район оказывать содействие в информировании населения подведомственных территорий о необходимости прохождения профилактических осмотров и диспансеризации, в подвозе жителей подведомственных территорий для прохождения профилактических осмотров и диспансеризации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="738" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="750" w:left="0" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="en-US"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>в) содействовать трудоустро</w:t>
+        <w:t>Управлению службы протокола и информационной политики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>йству подростков, обратив особое внимание на подростков, находящихся в трудной жизненной ситуации или социально опасном положении, состоящих на профилактическом учете;</w:t>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>обеспечить размещение настоящего распоряжения на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  и оздоровления подростков (туристические походы, слеты, экскурсии, поездки);</w:t>
+        <w:t>5. Контроль за выполнением настоящего распоряжения возложить                         на заместителя главы муниципального образования Кореновский район                      Т.Г. Ковалеву.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:hanging="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...137 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>6. Распоряжение вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...577 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">                      и оздоровление несовершеннолетних, а также образовательных                                  и  воспитательных  учреждений,   иных   учреждений,   организующих работу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="18"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="18"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>с детьми, о гражданах, поступающих на работу, которые были осужде</w:t>
-[...5 lines deleted...]
-        <w:t>ны                      за насильственные преступления, преступления в отношении несовершеннолетних или вовлекали несовершеннолетних в совершение преступлений или антиобщественных действий.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>16. Рекомендовать организаторам детского отдыха всех форм собстве</w:t>
+        <w:t>Исполняющий обязанности г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нности, организаторам туристических и экскурсионных поездок, туристическим агентствам, руководителям учреждений, занятых в организации отдыха и оздоровления детей и подростков:</w:t>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">590-20 "Санитарно-эпидемиологические требования к организации общественного питания населения"; </w:t>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>б) осуществлять прием на работу сотрудников только при наличии личных медицинских книжек установленного образца с отметками о полном наборе медицинских обслед</w:t>
+        <w:t xml:space="preserve">Кореновский </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ований в соответствии с законодательством. Уделять особое внимание бактериологическим исследованиям на наличие возбудителей энтеропатогенных кишечных бактерий, в том числе тифо-паратифов, а также серологическим обследованиям на хроническое брюшнотифозное б</w:t>
+        <w:t xml:space="preserve">муниципальный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">актерионосительство (при приеме на работу сотрудников, чья деятельность связана с водоснабжением, транспортировкой, хранением и изготовлением пищевых продуктов), а также исследованиям на кишечные протозоозы при поступлении на работу и при профилактических </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">осмотрах; </w:t>
+        <w:t>район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">в) организовать вакцинацию сотрудников оздоровительных учреждений, контактирующих с пищевыми продуктами и питьевой водой, против дизентерии   Зонне,  гепатита А с учетом периодичности, и определение </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Манько</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:hanging="0" w:left="5595" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>напряженности постпрививочного иммунитета пе</w:t>
-[...5 lines deleted...]
-        <w:t>рсонала детских оздоровительных учреждений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="737"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5595" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>г) принять меры по недопущению приема на работу граждан, которые были осуждены за насильственные преступления, преступления в отношении несовершеннолетних или вовлекали несовершеннолетних в совершение преступлени</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>й или антиобщественных действий;</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> район не менее чем за 3 суток;</w:t>
+        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="680"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t xml:space="preserve">к распоряжению администрации </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>детей в пути следования, горячее питание детей при нахождении в пути более суток.</w:t>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t>ать средствам массовой информации, действующим           на территории муниципального образования Кореновский район (Чудина) обеспечить регулярную информационную поддержку оздоровительной кампании 2025 года.</w:t>
+        <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="737"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>18. Назначить ответственным за организацию отдых</w:t>
-[...11 lines deleted...]
-        <w:t>из краевого бюджета начальника управления образования администрации муниципального образования Кореновский район Батог С.М.</w:t>
+        <w:t xml:space="preserve">Краснодарского края         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>19. У</w:t>
+        <w:t xml:space="preserve">                                                                                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>правлению службы протокола и информационной политики администрации муниципального образования Кореновский район обеспечить раз</w:t>
+        <w:t xml:space="preserve">от 30.01.2026  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>мещение настоящего распоряжения</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> на официальном сайте администрации муниципального образования Кореновский район в информационно-телекоммуникационной сети «Интернет».</w:t>
+        <w:t>№ 26-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="35"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">еля главы муниципального образования Кореновский район               Т.Г. Ковалеву. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="35"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>21.  Распоряжение вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="35"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...295 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>работы межведомственной комиссии Кореновского района</w:t>
+        <w:t>СВЕДЕНИЯ *</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>по вопросам организации отдыха и оздор</w:t>
+        <w:t>о лицах, подлежащих диспансеризации</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>овления детей на 2025 год</w:t>
+        <w:t>отдельных  групп взрослого населения в 2026 году:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2008,2005,2002,1999,1996,1993,1990,1987, 1986 — 1928 годов рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Наименование предприятия( организации)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblW w:w="9696" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="795"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5719"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1188"/>
+        <w:gridCol w:w="1642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="2110"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>№</w:t>
+              <w:t xml:space="preserve">№ </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1070" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="2110"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Наименование мероприятия</w:t>
+              <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Срок</w:t>
-[...14 lines deleted...]
-              <w:t>реализации</w:t>
+              <w:t>Дата месяц,год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Ответственные исполнители</w:t>
-[...23 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Адрес по месту прописки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="112"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>Страх мед полис :серия,номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="112"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>СНИЛС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="112"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...50 lines deleted...]
-              <w:t>1.1</w:t>
+              <w:t>Паспорт данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>О подготовке к проведению летней детской оздоровительной кампании 2</w:t>
+              <w:t>Профессия,</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>025 года в Кореновском районе.</w:t>
+              <w:t>должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1070" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...438 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>май</w:t>
-[...341 lines deleted...]
-              <w:t>1.1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Об организации профильных смен для несовершеннолетних, состоящих на различных видах учета, в том числе с привлечением представителей общероссийского движения «Движение первых» и разработк</w:t>
-[...148 lines deleted...]
-              <w:t>1.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Об организации отдыха, оздоровления и занятости детей, состоящих на учете в подразделениях по делам несовершеннолетних органов внутренних </w:t>
-[...5 lines deleted...]
-              <w:t>дел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...17 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ОМВД России по Кореновскому району.</w:t>
-[...57 lines deleted...]
-              <w:t>1.1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Об обеспечении выполнения квоты для детей-инвалидов и детей с ограниченными возможностями здоровья в муниципальных организациях отдыха детей и их оздоровления, организованных на базе образовательных орга</w:t>
-[...5 lines deleted...]
-              <w:t>низаций в Кореновском районе в 2025 году.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>управление образования администрации муниципального образования Кореновский район.</w:t>
-[...49 lines deleted...]
-              <w:t>1.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Об обеспечении выполнения квоты по организации временного трудоустройства несовершеннолетних в организации Кореновского </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>СВЕДЕНИЯ *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о лицах, подлежащих профилактическим осмотрам отдельных групп взрослого населения в 2026 году: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2007, 2006, 2004, 2003, 2001, 2000, 1998, 1997,1995, 1994, 1992, 1991, 1989, 1988 годов рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Наименование предприятия( организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9696" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1188"/>
+        <w:gridCol w:w="1642"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>района в каникулярный период 2025 года, в том числе для временного трудоустройства детей в возрасте от 14 до 18 лет, нуждающихся в особой защите государства, а также детей, состоящих на различных видах профилактического учета в свободное от учебы время.</w:t>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...80 lines deleted...]
-              <w:t>1.2.</w:t>
+              <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1368" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>О мерах по обеспечению санитарно-эпидемиологического благополучия при организации отдыха и оздоровления детей.</w:t>
-[...84 lines deleted...]
-              <w:t>1.2.1.</w:t>
+              <w:t>Дата месяц,год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Организация контроля за соблюдением установленных требований пожарной безопасности, безопасности жизни и здоровья детей на водных объектах в период проведения детской оздо</w:t>
-[...5 lines deleted...]
-              <w:t>ровительной кампании.</w:t>
+              <w:t>Адрес по месту прописки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...17 lines deleted...]
-              </w:tabs>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">отдел надзорной деятельности  и профилактической работы Кореновского района </w:t>
-[...42 lines deleted...]
-              <w:t>1.2.2.</w:t>
+              <w:t>Страх мед полис:серия,номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>О мерах по обеспечению безопасно</w:t>
-[...5 lines deleted...]
-              <w:t>сти перевозки детей автобусами в период летнего отдыха и оздоровления 2025 года.</w:t>
+              <w:t>СНИЛС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...16 lines deleted...]
-              <w:ind w:left="135"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ОГИБДД ОМВД России по Кореновскому району.</w:t>
-[...23 lines deleted...]
-              <w:t>1.2.3.</w:t>
+              <w:t>Паспорт данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>О мероприятиях по медицинскому сопровождению детской оздоровительной кампании 2025 года на территории муниципального образо</w:t>
+              <w:t>Профессия,</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>вания Кореновский район.</w:t>
+              <w:t>должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-[...15 lines deleted...]
-              <w:ind w:firstLine="53"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ГБУЗ «Кореновская центральная районная больница».</w:t>
-[...32 lines deleted...]
-              <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Об итогах I оздоровительной смены летней детской оздоровительной кампании 2025 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>июль</w:t>
-[...199 lines deleted...]
-              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1415" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Об итогах II оздоровительной смены летней детской оздоровительной кампании 2025 года.</w:t>
-[...247 lines deleted...]
-              <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-              <w:t>сентябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>отдел опеки и попечительства в отношении несовершеннолетних администрации муниципального образования Кореновский район;</w:t>
-[...114 lines deleted...]
-              <w:t>1.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+          <w:p>
             <w:pPr>
-              <w:ind w:firstLine="286"/>
-[...1 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Style23"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...691 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...1815 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:outline w:val="false"/>
+                <w:shadow w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...4663 lines deleted...]
-              <w:t>а  в отношении несовершеннолетних администрации муниципального образования Кореновский район.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...342 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">СОСТАВ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">межведомственной комиссии </w:t>
+        <w:t>Ф.И.О. и контактный телефон лица ответственного за медицинские осмотры.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">муниципального образования Кореновский район </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>по организации отдыха, оздоровления и занятости детей в 2025 году</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
-[...1975 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заместитель главы </w:t>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">муниципального образования  </w:t>
+        <w:t>(Руководитель)                            (М.П. подпись)                                       (Ф.И.О. руководителя)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="000B4955">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Кореновский район</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:tab/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>* информацию необходимо направлять в ГБУЗ «Кореновская ЦРБ» МЗ КК (здание 5-этажного корпуса, отделение Медицинской профилактики) контактный телефон 4-55-32</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1175" w:right="567" w:bottom="777" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="100"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1439" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="NSimSun">
-[...14 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Arial Unicode MS"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="aa"/>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>23</w:t>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00000000" w:rsidRDefault="000B4955"/>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...12 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidRDefault="000B4955"/>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
-        <w:sz w:val="28"/>
+        <w:b w:val="false"/>
+        <w:szCs w:val="28"/>
+        <w:bCs w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+        <w:bCs w:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="russianLower"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...24 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="75"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{E229D7AA-B972-41C3-86A4-A386F4808C09}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="SimSun" w:cs="Mangal"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...13 lines deleted...]
-      <w:keepNext/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-      <w:keepNext/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="1211"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="200" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...10 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="131"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="131"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2411">
+    <w:name w:val="RTF_Num 2 411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart21">
+    <w:name w:val="WW-Absatz-Standardschriftart21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption31">
+    <w:name w:val="caption31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11121">
+    <w:name w:val="WW-Absatz-Standardschriftart11121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents62">
+    <w:name w:val="Contents 62"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote11">
+    <w:name w:val="Endnote11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z011">
+    <w:name w:val="WW8Num7z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z311">
+    <w:name w:val="WW8Num4z311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Заголовок11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading71">
+    <w:name w:val="Heading 71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z011">
+    <w:name w:val="WW8Num5z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="StrongEmphasis1">
+    <w:name w:val="Strong Emphasis1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z511">
+    <w:name w:val="WW8Num1z511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z011">
+    <w:name w:val="WW8Num11z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z111">
+    <w:name w:val="WW8Num3z111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption121">
+    <w:name w:val="Caption121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading312">
+    <w:name w:val="Heading 312"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
       <w:sz w:val="26"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...15 lines deleted...]
-    </w:pPr>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="111">
+    <w:name w:val="Содержимое таблицы11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading411">
+    <w:name w:val="Heading 411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading611">
+    <w:name w:val="Heading 611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z711">
+    <w:name w:val="WW8Num1z711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header12">
+    <w:name w:val="Header12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z811">
+    <w:name w:val="WW8Num2z811"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2611">
+    <w:name w:val="RTF_Num 2 611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="StrongEmphasis2">
+    <w:name w:val="Strong Emphasis2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2811">
+    <w:name w:val="RTF_Num 2 811"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z611">
+    <w:name w:val="WW8Num1z611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111121">
+    <w:name w:val="Caption1111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents42">
+    <w:name w:val="Contents 42"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title11">
+    <w:name w:val="Title11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z811">
+    <w:name w:val="WW8Num3z811"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="112">
+    <w:name w:val="Указатель11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z411">
+    <w:name w:val="WW8Num1z411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents31">
+    <w:name w:val="Contents 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z211">
+    <w:name w:val="WW8Num3z211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="113">
+    <w:name w:val="Заголовок таблицы11"/>
+    <w:basedOn w:val="111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart121">
+    <w:name w:val="WW-Absatz-Standardschriftart121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111121">
+    <w:name w:val="Caption111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z311">
+    <w:name w:val="WW8Num1z311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111111121">
+    <w:name w:val="Caption111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote11">
+    <w:name w:val="Footnote11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2311">
+    <w:name w:val="RTF_Num 2 311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer2">
+    <w:name w:val="Footer2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer11">
+    <w:name w:val="Footer11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z011">
+    <w:name w:val="WW8Num1z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetlink1">
+    <w:name w:val="Internet link1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z311">
+    <w:name w:val="WW8Num2z311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z811">
+    <w:name w:val="WW8Num4z811"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading711">
+    <w:name w:val="Heading 711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents12">
+    <w:name w:val="Contents 12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading42">
+    <w:name w:val="Heading 42"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...12 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:styleId="ConsPlusTitle11">
+    <w:name w:val="ConsPlusTitle11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading12">
+    <w:name w:val="Heading 12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z011">
+    <w:name w:val="WW8Num4z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading111">
+    <w:name w:val="Heading 111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle2">
+    <w:name w:val="Subtitle2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents72">
+    <w:name w:val="Contents 72"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="WW8Num2z111">
+    <w:name w:val="WW8Num2z111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z811">
+    <w:name w:val="WW8Num1z811"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents52">
+    <w:name w:val="Contents 52"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="211">
+    <w:name w:val="Основной текст 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11111121">
+    <w:name w:val="Caption11111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List12">
+    <w:name w:val="List12"/>
+    <w:basedOn w:val="Textbody2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z011">
+    <w:name w:val="WW8Num2z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z011">
+    <w:name w:val="WW8Num8z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading311">
+    <w:name w:val="Heading 311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="114">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z011">
+    <w:name w:val="WW8Num12z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z711">
+    <w:name w:val="WW8Num3z711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="115">
+    <w:name w:val="Символ нумерации11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111111121">
+    <w:name w:val="Caption1111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List2">
+    <w:name w:val="List2"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z611">
+    <w:name w:val="WW8Num4z611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents82">
+    <w:name w:val="Contents 82"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents71">
+    <w:name w:val="Contents 71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents61">
+    <w:name w:val="Contents 61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z211">
+    <w:name w:val="WW8Num4z211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents22">
+    <w:name w:val="Contents 22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z011">
+    <w:name w:val="WW8Num3z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents21">
+    <w:name w:val="Contents 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z011">
+    <w:name w:val="WW8Num9z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="116">
+    <w:name w:val="Без интервала11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2711">
+    <w:name w:val="RTF_Num 2 711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote2">
+    <w:name w:val="Footnote2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z611">
+    <w:name w:val="WW8Num3z611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header2">
+    <w:name w:val="Header2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z111">
+    <w:name w:val="WW8Num1z111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading512">
+    <w:name w:val="Heading 512"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Маркеры1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z611">
+    <w:name w:val="WW8Num2z611"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1121">
+    <w:name w:val="WW-Absatz-Standardschriftart1121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle11">
+    <w:name w:val="Subtitle11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart11">
+    <w:name w:val="Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z011">
+    <w:name w:val="WW8Num15z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z511">
+    <w:name w:val="WW8Num4z511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoSpacing11">
+    <w:name w:val="No Spacing11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z311">
+    <w:name w:val="WW8Num3z311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z411">
+    <w:name w:val="WW8Num2z411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2511">
+    <w:name w:val="RTF_Num 2 511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2111">
+    <w:name w:val="Основной текст с отступом 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading211">
+    <w:name w:val="Heading 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody1">
+    <w:name w:val="Text body1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="117">
+    <w:name w:val="Цитата11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z211">
+    <w:name w:val="WW8Num1z211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z411">
+    <w:name w:val="WW8Num4z411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z011">
+    <w:name w:val="WW8Num13z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents32">
+    <w:name w:val="Contents 32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents51">
+    <w:name w:val="Contents 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z211">
+    <w:name w:val="WW8Num2z211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetlink2">
+    <w:name w:val="Internet link2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2911">
+    <w:name w:val="RTF_Num 2 911"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody2">
+    <w:name w:val="Text body2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading22">
+    <w:name w:val="Heading 22"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...47 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:styleId="WW8Num2z511">
+    <w:name w:val="WW8Num2z511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z011">
+    <w:name w:val="WW8Num6z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z411">
+    <w:name w:val="WW8Num3z411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNonformat11">
+    <w:name w:val="ConsPlusNonformat11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...5 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:cs="XO Thames"/>
+  <w:style w:type="character" w:styleId="Contents41">
+    <w:name w:val="Contents 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111112">
-[...20 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:cs="XO Thames"/>
+  <w:style w:type="character" w:styleId="Endnote2">
+    <w:name w:val="Endnote2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="118">
+    <w:name w:val="Маркеры списка11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z711">
+    <w:name w:val="WW8Num4z711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbodyindent2">
+    <w:name w:val="Text body indent2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents92">
+    <w:name w:val="Contents 92"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents11">
+    <w:name w:val="Contents 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Contents21">
-[...150 lines deleted...]
-    <w:name w:val="Caption1"/>
+  <w:style w:type="character" w:styleId="Caption111111111121">
+    <w:name w:val="Caption111111111121"/>
+    <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caption1111112">
-    <w:name w:val="Caption1111112"/>
+  <w:style w:type="character" w:styleId="Heading712">
+    <w:name w:val="Heading 712"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14pt11">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру11"/>
+    <w:basedOn w:val="Heading11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal11">
+    <w:name w:val="ConsPlusNormal11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="311">
+    <w:name w:val="Основной текст с отступом 311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111111111121">
+    <w:name w:val="Caption1111111111121"/>
+    <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StrongEmphasis">
-    <w:name w:val="Strong Emphasis"/>
+  <w:style w:type="character" w:styleId="RTFNum2211">
+    <w:name w:val="RTF_Num 2 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z011">
+    <w:name w:val="WW8Num10z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents91">
+    <w:name w:val="Contents 91"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum21011">
+    <w:name w:val="RTF_Num 2 1011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6">
+    <w:name w:val="Указатель"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="119">
+    <w:name w:val="Колонтитул11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbodyindent1">
+    <w:name w:val="Text body indent1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents81">
+    <w:name w:val="Contents 81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11111111121">
+    <w:name w:val="Caption11111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1121">
+    <w:name w:val="Caption1121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2112">
+    <w:name w:val="Заголовок №211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z711">
+    <w:name w:val="WW8Num2z711"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading62">
+    <w:name w:val="Heading 62"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11121">
+    <w:name w:val="Caption11121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading511">
+    <w:name w:val="Heading 511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum2111">
+    <w:name w:val="RTF_Num 2 111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z011">
+    <w:name w:val="WW8Num14z011"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z511">
+    <w:name w:val="WW8Num3z511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111121">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111121"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title2">
+    <w:name w:val="Title2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading61">
+    <w:name w:val="Heading 61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Текст выноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk">
+    <w:name w:val="blk"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8NumSt2z0">
+    <w:name w:val="WW8NumSt2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z8">
+    <w:name w:val="WW8Num19z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z7">
+    <w:name w:val="WW8Num19z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z6">
+    <w:name w:val="WW8Num19z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z5">
+    <w:name w:val="WW8Num19z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z4">
+    <w:name w:val="WW8Num19z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z3">
+    <w:name w:val="WW8Num19z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z8">
+    <w:name w:val="WW8Num18z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z7">
+    <w:name w:val="WW8Num18z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z6">
+    <w:name w:val="WW8Num18z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z5">
+    <w:name w:val="WW8Num18z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z4">
+    <w:name w:val="WW8Num18z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z3">
+    <w:name w:val="WW8Num18z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z8">
+    <w:name w:val="WW8Num17z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z7">
+    <w:name w:val="WW8Num17z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z6">
+    <w:name w:val="WW8Num17z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z5">
+    <w:name w:val="WW8Num17z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z4">
+    <w:name w:val="WW8Num17z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z3">
+    <w:name w:val="WW8Num17z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z8">
+    <w:name w:val="WW8Num16z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z7">
+    <w:name w:val="WW8Num16z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z6">
+    <w:name w:val="WW8Num16z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z5">
+    <w:name w:val="WW8Num16z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z4">
+    <w:name w:val="WW8Num16z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z3">
+    <w:name w:val="WW8Num16z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z8">
+    <w:name w:val="WW8Num15z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z7">
+    <w:name w:val="WW8Num15z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z6">
+    <w:name w:val="WW8Num15z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z5">
+    <w:name w:val="WW8Num15z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z4">
+    <w:name w:val="WW8Num15z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z3">
+    <w:name w:val="WW8Num15z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z8">
+    <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z7">
+    <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z6">
+    <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z5">
+    <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z4">
+    <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z8">
+    <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z7">
+    <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z6">
+    <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z5">
+    <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z4">
+    <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z3">
+    <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z8">
+    <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z7">
+    <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z6">
+    <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z5">
+    <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z4">
+    <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z8">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z7">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z6">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z5">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z4">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z8">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z7">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z6">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z5">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z4">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle50">
+    <w:name w:val="Font Style50"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle58">
+    <w:name w:val="Font Style58"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="8">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO35LVL1">
+    <w:name w:val="WW_CharLFO35LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO29LVL1">
+    <w:name w:val="WW_CharLFO29LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-icon1">
+    <w:name w:val="dynatree-icon1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-expander1">
+    <w:name w:val="dynatree-expander1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-drag-source">
+    <w:name w:val="dynatree-drag-source"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:shd w:fill="E0E0E0" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-drag-helper-img">
+    <w:name w:val="dynatree-drag-helper-img"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-radio">
+    <w:name w:val="dynatree-radio"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-checkbox">
+    <w:name w:val="dynatree-checkbox"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-icon">
+    <w:name w:val="dynatree-icon"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-expander">
+    <w:name w:val="dynatree-expander"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-connector">
+    <w:name w:val="dynatree-connector"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-vline">
+    <w:name w:val="dynatree-vline"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-empty">
+    <w:name w:val="dynatree-empty"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="0075C5"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z2">
+    <w:name w:val="WW8Num63z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z1">
+    <w:name w:val="WW8Num63z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z0">
+    <w:name w:val="WW8Num63z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z2">
+    <w:name w:val="WW8Num62z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z1">
+    <w:name w:val="WW8Num62z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z0">
+    <w:name w:val="WW8Num62z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z2">
+    <w:name w:val="WW8Num61z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z1">
+    <w:name w:val="WW8Num61z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z0">
+    <w:name w:val="WW8Num61z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z2">
+    <w:name w:val="WW8Num60z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z1">
+    <w:name w:val="WW8Num60z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z0">
+    <w:name w:val="WW8Num60z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z2">
+    <w:name w:val="WW8Num59z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z1">
+    <w:name w:val="WW8Num59z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z0">
+    <w:name w:val="WW8Num59z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z2">
+    <w:name w:val="WW8Num58z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z1">
+    <w:name w:val="WW8Num58z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z0">
+    <w:name w:val="WW8Num58z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z2">
+    <w:name w:val="WW8Num57z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z1">
+    <w:name w:val="WW8Num57z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z0">
+    <w:name w:val="WW8Num57z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z2">
+    <w:name w:val="WW8Num56z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z1">
+    <w:name w:val="WW8Num56z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z0">
+    <w:name w:val="WW8Num56z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z2">
+    <w:name w:val="WW8Num55z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z1">
+    <w:name w:val="WW8Num55z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z0">
+    <w:name w:val="WW8Num55z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z2">
+    <w:name w:val="WW8Num54z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z1">
+    <w:name w:val="WW8Num54z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z0">
+    <w:name w:val="WW8Num54z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z2">
+    <w:name w:val="WW8Num53z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z1">
+    <w:name w:val="WW8Num53z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z0">
+    <w:name w:val="WW8Num53z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z2">
+    <w:name w:val="WW8Num52z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z1">
+    <w:name w:val="WW8Num52z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z0">
+    <w:name w:val="WW8Num52z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z2">
+    <w:name w:val="WW8Num51z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z1">
+    <w:name w:val="WW8Num51z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z0">
+    <w:name w:val="WW8Num51z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z2">
+    <w:name w:val="WW8Num50z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z1">
+    <w:name w:val="WW8Num50z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z0">
+    <w:name w:val="WW8Num50z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z2">
+    <w:name w:val="WW8Num49z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z1">
+    <w:name w:val="WW8Num49z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z0">
+    <w:name w:val="WW8Num49z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z2">
+    <w:name w:val="WW8Num48z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z1">
+    <w:name w:val="WW8Num48z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z0">
+    <w:name w:val="WW8Num48z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z2">
+    <w:name w:val="WW8Num47z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z1">
+    <w:name w:val="WW8Num47z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z0">
+    <w:name w:val="WW8Num47z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z2">
+    <w:name w:val="WW8Num46z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z1">
+    <w:name w:val="WW8Num46z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z0">
+    <w:name w:val="WW8Num46z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z2">
+    <w:name w:val="WW8Num45z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z1">
+    <w:name w:val="WW8Num45z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z0">
+    <w:name w:val="WW8Num45z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z2">
+    <w:name w:val="WW8Num44z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z1">
+    <w:name w:val="WW8Num44z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z0">
+    <w:name w:val="WW8Num44z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z2">
+    <w:name w:val="WW8Num43z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z1">
+    <w:name w:val="WW8Num43z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z0">
+    <w:name w:val="WW8Num43z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z2">
+    <w:name w:val="WW8Num42z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z1">
+    <w:name w:val="WW8Num42z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z0">
+    <w:name w:val="WW8Num42z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z2">
+    <w:name w:val="WW8Num41z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z1">
+    <w:name w:val="WW8Num41z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z0">
+    <w:name w:val="WW8Num41z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z2">
+    <w:name w:val="WW8Num40z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z1">
+    <w:name w:val="WW8Num40z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z0">
+    <w:name w:val="WW8Num40z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z2">
+    <w:name w:val="WW8Num39z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z1">
+    <w:name w:val="WW8Num39z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z0">
+    <w:name w:val="WW8Num39z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z2">
+    <w:name w:val="WW8Num38z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z1">
+    <w:name w:val="WW8Num38z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z0">
+    <w:name w:val="WW8Num38z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z2">
+    <w:name w:val="WW8Num37z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z1">
+    <w:name w:val="WW8Num37z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z0">
+    <w:name w:val="WW8Num37z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z2">
+    <w:name w:val="WW8Num36z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z0">
+    <w:name w:val="WW8Num36z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z2">
+    <w:name w:val="WW8Num35z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z1">
+    <w:name w:val="WW8Num35z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z0">
+    <w:name w:val="WW8Num35z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z2">
+    <w:name w:val="WW8Num34z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z1">
+    <w:name w:val="WW8Num34z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z0">
+    <w:name w:val="WW8Num34z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z2">
+    <w:name w:val="WW8Num33z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z1">
+    <w:name w:val="WW8Num33z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z0">
+    <w:name w:val="WW8Num33z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z2">
+    <w:name w:val="WW8Num32z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z1">
+    <w:name w:val="WW8Num32z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z0">
+    <w:name w:val="WW8Num32z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z2">
+    <w:name w:val="WW8Num31z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z1">
+    <w:name w:val="WW8Num31z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z0">
+    <w:name w:val="WW8Num31z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z8">
+    <w:name w:val="WW8Num30z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z7">
+    <w:name w:val="WW8Num30z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z6">
+    <w:name w:val="WW8Num30z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z5">
+    <w:name w:val="WW8Num30z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z4">
+    <w:name w:val="WW8Num30z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z3">
+    <w:name w:val="WW8Num30z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z2">
+    <w:name w:val="WW8Num30z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z1">
+    <w:name w:val="WW8Num30z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z0">
+    <w:name w:val="WW8Num30z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z2">
+    <w:name w:val="WW8Num29z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z1">
+    <w:name w:val="WW8Num29z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z0">
+    <w:name w:val="WW8Num29z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z2">
+    <w:name w:val="WW8Num28z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z1">
+    <w:name w:val="WW8Num28z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z0">
+    <w:name w:val="WW8Num28z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z2">
+    <w:name w:val="WW8Num27z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z1">
+    <w:name w:val="WW8Num27z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z0">
+    <w:name w:val="WW8Num27z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z2">
+    <w:name w:val="WW8Num26z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z1">
+    <w:name w:val="WW8Num26z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z0">
+    <w:name w:val="WW8Num26z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z2">
+    <w:name w:val="WW8Num25z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z1">
+    <w:name w:val="WW8Num25z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z2">
+    <w:name w:val="WW8Num24z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z1">
+    <w:name w:val="WW8Num24z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z2">
+    <w:name w:val="WW8Num23z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z1">
+    <w:name w:val="WW8Num23z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z2">
+    <w:name w:val="WW8Num22z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z1">
+    <w:name w:val="WW8Num22z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z2">
+    <w:name w:val="WW8Num21z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z1">
+    <w:name w:val="WW8Num21z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z0">
+    <w:name w:val="WW8Num21z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z2">
+    <w:name w:val="WW8Num20z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z1">
+    <w:name w:val="WW8Num20z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z0">
+    <w:name w:val="WW8Num20z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z2">
+    <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z1">
+    <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="44"/>
-[...3 lines deleted...]
-    <w:name w:val="Caption11111112"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="24"/>
-[...691 lines deleted...]
-    <w:name w:val="Internet Link"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...653 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont">
+      <w:lang w:val="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle54">
+    <w:name w:val="Font Style54"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-  </w:style>
-[...15 lines deleted...]
-      <w:keepNext/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a7">
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a6"/>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Указатель12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1211">
+    <w:name w:val="Заголовок121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1212">
+    <w:name w:val="Указатель121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Колонтитул1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Колонтитул3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="131">
+    <w:name w:val="Заголовок13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="132">
+    <w:name w:val="Указатель13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1221">
+    <w:name w:val="Заголовок122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1222">
+    <w:name w:val="Указатель122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12111">
+    <w:name w:val="Заголовок1211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12112">
+    <w:name w:val="Указатель1211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121111">
+    <w:name w:val="Заголовок12111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121112">
+    <w:name w:val="Указатель12111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1211111">
+    <w:name w:val="Заголовок121111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1211112">
+    <w:name w:val="Указатель121111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12111111">
+    <w:name w:val="Заголовок1211111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12111112">
+    <w:name w:val="Указатель1211111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum24111">
+    <w:name w:val="RTF_Num 2 4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart211">
+    <w:name w:val="WW-Absatz-Standardschriftart211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header11">
+    <w:name w:val="Header11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption311">
+    <w:name w:val="caption311"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents621">
+    <w:name w:val="Contents 621"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote111">
+    <w:name w:val="Endnote111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num7z0111">
+    <w:name w:val="WW8Num7z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z3111">
+    <w:name w:val="WW8Num4z3111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List11">
+    <w:name w:val="List11"/>
+    <w:basedOn w:val="Textbody3"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z0111">
+    <w:name w:val="WW8Num5z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis11">
+    <w:name w:val="Strong Emphasis11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z5111">
+    <w:name w:val="WW8Num1z5111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num11z0111">
+    <w:name w:val="WW8Num11z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z1111">
+    <w:name w:val="WW8Num3z1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1211">
+    <w:name w:val="Caption1211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3121">
+    <w:name w:val="Heading 3121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Содержимое таблицы111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4111">
+    <w:name w:val="Heading 4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6111">
+    <w:name w:val="Heading 6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z7111">
+    <w:name w:val="WW8Num1z7111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header121">
+    <w:name w:val="Header121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z8111">
+    <w:name w:val="WW8Num2z8111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum26111">
+    <w:name w:val="RTF_Num 2 6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis21">
+    <w:name w:val="Strong Emphasis21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum28111">
+    <w:name w:val="RTF_Num 2 8111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z6111">
+    <w:name w:val="WW8Num1z6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111211">
+    <w:name w:val="Caption11111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents421">
+    <w:name w:val="Contents 421"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title111">
+    <w:name w:val="Title111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z8111">
+    <w:name w:val="WW8Num3z8111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123">
+    <w:name w:val="Колонтитул12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Колонтитул21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="312">
+    <w:name w:val="Колонтитул31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="Колонтитул4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="Колонтитул5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="Колонтитул6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z4111">
+    <w:name w:val="WW8Num1z4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents311">
+    <w:name w:val="Contents 311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent3">
+    <w:name w:val="Text body indent3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z2111">
+    <w:name w:val="WW8Num3z2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1114">
+    <w:name w:val="Заголовок таблицы111"/>
+    <w:basedOn w:val="1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1211">
+    <w:name w:val="WW-Absatz-Standardschriftart1211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111211">
+    <w:name w:val="Caption1111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z3111">
+    <w:name w:val="WW8Num1z3111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111211">
+    <w:name w:val="Caption1111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote111">
+    <w:name w:val="Footnote111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum23111">
+    <w:name w:val="RTF_Num 2 3111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer21">
+    <w:name w:val="Footer21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer111">
+    <w:name w:val="Footer111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z0111">
+    <w:name w:val="WW8Num1z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink11">
+    <w:name w:val="Internet link11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z3111">
+    <w:name w:val="WW8Num2z3111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z8111">
+    <w:name w:val="WW8Num4z8111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading713">
+    <w:name w:val="Heading 713"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents121">
+    <w:name w:val="Contents 121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading421">
+    <w:name w:val="Heading 421"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle111">
+    <w:name w:val="ConsPlusTitle111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading121">
+    <w:name w:val="Heading 121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z0111">
+    <w:name w:val="WW8Num4z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1111">
+    <w:name w:val="Heading 1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle21">
+    <w:name w:val="Subtitle21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents721">
+    <w:name w:val="Contents 721"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z1111">
+    <w:name w:val="WW8Num2z1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z8111">
+    <w:name w:val="WW8Num1z8111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents521">
+    <w:name w:val="Contents 521"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21111">
+    <w:name w:val="Основной текст 2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111211">
+    <w:name w:val="Caption111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption122">
+    <w:name w:val="Caption122"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List121">
+    <w:name w:val="List121"/>
+    <w:basedOn w:val="Textbody21"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z0111">
+    <w:name w:val="WW8Num2z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num8z0111">
+    <w:name w:val="WW8Num8z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading313">
+    <w:name w:val="Heading 313"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1115">
+    <w:name w:val="Основной шрифт абзаца111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont111">
+    <w:name w:val="Default Paragraph Font111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num12z0111">
+    <w:name w:val="WW8Num12z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z7111">
+    <w:name w:val="WW8Num3z7111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1116">
+    <w:name w:val="Символ нумерации111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111211">
+    <w:name w:val="Caption11111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z6111">
+    <w:name w:val="WW8Num4z6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents821">
+    <w:name w:val="Contents 821"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents73">
+    <w:name w:val="Contents 73"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents63">
+    <w:name w:val="Contents 63"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z2111">
+    <w:name w:val="WW8Num4z2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents221">
+    <w:name w:val="Contents 221"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z0111">
+    <w:name w:val="WW8Num3z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents211">
+    <w:name w:val="Contents 211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num9z0111">
+    <w:name w:val="WW8Num9z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1117">
+    <w:name w:val="Без интервала111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum27111">
+    <w:name w:val="RTF_Num 2 7111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote21">
+    <w:name w:val="Footnote21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z6111">
+    <w:name w:val="WW8Num3z6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z1111">
+    <w:name w:val="WW8Num1z1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5121">
+    <w:name w:val="Heading 5121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110">
+    <w:name w:val="Маркеры11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z6111">
+    <w:name w:val="WW8Num2z6111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11211">
+    <w:name w:val="WW-Absatz-Standardschriftart11211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle111">
+    <w:name w:val="Subtitle111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart111">
+    <w:name w:val="Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num15z0111">
+    <w:name w:val="WW8Num15z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z5111">
+    <w:name w:val="WW8Num4z5111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing111">
+    <w:name w:val="No Spacing111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z3111">
+    <w:name w:val="WW8Num3z3111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z4111">
+    <w:name w:val="WW8Num2z4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum25111">
+    <w:name w:val="RTF_Num 2 5111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21112">
+    <w:name w:val="Основной текст с отступом 2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2111">
+    <w:name w:val="Heading 2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody3">
+    <w:name w:val="Text body3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1118">
+    <w:name w:val="Цитата111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z2111">
+    <w:name w:val="WW8Num1z2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z4111">
+    <w:name w:val="WW8Num4z4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num13z0111">
+    <w:name w:val="WW8Num13z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents321">
+    <w:name w:val="Contents 321"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents511">
+    <w:name w:val="Contents 511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z2111">
+    <w:name w:val="WW8Num2z2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink21">
+    <w:name w:val="Internet link21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000080"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum29111">
+    <w:name w:val="RTF_Num 2 9111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody21">
+    <w:name w:val="Text body21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading221">
+    <w:name w:val="Heading 221"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z5111">
+    <w:name w:val="WW8Num2z5111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num6z0111">
+    <w:name w:val="WW8Num6z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z4111">
+    <w:name w:val="WW8Num3z4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat111">
+    <w:name w:val="ConsPlusNonformat111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents43">
+    <w:name w:val="Contents 43"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote21">
+    <w:name w:val="Endnote21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1119">
+    <w:name w:val="Маркеры списка111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z7111">
+    <w:name w:val="WW8Num4z7111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent21">
+    <w:name w:val="Text body indent21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents921">
+    <w:name w:val="Contents 921"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents111">
+    <w:name w:val="Contents 111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111211">
+    <w:name w:val="Caption1111111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7121">
+    <w:name w:val="Heading 7121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt111">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру111"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal111">
+    <w:name w:val="ConsPlusNormal111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3111">
+    <w:name w:val="Основной текст с отступом 3111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111211">
+    <w:name w:val="Caption11111111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum22111">
+    <w:name w:val="RTF_Num 2 2111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num10z0111">
+    <w:name w:val="WW8Num10z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents911">
+    <w:name w:val="Contents 911"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum210111">
+    <w:name w:val="RTF_Num 2 10111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11110">
+    <w:name w:val="Колонтитул111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents811">
+    <w:name w:val="Contents 811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111211">
+    <w:name w:val="Caption111111111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11211">
+    <w:name w:val="Caption11211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21113">
+    <w:name w:val="Заголовок №2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:lineRule="exact" w:line="320" w:before="1560" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z7111">
+    <w:name w:val="WW8Num2z7111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading621">
+    <w:name w:val="Heading 621"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BulletSymbols">
+    <w:name w:val="Bullet Symbols"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111211">
+    <w:name w:val="Caption111211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading513">
+    <w:name w:val="Heading 513"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="RTFNum21111">
+    <w:name w:val="RTF_Num 2 1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num14z0111">
+    <w:name w:val="WW8Num14z0111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z5111">
+    <w:name w:val="WW8Num3z5111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111111111211">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title21">
+    <w:name w:val="Title21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard12">
+    <w:name w:val="Standard12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1121">
+    <w:name w:val="Основной шрифт абзаца112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont21">
+    <w:name w:val="Default Paragraph Font21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111112">
+    <w:name w:val="Caption1111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111112">
+    <w:name w:val="Caption111111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voice">
+    <w:name w:val="voice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono;Courier New" w:hAnsi="Liberation Mono;Courier New" w:eastAsia="NSimSun" w:cs="Liberation Mono;Courier New"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="28" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard11">
+    <w:name w:val="Standard11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="131"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="313">
+    <w:name w:val="Основной текст 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="34">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsTitle">
+    <w:name w:val="ConsTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:ind w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="314">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="?????????? ???????"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="214">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="Caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-btn-container-large">
+    <w:name w:val="uap-modal-btn-container-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content-large-no-plugin">
+    <w:name w:val="uap-modal-content-large-no-plugin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FEFEFE"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperprefooterdelete">
+    <w:name w:val="wrapperprefooterdelete"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uireportbox1">
+    <w:name w:val="ui_reportbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uibtn-panel1">
+    <w:name w:val="ui_btn-panel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uinoticetabboxwrapper1">
+    <w:name w:val="ui_noticetabboxwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="8" w:color="D6E5EA"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E5EA"/>
+        <w:bottom w:val="single" w:sz="6" w:space="8" w:color="D6E5EA"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E5EA"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FAFAFA"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="180"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopuptitle1">
+    <w:name w:val="ui_popup_title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopupwrapper1">
+    <w:name w:val="ui_popupwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uireportbox">
+    <w:name w:val="ui_reportbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text-padding-bottom">
+    <w:name w:val="uap-modal-left-text-padding-bottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="525"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-rule-modal-title">
+    <w:name w:val="uap-rule-modal-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="360" w:after="450"/>
+      <w:ind w:left="360" w:right="360"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uibtn-panel">
+    <w:name w:val="ui_btn-panel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uinoticetabboxwrapper">
+    <w:name w:val="ui_noticetabboxwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopuptitle">
+    <w:name w:val="ui_popup_title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopupwrapper">
+    <w:name w:val="ui_popupwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapper-uap-overlay-content">
+    <w:name w:val="wrapper-uap-overlay-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-preloader">
+    <w:name w:val="uap-overlay-preloader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-close-cross">
+    <w:name w:val="uap-overlay-close-cross"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-text">
+    <w:name w:val="uap-overlay-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-content">
+    <w:name w:val="uap-overlay-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-btn-container">
+    <w:name w:val="uap-modal-rule-btn-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-left-title">
+    <w:name w:val="uap-modal-rule-left-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="334059"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-left-text">
+    <w:name w:val="uap-modal-rule-left-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="300" w:before="300" w:after="300"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="334059"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text-margin">
+    <w:name w:val="uap-modal-left-text-margin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="360" w:right="360"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-container-content-no-top-border">
+    <w:name w:val="uap-modal-container-content-no-top-border"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-large">
+    <w:name w:val="uap-modal-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-plugin-rule">
+    <w:name w:val="uap-modal-plugin-rule"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopup">
+    <w:name w:val="ui_popup"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="280"/>
+      <w:ind w:left="-3375"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uimodaloverlay">
+    <w:name w:val="ui_modaloverlay"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="777777"/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-btn-container">
+    <w:name w:val="uap-modal-btn-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-center-title">
+    <w:name w:val="uap-modal-center-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="464545"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-title">
+    <w:name w:val="uap-modal-left-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="464545"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-center-text">
+    <w:name w:val="uap-modal-center-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text">
+    <w:name w:val="uap-modal-left-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-container-content">
+    <w:name w:val="uap-modal-container-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-text-error">
+    <w:name w:val="uap-modal-text-error"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content-large">
+    <w:name w:val="uap-modal-content-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FEFEFE"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content">
+    <w:name w:val="uap-modal-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FEFEFE"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-error-update">
+    <w:name w:val="uap-modal-error-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-update-wait">
+    <w:name w:val="uap-modal-update-wait"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-success-update">
+    <w:name w:val="uap-modal-success-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-is-running">
+    <w:name w:val="uap-modal-is-running"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-no-support">
+    <w:name w:val="uap-modal-no-support"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-no-response">
+    <w:name w:val="uap-modal-no-response"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-continue">
+    <w:name w:val="uap-modal-continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-limit">
+    <w:name w:val="uap-modal-limit"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-update">
+    <w:name w:val="uap-modal-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-imgclose">
+    <w:name w:val="uap-imgclose"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="75"/>
+      <w:ind w:left="75" w:right="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-imgcircle">
+    <w:name w:val="uap-img_circle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="75" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-textrecord">
+    <w:name w:val="uap-textrecord"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="33"/>
+      <w:szCs w:val="33"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-buttonstop">
+    <w:name w:val="uap-buttonstop"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanelcircle">
+    <w:name w:val="uap-recordpanel__circle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanelinfo">
+    <w:name w:val="uap-recordpanel__info"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanel">
+    <w:name w:val="uap-recordpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="-3900"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-table">
+    <w:name w:val="uap-table"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu1">
+    <w:name w:val="menu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="0" w:after="280"/>
+      <w:ind w:left="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Show-menu1">
+    <w:name w:val="show-menu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dynatree-lastsib1">
+    <w:name w:val="dynatree-lastsib1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currentpoll1">
+    <w:name w:val="currentpoll1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="675"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active2">
+    <w:name w:val="active2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="60"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active1">
+    <w:name w:val="active1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="60"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dynatree-lastsib">
+    <w:name w:val="dynatree-lastsib"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currentpoll">
+    <w:name w:val="currentpoll"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active">
+    <w:name w:val="active"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menuitem1">
+    <w:name w:val="menu__item1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="42A0D1"/>
+        <w:left w:val="single" w:sz="6" w:space="8" w:color="42A0D1"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="42A0D1"/>
+        <w:right w:val="single" w:sz="6" w:space="8" w:color="42A0D1"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="F2F2F2"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelsettings-window-input">
+    <w:name w:val="recordpanel__settings-window-input"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelsettings-window">
+    <w:name w:val="recordpanel__settings-window"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="-6330"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal-close">
+    <w:name w:val="modal-close"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="AAAAAA"/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal-content">
+    <w:name w:val="modal-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FEFEFE"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal">
+    <w:name w:val="modal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="000000"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu--show">
+    <w:name w:val="menu--show"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu--hide">
+    <w:name w:val="menu--hide"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu">
+    <w:name w:val="menu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menuitem">
+    <w:name w:val="menu__item"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="F2F2F2"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Show-menu">
+    <w:name w:val="show-menu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpaneltext">
+    <w:name w:val="recordpanel__text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelbtn">
+    <w:name w:val="recordpanel__btn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="75" w:right="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpaneltimer">
+    <w:name w:val="recordpanel__timer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanel">
+    <w:name w:val="recordpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="0070C0"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0070C0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Msonormal">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportaleb1">
+    <w:name w:val="titleportaleb1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportaleb">
+    <w:name w:val="titleportaleb"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard13">
+    <w:name w:val="Standard13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei" w:cs="Lohit Hindi;Yu Gothic"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal2">
+    <w:name w:val="jcarousel-prev-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal1">
+    <w:name w:val="jcarousel-prev-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal2">
+    <w:name w:val="jcarousel-next-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal1">
+    <w:name w:val="jcarousel-next-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-placeholder1">
+    <w:name w:val="jcarousel-item-placeholder1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal2">
+    <w:name w:val="jcarousel-item-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal1">
+    <w:name w:val="jcarousel-item-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item1">
+    <w:name w:val="jcarousel-item1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="330" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-clip-horizontal1">
+    <w:name w:val="jcarousel-clip-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:lineRule="atLeast" w:line="330"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="546D81"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-container-horizontal1">
+    <w:name w:val="jcarousel-container-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-direction-rtl1">
+    <w:name w:val="jcarousel-direction-rtl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:bidi w:val="1"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogbuttons1">
+    <w:name w:val="confirmdialogbuttons1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogmessage1">
+    <w:name w:val="confirmdialogmessage1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogheader1">
+    <w:name w:val="confirmdialogheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="450" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-highlight1">
+    <w:name w:val="ui-state-highlight1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="D8D8DB"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-active1">
+    <w:name w:val="ui-state-active1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="9D9DA4"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default2">
+    <w:name w:val="ui-state-default2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="9D9DA4"/>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="333333"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default1">
+    <w:name w:val="ui-state-default1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled2">
+    <w:name w:val="ui-state-disabled2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E6F1F5"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled1">
+    <w:name w:val="ui-state-disabled1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E6F1F5"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next2">
+    <w:name w:val="ui-datepicker-next2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="2B6CC6"/>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev2">
+    <w:name w:val="ui-datepicker-prev2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="2B6CC6"/>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next1">
+    <w:name w:val="ui-datepicker-next1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev1">
+    <w:name w:val="ui-datepicker-prev1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-title1">
+    <w:name w:val="ui-datepicker-title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="432"/>
+      <w:ind w:left="552" w:right="552"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btn1">
+    <w:name w:val="btn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox2">
+    <w:name w:val="registerbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox1">
+    <w:name w:val="registerbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn2">
+    <w:name w:val="loadbtn2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn1">
+    <w:name w:val="loadbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Carousel1">
+    <w:name w:val="carousel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footerdelim1">
+    <w:name w:val="footerdelim1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooterdelim1">
+    <w:name w:val="prefooterdelim1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Partleftbtn1">
+    <w:name w:val="partleftbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D6DB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="120"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn3">
+    <w:name w:val="btnbtn3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnli1">
+    <w:name w:val="btnli1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Polldown1">
+    <w:name w:val="polldown1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Votesection1">
+    <w:name w:val="votesection1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="30383D"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl2">
+    <w:name w:val="thirddl2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="1101"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl1">
+    <w:name w:val="thirddl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="2080"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middledl1">
+    <w:name w:val="middledl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Perioddate1">
+    <w:name w:val="perioddate1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Total1">
+    <w:name w:val="total1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Organization1">
+    <w:name w:val="organization1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Grandtotal1">
+    <w:name w:val="grandtotal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Periodall1">
+    <w:name w:val="periodall1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcher1">
+    <w:name w:val="switcher1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="330"/>
+      <w:ind w:left="30" w:right="30"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher3">
+    <w:name w:val="lastswitcher3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox2">
+    <w:name w:val="switcherbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher2">
+    <w:name w:val="lastswitcher2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher1">
+    <w:name w:val="lastswitcher1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox1">
+    <w:name w:val="switcherbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox2">
+    <w:name w:val="tabsbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="EDE9E0"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox1">
+    <w:name w:val="tabsbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab3">
+    <w:name w:val="currenttab3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist3">
+    <w:name w:val="paginglist3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist2">
+    <w:name w:val="paginglist2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist1">
+    <w:name w:val="paginglist1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews4">
+    <w:name w:val="listnews4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews3">
+    <w:name w:val="listnews3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright2">
+    <w:name w:val="iebgright2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright1">
+    <w:name w:val="iebgright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft2">
+    <w:name w:val="iebgleft2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft1">
+    <w:name w:val="iebgleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle4">
+    <w:name w:val="middle4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle3">
+    <w:name w:val="middle3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind4">
+    <w:name w:val="behind4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind3">
+    <w:name w:val="behind3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews2">
+    <w:name w:val="listnews2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews1">
+    <w:name w:val="listnews1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle2">
+    <w:name w:val="middle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle1">
+    <w:name w:val="middle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind2">
+    <w:name w:val="behind2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind1">
+    <w:name w:val="behind1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Current1">
+    <w:name w:val="current1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="036ABA"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Addingmenu1">
+    <w:name w:val="addingmenu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle2">
+    <w:name w:val="leftcolboxtitle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle1">
+    <w:name w:val="leftcolboxtitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox2">
+    <w:name w:val="mainbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1050" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox1">
+    <w:name w:val="mainbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="450" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab2">
+    <w:name w:val="pollstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab2">
+    <w:name w:val="newstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Exittab1">
+    <w:name w:val="exittab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab1">
+    <w:name w:val="pollstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab1">
+    <w:name w:val="newstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch2">
+    <w:name w:val="quicksearch2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch2">
+    <w:name w:val="extendsearch2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch1">
+    <w:name w:val="extendsearch1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch1">
+    <w:name w:val="quicksearch1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab2">
+    <w:name w:val="currenttab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="F8F8F8"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="245687"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab1">
+    <w:name w:val="currenttab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab2">
+    <w:name w:val="documentstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab1">
+    <w:name w:val="documentstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Delimtd1">
+    <w:name w:val="delimtd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabs1">
+    <w:name w:val="catalogtabs1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn2">
+    <w:name w:val="btnbtn2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="240" w:before="280" w:after="280"/>
+      <w:ind w:right="75"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn1">
+    <w:name w:val="btnbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Edittd1">
+    <w:name w:val="edittd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirdtd1">
+    <w:name w:val="thirdtd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="426E98"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sectd1">
+    <w:name w:val="sectd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="426E98"/>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="6B8CAE"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firsttd1">
+    <w:name w:val="firsttd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="6B8CAE"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightbrd1">
+    <w:name w:val="rightbrd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="7BB6E2"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="atLeast" w:line="330" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftbrd1">
+    <w:name w:val="leftbrd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="11" w:color="549AD6"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="atLeast" w:line="300" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright3">
+    <w:name w:val="ulright3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Law1">
+    <w:name w:val="law1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportal1">
+    <w:name w:val="titleportal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Logo1">
+    <w:name w:val="logo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright2">
+    <w:name w:val="ulright2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="15" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright1">
+    <w:name w:val="ulright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="90" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header21">
+    <w:name w:val="header21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerwrapper1">
+    <w:name w:val="headerwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperfooter1">
+    <w:name w:val="wrapperfooter1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer112">
+    <w:name w:val="footer112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainlink1">
+    <w:name w:val="mainlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Colorvalue">
+    <w:name w:val="colorvalue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="979797"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogbuttons">
+    <w:name w:val="confirmdialogbuttons"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogmessage">
+    <w:name w:val="confirmdialogmessage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogheader">
+    <w:name w:val="confirmdialogheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Partleftbtn">
+    <w:name w:val="partleftbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Total">
+    <w:name w:val="total"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Organization">
+    <w:name w:val="organization"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcher">
+    <w:name w:val="switcher"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright">
+    <w:name w:val="iebgright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft">
+    <w:name w:val="iebgleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Current">
+    <w:name w:val="current"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightbrd">
+    <w:name w:val="rightbrd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftbrd">
+    <w:name w:val="leftbrd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal">
+    <w:name w:val="jcarousel-prev-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal">
+    <w:name w:val="jcarousel-next-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-placeholder">
+    <w:name w:val="jcarousel-item-placeholder"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal">
+    <w:name w:val="jcarousel-item-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item">
+    <w:name w:val="jcarousel-item"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-clip-horizontal">
+    <w:name w:val="jcarousel-clip-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-container-horizontal">
+    <w:name w:val="jcarousel-container-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-direction-rtl">
+    <w:name w:val="jcarousel-direction-rtl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-highlight">
+    <w:name w:val="ui-state-highlight"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-active">
+    <w:name w:val="ui-state-active"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default">
+    <w:name w:val="ui-state-default"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next">
+    <w:name w:val="ui-datepicker-next"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev">
+    <w:name w:val="ui-datepicker-prev"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-title">
+    <w:name w:val="ui-datepicker-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Carousel">
+    <w:name w:val="carousel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footerdelim">
+    <w:name w:val="footerdelim"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooterdelim">
+    <w:name w:val="prefooterdelim"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnli">
+    <w:name w:val="btnli"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Polldown">
+    <w:name w:val="polldown"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Votesection">
+    <w:name w:val="votesection"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl">
+    <w:name w:val="thirddl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Perioddate">
+    <w:name w:val="perioddate"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Grandtotal">
+    <w:name w:val="grandtotal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Periodall">
+    <w:name w:val="periodall"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher">
+    <w:name w:val="lastswitcher"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox">
+    <w:name w:val="switcherbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox">
+    <w:name w:val="tabsbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Addingmenu">
+    <w:name w:val="addingmenu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Exittab">
+    <w:name w:val="exittab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab">
+    <w:name w:val="pollstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab">
+    <w:name w:val="newstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch">
+    <w:name w:val="quicksearch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch">
+    <w:name w:val="extendsearch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab">
+    <w:name w:val="currenttab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab">
+    <w:name w:val="documentstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Delimtd">
+    <w:name w:val="delimtd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabs">
+    <w:name w:val="catalogtabs"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Edittd">
+    <w:name w:val="edittd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirdtd">
+    <w:name w:val="thirdtd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sectd">
+    <w:name w:val="sectd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firsttd">
+    <w:name w:val="firsttd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Law">
+    <w:name w:val="law"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportal">
+    <w:name w:val="titleportal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Logo">
+    <w:name w:val="logo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright">
+    <w:name w:val="ulright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled">
+    <w:name w:val="ui-state-disabled"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E6F1F5"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-header">
+    <w:name w:val="ui-datepicker-header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="44A9D3"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="44A9D3"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="44A9D3"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reportbox">
+    <w:name w:val="reportbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearchresultbox">
+    <w:name w:val="extendsearchresultbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="150" w:after="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox">
+    <w:name w:val="registerbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn">
+    <w:name w:val="loadbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel">
+    <w:name w:val="jcarousel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Capchaimg">
+    <w:name w:val="capchaimg"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="45"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Capcha">
+    <w:name w:val="capcha"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="30383D"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Infostaticbox">
+    <w:name w:val="infostaticbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabpollmenu">
+    <w:name w:val="tabpollmenu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poll">
+    <w:name w:val="poll"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="D6E4EC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="15" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="EDE9E0"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Calendardata">
+    <w:name w:val="calendardata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middledl">
+    <w:name w:val="middledl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firstdl">
+    <w:name w:val="firstdl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Startitle">
+    <w:name w:val="startitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Choicedata">
+    <w:name w:val="choicedata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Toplowchoice">
+    <w:name w:val="toplowchoice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lowchoice">
+    <w:name w:val="lowchoice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbody">
+    <w:name w:val="tabsbody"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Purchasebox">
+    <w:name w:val="purchasebox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist">
+    <w:name w:val="paginglist"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Importantnews">
+    <w:name w:val="importantnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="C52704"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews">
+    <w:name w:val="listnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle">
+    <w:name w:val="middle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind">
+    <w:name w:val="behind"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnewswrapper">
+    <w:name w:val="listnewswrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="375"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainnews">
+    <w:name w:val="mainnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lefttdnewsbox">
+    <w:name w:val="lefttdnewsbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablenews">
+    <w:name w:val="tablenews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="225" w:after="450"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Download">
+    <w:name w:val="download"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F38C2C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rss">
+    <w:name w:val="rss"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F38C2C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxcontent">
+    <w:name w:val="leftcolboxcontent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="E5EFF6"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerpanel">
+    <w:name w:val="headerpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="45"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FEFEFE"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle">
+    <w:name w:val="leftcolboxtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="45"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolbox">
+    <w:name w:val="leftcolbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox">
+    <w:name w:val="mainbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="195" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn">
+    <w:name w:val="btnbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btn">
+    <w:name w:val="btn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Searchfield">
+    <w:name w:val="searchfield"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="3B92D0"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="3B92D0"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="53B9E3"/>
+        <w:right w:val="single" w:sz="6" w:space="5" w:color="53B9E3"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabstableleft">
+    <w:name w:val="catalogtabstableleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabstable">
+    <w:name w:val="catalogtabstable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="225" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearchbox">
+    <w:name w:val="extendsearchbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Informbox">
+    <w:name w:val="informbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="210"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contactphone">
+    <w:name w:val="contactphone"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topforum">
+    <w:name w:val="topforum"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topfeedback">
+    <w:name w:val="topfeedback"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="90"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Userinfotbl">
+    <w:name w:val="userinfotbl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middleheaderwrapper">
+    <w:name w:val="middleheaderwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contacttopbox">
+    <w:name w:val="contacttopbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middleheader">
+    <w:name w:val="middleheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="275889"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerwrapper">
+    <w:name w:val="headerwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Hfooter">
+    <w:name w:val="hfooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightcol">
+    <w:name w:val="rightcol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="3750"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcol">
+    <w:name w:val="leftcol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefootershadow">
+    <w:name w:val="prefootershadow"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperprefooter">
+    <w:name w:val="wrapperprefooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperfooter">
+    <w:name w:val="wrapperfooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooter">
+    <w:name w:val="prefooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer12">
+    <w:name w:val="footer12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mobileouterwrapper">
+    <w:name w:val="mobileouterwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="EDE9E0"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loginform">
+    <w:name w:val="loginform"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FAFAFA"/>
+      <w:spacing w:before="0" w:after="280"/>
+      <w:ind w:left="-5250"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topmenuwrapper">
+    <w:name w:val="topmenuwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topmenubg">
+    <w:name w:val="topmenubg"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mobilewrapper">
+    <w:name w:val="mobilewrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FAFAFA"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapper">
+    <w:name w:val="wrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainpage">
+    <w:name w:val="mainpage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FAFAFA"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Outerwrapper">
+    <w:name w:val="outerwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:fill="FAFAFA"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="H1">
+    <w:name w:val="h1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Clear">
+    <w:name w:val="clear"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="2"/>
+      <w:szCs w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainlink">
+    <w:name w:val="mainlink"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Обычный (Интернет)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Верхний колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Подзаголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Верхний колонтитул1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="120">
+    <w:name w:val="Подзаголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Number1">
+    <w:name w:val="number1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader2">
+    <w:name w:val="plangraphictableheader2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicdoctable1">
+    <w:name w:val="plangraphicdoctable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicorgtable1">
+    <w:name w:val="plangraphicorgtable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtableheader1">
+    <w:name w:val="icrtableheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtable1">
+    <w:name w:val="icrtable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtitle1">
+    <w:name w:val="icrtitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Emptyrow1">
+    <w:name w:val="emptyrow1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset51">
+    <w:name w:val="offset51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheaderleft1">
+    <w:name w:val="plangraphictableheaderleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader1">
+    <w:name w:val="plangraphictableheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionnoborders1">
+    <w:name w:val="plahgraphicpositionnoborders1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottom1">
+    <w:name w:val="plahgraphicpositionbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottomleft1">
+    <w:name w:val="plahgraphicpositionbottomleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionrightbottom1">
+    <w:name w:val="plahgraphicpositionrightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionright1">
+    <w:name w:val="plahgraphicpositionright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleft1">
+    <w:name w:val="plahgraphicpositionleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottom1">
+    <w:name w:val="plahgraphicpositiontopbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightleft1">
+    <w:name w:val="plahgraphicpositiontoprightleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottomleft1">
+    <w:name w:val="plahgraphicpositiontopbottomleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftright1">
+    <w:name w:val="plahgraphicpositionleftright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftrightbottom1">
+    <w:name w:val="plahgraphicpositionleftrightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightbottom1">
+    <w:name w:val="plahgraphicpositiontoprightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicposition1">
+    <w:name w:val="plahgraphicposition1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphiccelltd1">
+    <w:name w:val="plangraphiccelltd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictitle1">
+    <w:name w:val="plangraphictitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictable1">
+    <w:name w:val="plangraphictable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nowrap1">
+    <w:name w:val="nowrap1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb3001">
+    <w:name w:val="pfcolb3001"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb1">
+    <w:name w:val="pfcolb1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolbr1">
+    <w:name w:val="pfcolbr1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol301">
+    <w:name w:val="pfcol301"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol291">
+    <w:name w:val="pfcol291"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol281">
+    <w:name w:val="pfcol281"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol271">
+    <w:name w:val="pfcol271"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol261">
+    <w:name w:val="pfcol261"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol251">
+    <w:name w:val="pfcol251"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol241">
+    <w:name w:val="pfcol241"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol231">
+    <w:name w:val="pfcol231"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol221">
+    <w:name w:val="pfcol221"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol211">
+    <w:name w:val="pfcol211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol201">
+    <w:name w:val="pfcol201"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol191">
+    <w:name w:val="pfcol191"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol181">
+    <w:name w:val="pfcol181"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol171">
+    <w:name w:val="pfcol171"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol161">
+    <w:name w:val="pfcol161"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol151">
+    <w:name w:val="pfcol151"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol141">
+    <w:name w:val="pfcol141"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol131">
+    <w:name w:val="pfcol131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol121">
+    <w:name w:val="pfcol121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol111">
+    <w:name w:val="pfcol111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol101">
+    <w:name w:val="pfcol101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol91">
+    <w:name w:val="pfcol91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol81">
+    <w:name w:val="pfcol81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol71">
+    <w:name w:val="pfcol71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol61">
+    <w:name w:val="pfcol61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol51">
+    <w:name w:val="pfcol51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol41">
+    <w:name w:val="pfcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol31">
+    <w:name w:val="pfcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol210">
+    <w:name w:val="pfcol210"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol110">
+    <w:name w:val="pfcol110"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offbudgetsoureccell1">
+    <w:name w:val="offbudgetsoureccell1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Budgetsoureccell1">
+    <w:name w:val="budgetsoureccell1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstitle1">
+    <w:name w:val="contractstitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstablesub1">
+    <w:name w:val="contractstablesub1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tdsub1">
+    <w:name w:val="tdsub1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstable1">
+    <w:name w:val="contractstable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contentholder1">
+    <w:name w:val="contentholder1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bottom-pad1">
+    <w:name w:val="bottom-pad1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vert-space1">
+    <w:name w:val="vert-space1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Line1">
+    <w:name w:val="line1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="No-underline1">
+    <w:name w:val="no-underline1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Center1">
+    <w:name w:val="center1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data1">
+    <w:name w:val="data1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right-pad1">
+    <w:name w:val="right-pad1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Col-border1">
+    <w:name w:val="col-border1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newpage1">
+    <w:name w:val="newpage1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol31">
+    <w:name w:val="appcriteriascol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol21">
+    <w:name w:val="appcriteriascol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol11">
+    <w:name w:val="appcriteriascol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol31">
+    <w:name w:val="refusalfactcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol21">
+    <w:name w:val="refusalfactcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol11">
+    <w:name w:val="refusalfactcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcoln1">
+    <w:name w:val="appcommissionresultcoln1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol21">
+    <w:name w:val="appcommissionresultcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol11">
+    <w:name w:val="appcommissionresultcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol41">
+    <w:name w:val="appcommissioncol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol31">
+    <w:name w:val="appcommissioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol21">
+    <w:name w:val="appcommissioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol11">
+    <w:name w:val="appcommissioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol31">
+    <w:name w:val="appauctioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol21">
+    <w:name w:val="appauctioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol11">
+    <w:name w:val="appauctioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol41">
+    <w:name w:val="appdesicioncol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol31">
+    <w:name w:val="appdesicioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol21">
+    <w:name w:val="appdesicioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol11">
+    <w:name w:val="appdesicioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol31">
+    <w:name w:val="appcritcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol21">
+    <w:name w:val="appcritcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol11">
+    <w:name w:val="appcritcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4left1">
+    <w:name w:val="appresultcol4_left1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol41">
+    <w:name w:val="appresultcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol31">
+    <w:name w:val="appresultcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol21">
+    <w:name w:val="appresultcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol11">
+    <w:name w:val="appresultcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol51">
+    <w:name w:val="appcol51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol41">
+    <w:name w:val="appcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol31">
+    <w:name w:val="appcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol21">
+    <w:name w:val="appcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol11">
+    <w:name w:val="appcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apptable11">
+    <w:name w:val="apptable11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right1">
+    <w:name w:val="right1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2notset1">
+    <w:name w:val="tablecol2notset1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1notset1">
+    <w:name w:val="tablecol1notset1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol21">
+    <w:name w:val="tablecol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol11">
+    <w:name w:val="tablecol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset501">
+    <w:name w:val="offset501"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="750"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset251">
+    <w:name w:val="offset251"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="375"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header111">
+    <w:name w:val="header111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle112">
+    <w:name w:val="subtitle112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bold1">
+    <w:name w:val="bold1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aleft1">
+    <w:name w:val="aleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title112">
+    <w:name w:val="title112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Number">
+    <w:name w:val="number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb300">
+    <w:name w:val="pfcolb300"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb">
+    <w:name w:val="pfcolb"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolbr">
+    <w:name w:val="pfcolbr"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tdsub">
+    <w:name w:val="tdsub"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right-pad">
+    <w:name w:val="right-pad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicdoctable">
+    <w:name w:val="plangraphicdoctable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicorgtable">
+    <w:name w:val="plangraphicorgtable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtableheader">
+    <w:name w:val="icrtableheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtable">
+    <w:name w:val="icrtable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtitle">
+    <w:name w:val="icrtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Emptyrow">
+    <w:name w:val="emptyrow"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset5">
+    <w:name w:val="offset5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheaderleft">
+    <w:name w:val="plangraphictableheaderleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader">
+    <w:name w:val="plangraphictableheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionnoborders">
+    <w:name w:val="plahgraphicpositionnoborders"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottom">
+    <w:name w:val="plahgraphicpositionbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottomleft">
+    <w:name w:val="plahgraphicpositionbottomleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionrightbottom">
+    <w:name w:val="plahgraphicpositionrightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionright">
+    <w:name w:val="plahgraphicpositionright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleft">
+    <w:name w:val="plahgraphicpositionleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottom">
+    <w:name w:val="plahgraphicpositiontopbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightleft">
+    <w:name w:val="plahgraphicpositiontoprightleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottomleft">
+    <w:name w:val="plahgraphicpositiontopbottomleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftright">
+    <w:name w:val="plahgraphicpositionleftright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftrightbottom">
+    <w:name w:val="plahgraphicpositionleftrightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightbottom">
+    <w:name w:val="plahgraphicpositiontoprightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicposition">
+    <w:name w:val="plahgraphicposition"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphiccelltd">
+    <w:name w:val="plangraphiccelltd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictitle">
+    <w:name w:val="plangraphictitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictable">
+    <w:name w:val="plangraphictable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nowrap">
+    <w:name w:val="nowrap"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol30">
+    <w:name w:val="pfcol30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol29">
+    <w:name w:val="pfcol29"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol28">
+    <w:name w:val="pfcol28"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol27">
+    <w:name w:val="pfcol27"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol26">
+    <w:name w:val="pfcol26"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol25">
+    <w:name w:val="pfcol25"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol24">
+    <w:name w:val="pfcol24"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol23">
+    <w:name w:val="pfcol23"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol22">
+    <w:name w:val="pfcol22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol21">
+    <w:name w:val="pfcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol20">
+    <w:name w:val="pfcol20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol19">
+    <w:name w:val="pfcol19"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol18">
+    <w:name w:val="pfcol18"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol17">
+    <w:name w:val="pfcol17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol16">
+    <w:name w:val="pfcol16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol15">
+    <w:name w:val="pfcol15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol14">
+    <w:name w:val="pfcol14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol13">
+    <w:name w:val="pfcol13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol12">
+    <w:name w:val="pfcol12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol11">
+    <w:name w:val="pfcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol10">
+    <w:name w:val="pfcol10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol9">
+    <w:name w:val="pfcol9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol8">
+    <w:name w:val="pfcol8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol7">
+    <w:name w:val="pfcol7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol6">
+    <w:name w:val="pfcol6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol5">
+    <w:name w:val="pfcol5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol4">
+    <w:name w:val="pfcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol3">
+    <w:name w:val="pfcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol2">
+    <w:name w:val="pfcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol1">
+    <w:name w:val="pfcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offbudgetsoureccell">
+    <w:name w:val="offbudgetsoureccell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Budgetsoureccell">
+    <w:name w:val="budgetsoureccell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstitle">
+    <w:name w:val="contractstitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstablesub">
+    <w:name w:val="contractstablesub"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstable">
+    <w:name w:val="contractstable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contentholder">
+    <w:name w:val="contentholder"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bottom-pad">
+    <w:name w:val="bottom-pad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vert-space">
+    <w:name w:val="vert-space"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Line">
+    <w:name w:val="line"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="No-underline">
+    <w:name w:val="no-underline"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Center">
+    <w:name w:val="center"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data">
+    <w:name w:val="data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Col-border">
+    <w:name w:val="col-border"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newpage">
+    <w:name w:val="newpage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol3">
+    <w:name w:val="appcriteriascol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol2">
+    <w:name w:val="appcriteriascol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol1">
+    <w:name w:val="appcriteriascol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol3">
+    <w:name w:val="refusalfactcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol2">
+    <w:name w:val="refusalfactcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol1">
+    <w:name w:val="refusalfactcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcoln">
+    <w:name w:val="appcommissionresultcoln"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol2">
+    <w:name w:val="appcommissionresultcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol1">
+    <w:name w:val="appcommissionresultcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol4">
+    <w:name w:val="appcommissioncol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol3">
+    <w:name w:val="appcommissioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol2">
+    <w:name w:val="appcommissioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol1">
+    <w:name w:val="appcommissioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol3">
+    <w:name w:val="appauctioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol2">
+    <w:name w:val="appauctioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol1">
+    <w:name w:val="appauctioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol4">
+    <w:name w:val="appdesicioncol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol3">
+    <w:name w:val="appdesicioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol2">
+    <w:name w:val="appdesicioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol1">
+    <w:name w:val="appdesicioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol3">
+    <w:name w:val="appcritcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol2">
+    <w:name w:val="appcritcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol1">
+    <w:name w:val="appcritcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4left">
+    <w:name w:val="appresultcol4_left"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4">
+    <w:name w:val="appresultcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol3">
+    <w:name w:val="appresultcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol2">
+    <w:name w:val="appresultcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol1">
+    <w:name w:val="appresultcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol5">
+    <w:name w:val="appcol5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol4">
+    <w:name w:val="appcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol3">
+    <w:name w:val="appcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol2">
+    <w:name w:val="appcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol1">
+    <w:name w:val="appcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apptable1">
+    <w:name w:val="apptable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right">
+    <w:name w:val="right"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2notset">
+    <w:name w:val="tablecol2notset"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1notset">
+    <w:name w:val="tablecol1notset"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2">
+    <w:name w:val="tablecol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1">
+    <w:name w:val="tablecol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset50">
+    <w:name w:val="offset50"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset25">
+    <w:name w:val="offset25"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header13">
+    <w:name w:val="header13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle22">
+    <w:name w:val="subtitle22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bold">
+    <w:name w:val="bold"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aleft">
+    <w:name w:val="aleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title22">
+    <w:name w:val="title22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Requesttable">
+    <w:name w:val="requesttable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Courier New" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="125">
+    <w:name w:val="обычный_1 Знак Знак Знак Знак Знак Знак Знак Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="обычный_"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="126">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Знак Знак Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="ОО"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3">
+    <w:name w:val="caption3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style210">
+    <w:name w:val="Style2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roman" w:hAnsi="Liberation Serif;Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="221">
+    <w:name w:val="Колонтитул22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="133">
+    <w:name w:val="Колонтитул13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption21">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
-[...15 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111112">
+    <w:name w:val="Caption11111111111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-    </w:pPr>
-[...4 lines deleted...]
-    <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1231">
+    <w:name w:val="Указатель123"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1232">
+    <w:name w:val="Заголовок123"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...32 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="141">
+    <w:name w:val="Указатель14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="142">
+    <w:name w:val="Заголовок14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...2008 lines deleted...]
-    </w:rPr>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>463</Words>
+  <Characters>3708</Characters>
+  <CharactersWithSpaces>4589</CharactersWithSpaces>
+  <Paragraphs>66</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...3 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>