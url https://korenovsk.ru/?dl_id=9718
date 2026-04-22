--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,3728 +1,4856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...30 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="628650" cy="800100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="628650" cy="800100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...9 lines deleted...]
-          <w:lang/>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...12 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...80 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.02.2026    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>О проведении митинга-реквиема, посвященного</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0" w:left="420" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="__DdeLink__98_728292955"/>
+      <w:bookmarkStart w:id="1" w:name="__DdeLink__3824_1236633204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Об утверждении карты рисков нарушения антимонопольного законодательства (комплаенс-рисков)  в муниципальном образовании Кореновский муниципальный район</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края на 2026 год </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0" w:left="420" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>ореновского района и Сергиевского сельского поселения от немецко – фашистских захватчиков</w:t>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...1 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:hanging="0" w:left="420" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>В целях реализации Национального плана развития конкуренции</w:t>
+        <w:br/>
+        <w:t>в Российской Федерации на 2026-2030 годы, утвержденного распоряжением Правительства РФ от 08.10.2025 № 2816-р «Об утверждении Национального плана ("дорожной карты") развития конкуренции в Российской Федерации                        на 2026 - 2030 годы»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style8"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Федерального закона от 26.07.2006 № 135-ФЗ «О защите конкуренции», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>а также в соответствии с распоряжением Правительства Российской Федерации от 18.10.2018 № 2258-р «Об утверждении методических рекомендаций по созданию и организации федеральными органами исполнительной власти системы внутреннего обеспечения соответствия требованиям антимонопольного законодательства» и постановления администрации муниципального образования Кореновский район от 30.12.2021  №1743 «О внесении изменений в постановление администрации муниципального образования Кореновский район от 26 марта 2019 года № 415 «Об организации системы внутреннего обеспечения соответствия требованиям антимонопольного законодательства в администрации муниципального образования Кореновский район»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Утвердить карту рисков нарушения антимонопольного законодательства (комплаенс-рисков) в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2026 год согласно приложению к настоящему распоряжению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="5612" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить размещение настоящего распоряжения</w:t>
+        <w:br/>
+        <w:t>на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="5612" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Контроль за выполнением настоящего распоряжения возложить</w:t>
+        <w:br/>
+        <w:t>на заместителя главы администрации муниципального образования Кореновский муниципальный район Краснодарского края Колупайко С.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="5612" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Распоряжение вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="1134" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1276" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="317" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лава </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="706"/>
+          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="907" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="10773"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Над памятью время не властно» в рамках празднования 80-летия Победы советского народа в Великой Отечественной Войне</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="10773"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="10773"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">распоряжением администрации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="9865" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="9865" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="9865" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>34-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Карта рисков нарушения антимонопольного законодательства (комплаенс – рисков) в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нного 82-летию со дня освобождения Кореновского района и Сергиевского сельского поселения от немецко – фашистских захватчиков «Над памятью время не властно»:</w:t>
+        <w:t xml:space="preserve">муниципальном образовании Кореновский муниципальный район Краснодарского края на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(наименование муниципального образования Краснодарского края)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1. Утвердить:</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1129 lines deleted...]
-        <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-74" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="14475" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="182" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="103" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="98" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3450"/>
+        <w:gridCol w:w="3180"/>
+        <w:gridCol w:w="2565"/>
+        <w:gridCol w:w="2909"/>
+        <w:gridCol w:w="2911"/>
+        <w:gridCol w:w="2910"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Время проведения</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Выявленный риск</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(ссылка на нарушение законодательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>форма мероприятия</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Описание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">9.30-10.00  </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Причины, услов</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ия  возникновения риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t>Заезд и регистрация участников митинга-реквиема и почетных гостей</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мероприятия по минимизации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и устранению риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t>ст. Сергиевская, Мемориал Славы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наличие (отсутствие) остаточного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t>10.00</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ринятие</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> актов, подписание соглашений и осуществление действий (бездействий), которые могут привести к недопущению, ограничению, устранению конкуренции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края: отдел земельных отношений, отдел имущественных отношений, управление экономики, отдел ЖКХ, транспорта и связи, управление сельского  хозяйства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...17 lines deleted...]
-              <w:t>тей</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Создание преимущественных условий ведения предпринимательской  и инвестиционной деятельности для отдельных категорий данных субъектов в результате принятия нормативных актов, подписания соглашений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...37 lines deleted...]
-              <w:t>11.00</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Некачественное проведение правовых экспертиз в части соответствия проектов нормативных правовых актов, проектов соглашений требованиям антимонопольного законодательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...8 lines deleted...]
-              <w:t>Начало митинга-реквиема, посвященного 82-летию со дня освобождения Кореновского района и Сергиевского сельского поселения от немецко – фашистских захватчиков «Над памятью время не властно»</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="706"/>
+                <w:tab w:val="left" w:pos="0" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение мониторинга и анализа практики применения антимонопольного законодательства, при необходимости инициирование внесения соответствующих изменений по результатам проведенного мониторинга.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение обучающих мероприятий с должностными лицами, ответственными за разработку проектов нормативных правовых актов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Анализ проектов муниципальных правовых актов на наличие рисков нарушения антимонопольного законодательства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Осуществление сбора и проведение оценки поступающих от организаций и граждан замечаний и предложений по проектам нормативных правовых актов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t>ст. Сергиевская, Мемориал Славы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">11.40 </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ыдача разрешений на установку и эксплуатацию рекламных конструкций</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края:  управление архитектуры и градостроительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...12 lines deleted...]
-              <w:t>ожение цветов к Мемориалу Славы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Нарушения при выдаче разрешений на установку и эксплуатацию рекламных конструкций, повлекшие за собой нарушение антимонопольного законодательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...10 lines deleted...]
-              <w:t>ст. Сергиевская, Мемориал Славы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Заключение договоров на установку и эксплуатацию рекламных конструкций без проведения торгов, влекущее за собой возникновение препятствий в развитии конкуренции, ущемление интересов хозяйствующих субъектов, граждан, желающих получить права на установку и эксплуатацию рекламной конструкции. Риск не возникал.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1. Повышение уровня квалификации сотрудников.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2. Усиление внутреннего контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.Конфликт интересов в деятельности муниципальных служащих</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Структурные подразделения: все структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Возникновение конфликта интересов в деятельности муниципальных служащих</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Риск не возникал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Информирование сотрудников о наличии рисков нарушения законодательства Российской Федерации о противодействии коррупции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.Осуществление закупок товаров, работ, услуг для обеспечения муниципальных нужд с нарушением норм антимонопольного законодательства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края:  заказчики муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нарушения статьи 17 Федерального закона от 26.07.2006 № 135-ФЗ «О защите конкуренции» при осуществлении закупок товаров, работ, услуг для обеспечения муниципальных нужд, повлекшие  нарушение  антимонопольного законодательства, в том числе выразившееся в создании участникам закупок преимущественных условий участия в закупках путем установления (не установления) требований к участникам закупок, не предусмотренных действующим законодательством; ограничение доступа хозяйствующих субъектов к участию в муниципальных закупках путем включения в документацию о закупке условий технического задания (сжатых сроков), реализация которых не представляется возможной; описание объекта торгов с нарушением установленных требований; «дробление» закупок товаров, работ, услуг с целью заключения контракта с единственным поставщиком, уход от конкурентных способов определения поставщика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Недостаточный уровень внутреннего контроля; недостаточная компетентность сотрудников; высокая загруженность сотрудников; включение в документацию о закупке избыточных требований и (или) документов, не предусмотренных законодательством, либо не включение в документацию о закупке требований и (или) документов, предусмотренных законодательством; конфликт интересов; неоднозначность толкования формулировок  нормативных правовых актов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="34" w:left="34" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проведение мониторинга изменений законодательства о закупках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="34" w:left="34" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исключение взаимодействия сотрудников, ответственных за подготовку документации, участвующих в процедуре определения поставщика по муниципальным контрактам с хозяйствующими субъектами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="false"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="34" w:left="34" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Систематическое повышение квалификации сотрудников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Предоставление муниципальных услуг с нарушением порядка предоставления муниципальных услуг</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края:  отдел земельных отношений, отдел имущественных отношений, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>управление архитектуры и градостроительства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, отдел ЖКХ, транспорта и связи, управление образования, архивный отдел, управление делами, отдел строительства, отдел культуры.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нарушение порядка предоставления муниципальных услуг: отказ в предоставлении муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ых</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услуг по основаниям, не предусмотренным законодательством; нарушение сроков предоставления муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ых</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услуг, установленных административными регламентами, принятие решений о предоставлении муниципальной услуги при наличии оснований для отказа в ее предоставлении, истребование документов от физических и юридических лиц, не предусмотренных нормативно-правовыми актами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Недостаточный уровень контроля; низкий уровень квалификации сотрудника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Риск не возникал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Осуществление текущего контроля предоставления муниципальных услуг, мониторинг соответствия административных регламентов законодательству Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3180" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.Заключение договоров аренды, договоров безвозмездного пользования, иных договоров, предусматривающих переход прав владения и (или) пользования в отношении государственного или муниципального имущества, не закрепленного на праве хозяйственного ведения или оперативного управления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Структурные подразделения администрации муниципального образования Кореновский муниципальный район Краснодарского края:  отдел земельных отношений, отдел имущественных отношений администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Формирование документации с нарушением антимонопольного законодательства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Ослабление контроля за сроками проведения конкурса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Недостаточное информирование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Заключение договоров аренды в отношении муниципального имущества на новый срок без проведения торгов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 Загруженность специалистов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Недостаточная координация со стороны руководства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Недостаточный уровень квалификации специалистов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Риск не возникал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2911" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Участие должностных лиц в обучающих мероприятиях и тренингах по вопросам управления муниципальным имуществом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Пропорциональное распределение должностных обязанностей между сотрудниками.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отсутствие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Заместитель главы </w:t>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>муниципального образования</w:t>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  Т.Г. Ковалева</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">       С.В. Колупайко</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C06065">
-[...11 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="1739" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...15 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...15 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="WenQuanYi Micro Hei">
-[...1 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="864" w:hanging="864"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1008" w:hanging="1008"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1152" w:hanging="1152"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="1296"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1584" w:hanging="1584"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="60"/>
+  <w:defaultTabStop w:val="706"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{D632B561-3F1F-4498-9EAB-739D3D38296B}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...2 lines deleted...]
-    <w:next w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-[...25 lines deleted...]
-    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle44">
+    <w:name w:val="Font Style44"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-    <w:name w:val="WW8Num2z0"/>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style10">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3">
-[...51 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...121 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style11">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...68 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style12">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="a0"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style13">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style12"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
-[...81 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-    <w:name w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:textAlignment w:val="baseline"/>
+      <w:widowControl w:val="false"/>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="706"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Style14"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...21 lines deleted...]
-      <w:spacing w:before="280" w:after="119"/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>8</Pages>
+  <Words>1039</Words>
+  <Characters>8837</Characters>
+  <CharactersWithSpaces>10053</CharactersWithSpaces>
+  <Paragraphs>92</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Светлана</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Info 1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Info 2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Info 3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Info 4">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>