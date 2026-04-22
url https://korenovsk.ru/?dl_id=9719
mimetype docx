--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,4064 +1,8066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...30 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="628650" cy="800100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="628650" cy="800100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...214 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">взрослого населения, проживающего на территории муниципального образования </w:t>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...1 lines deleted...]
-        <w:spacing w:line="100" w:lineRule="atLeast"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 13.02.2026    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О подготовке и проведении цикла памятных мероприятий в рамках четвертой годовщины начала специальной военной операции </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на территории муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В рамках месячника оборонно-массовой и военно-патриотической работы в муниципальном образовании Кореновский муниципальный район Краснодарского края и с целью сохранения памяти о подвигах солдат и воспитания у жителей муниципального образования Кореновский муниципальный район Краснодарского края чувства патриотизма:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Провести в муниципальном образовании Кореновский муниципальный район Краснодарского края 24 февраля 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>памятные мероприятия в рамках четвертой годовщины начала специальной военной операции на территории муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2. Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. План-задание по проведению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>памятных мероприятий в рамках четвертой годовщины начала специальной военной операции на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (приложение № 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Отделу по делам молодежи администрации муниципального образования Кореновский муниципальный район Краснодарского края (Глебова) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>обеспечить участие представителей молодежи и волонтеров в мероприятии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4. Отделу культуры  администрации муниципального образования Кореновский муниципальный район Краснодарского края (Мартыненко) обеспечить подготовку и проведение торжественной церемонии возложения цветов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1133" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Управлению образования  администрации муниципального образования Кореновский муниципальный район Краснодарского края (Куземченко) обеспечить участие учащихся общеобразовательных школ  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="1"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Рекомендовать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="867" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. Главам поселений муниципального образования Кореновского муниципального района Краснодарского края организовать и провести 24 февраля памятные мероприятия в рамках четвертой годовщины начала специальной военной операции с участием членов семей погибших участников СВО. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Начальнику отдела Министерства внутренних дел России по Кореновскому району</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Толокнов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечить охрану общественного порядка на мемориальном комплексе «Вечный Огонь» 24 февраля 2026 года с 8.00 до 10.00.</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновской районной организации Краснодарской краевой общественной организации ветеранов (пенсионеров, инвалидов) войны, труда, Вооруженных сил и правоохранительных органов (Палиев) обеспечить участие руководителей ветеранских общественных организаций районного совета ветеранов в мероприятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.4. Атаману Кореновского районного казачьего общества (Бычкову) организовать участие представителей районного казачьего общества в мероприятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.5. Директору ГБПОУ КК «КПТ» (Субочева) обеспечить участие студентов техникума в памятных мероприятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.6. Заместителю начальника Кореновского гарнизона по                 военно-политической работе подполковнику (Секунов) обеспечить организацию и проведение Всероссийского патриотического проекта «Герой с нашего двора!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Управлению службы протокола и информационной политики администрации   муниципального   образования   Кореновский  муниципальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район Краснодарского края обеспечить размещение на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Контроль за выполнением распоряжения возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Т.Г. Ковалеву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>9. Распоряжение вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style28"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                   С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="6688" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>распоряжением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="5700" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>13.02.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>39-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПЛАН-ЗАДАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О подготовке и проведении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мероприятий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводимых в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>рамках месячника оборонно-массовой и военно-патриотической работы, приуроченных к  памятной дате – четвертой  годовщине  с начала специальной военной операции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Кореновский район</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> февраля 2026 года г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="75" w:left="-225" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...300 lines deleted...]
-        <w:ind w:firstLine="680"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:right="-5"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...879 lines deleted...]
-        <w:t>предприятия( организации)</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblW w:w="9690" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="735"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1635"/>
+        <w:gridCol w:w="2775"/>
+        <w:gridCol w:w="6870"/>
+        <w:gridCol w:w="45"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...29 lines deleted...]
-              <w:t>п/п</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>А.П. Манько</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>заместитель главы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>МО Кореновский муниципальный район Краснодарского края</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля в 11.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора» в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>МАОУ СОШ № 1 им. И.Д. Бувальцева:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Встреча и приветствие участников мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2) Организация церемонии вручения награды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3) Обеспечить участие представителей Кореновского военного гарнизона.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) Обеспечить место стоянки для сбора участников мероприятий по адресу г. Кореновск, ул. Коммунаров, 107 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Ф.И.О.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МАОУ СОШ № 1 </w:t>
+              <w:br/>
+              <w:t>№ 1 им. И. Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5) Обеспечить дежурство экстренных служб во время проведения мероприятий (МЧС, пожарные).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Г.А. Толокнов -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>начальник ОМВД РФ по Кореновскому району</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...11 lines deleted...]
-              <w:t>Дата месяц,год рождения</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>24 февраля с 8.00 до 10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Обеспечить охрану общественного порядка во время проведения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Е.А. Хилько, -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>начальник 103 ПСЧ 12 ПСО ФПС ГПС ГУ МЧС  России по Краснодарскому краю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Обеспечить меры противопожарной безопасности при проведении праздничных мероприятий 24 февраля 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>Адрес по месту прописки</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>В.Г. Панченко - начальник отдела надзорной деятельности МЧС России  по Кореновскому району</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...11 lines deleted...]
-              <w:t>Страх мед полис :серия,номер</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Обеспечить дежурство Спас отряда при проведении  мероприятий 24 февраля 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Г.А. Секунов -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности начальника Кореновского местного гарнизона, командир войсковой части №  39285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk193807242"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Организовать встречу, размещение и обеспечить условия для участников мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2) Обеспечить участие представителей Кореновского военного гарнизона.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Обеспечить условия для проведения </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>торжественного вручения награды Капустину В.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4) Обеспечить сопровождение во время передвижения участников мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) Обеспечить пропускной режим в рамках проведения мероприятия, посвященное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>всероссийскому патриотическому проекту «Герой с нашего двора!» в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>СНИЛС</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>МАОУ СОШ № 1 им. И. Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6) Подготовка и организация встречи в семье участника СВО Капустина В.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>О.В. Бычков -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>атаман районного казачьего общества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...11 lines deleted...]
-              <w:t>Паспорт данные</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Обеспечить участие казаков районного казачьего общества в мероприятиях.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style25"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А.В. Глебова – начальник отдела по делам молодежи администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style25"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обеспечить участие молодежи и волонтеров в торжественной церемонии возложения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>М.В. Куземченко -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>И.О. Начальника управления образования администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1) Обеспечить участие обучающихся образовательных учреждений Кореновского муниципального района Краснодарского края (участники патриотического общественного движения «Юнармия», участники общероссийского общественно-государственного движения «Движение первых») в проведении церемонии возложения цветов в Сквере «Воинская слава».</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Организовать з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>аезд участников мероприятия, расстановка тематических экспозиций, подготовка помещений для проведения урока мужества, экскурсии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Встреча участников мероприятия, экскурсия по школе и выставке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>МАОУ СОШ № 1 им. И. Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Подготовить и организовать проведение «Урока мужества» в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>МАОУ СОШ № 1 им. И. Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) Обеспечить </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">участие обучающихся образовательных учреждений Кореновского района в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проведении «Урока мужества» в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>МАОУ СОШ № 1 им. И. Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong2"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Д.В. Мартыненко -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности начальника отдела культуры администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Подготовка и проведение памятных мероприятий 24 февраля 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2) Осуществить контроль за проведением мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3) Подготовить план проведения мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) Подготовить совместно с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>238 гвардейской артиллерийской бригадой</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пригласительные письма и организовать участие почетных гостей и участников мероприятий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>О.Н. Николаева - директор МБУК «Межпоселенческая центральная районная библиотека»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 10.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1) Организовать размещение ВИП - гостей и участников   мероприятия на посадочных местах зала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2) Подготовить и организовать чайный стол во время проведения торжественного мероприятия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>А.Ф. Ковалев -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>директор МБУК МО Кореновский муниципальный район Краснодарского края «КРЦНКД»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Обеспечить сопровождение звукоусилительной аппаратурой и звукооператорами в рамках организации памятных мероприятий,  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проводимых в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>рамках месячника оборонно-массовой и военно-патриотической работы, приуроченных к  памятной дате – четвертой  годовщине  с начала специальной военной операции.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:eastAsia="Times New Roman" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman CYR" w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="45" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>А.В. Черченко - главный врач  ГБУЗ «Кореновская ЦРБ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>обеспечить дежурство поста скорой помощи в период проведения мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="45" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...58 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>А.А. Кобзева - управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="dxa"/>
-[...483 lines deleted...]
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="6915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...213 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>24 февраля в 9.00 торжественной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">церемонии возложения цветов к памятнику «Неизвестного солдата», </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>г. Кореновск, «Аллея Славы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 года в 10.00 торжественная церемония награждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийского патриотического проекта «Герой с нашего двора!»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  г. Кореновск, ул. Красная, 41.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 февраля 2026 года в 11.00 — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style7"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Всероссийский патриотический проект «Герой с нашего двора!» по адресу: г. Кореновск, МАОУ СОШ № 1 им. И.Д. Бувальцева.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1)Обеспечить информационное сопровождение мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2) Разместить информацию о мероприятиях в средствах массовой информации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3) Подготовить речь для выступления главы МО Кореновский муниципальный район Краснодарского края на торжественном мероприятии 24 февраля 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...15 lines deleted...]
-        <w:t>Ф.И.О. и контактный телефон лица ответственного за медицинские осмотры.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...52 lines deleted...]
-        <w:t xml:space="preserve">                                    </w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципаль</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ого образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">                           (М.П. подпись)                                       (Ф.И.О. руководителя)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00974AC4">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>* информацию необходимо направлять в ГБУЗ «Кореновская ЦРБ» МЗ КК ( здание взрослой поликлиники каб.№ 30 ,3 этаж) контактный телефон 4-10-48</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                             Т.Г. Ковалева</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1140" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="24576"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...9 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...22 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...13 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style31"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%1"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%6"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WW8Num2"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%1"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%6"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
-  <w:defaultTableStyle w:val="a"/>
-[...9 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{CC17BA4B-57B1-4983-B491-CF6EA9CD75B6}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="1418" w:left="1418" w:right="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-8"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Символ сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle44">
+    <w:name w:val="Font Style44"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
-[...26 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="7">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="8">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="0" w:cs="0"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496"/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...3 lines deleted...]
-    <w:name w:val="Font Style33"/>
+  <w:style w:type="character" w:styleId="Strong2">
+    <w:name w:val="Strong2"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a0"/>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Droid Sans Fallback" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Style21"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...7 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style25"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...47 lines deleted...]
-    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:ind w:firstLine="748" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Содержимое списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:left="0" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Прижатый влево1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Нормальный (таблица)1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Таблицы (моноширинный)1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:shd w:val="clear" w:fill="FFFFFF"/>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:hanging="0" w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono;Courier New" w:hAnsi="Liberation Mono;Courier New" w:cs="Liberation Mono;Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Абзац списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num5">
+    <w:name w:val="WW8Num5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num6">
+    <w:name w:val="WW8Num6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num7">
+    <w:name w:val="WW8Num7"/>
+    <w:qFormat/>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>7</Pages>
+  <Words>1556</Words>
+  <Characters>11020</Characters>
+  <CharactersWithSpaces>13464</CharactersWithSpaces>
+  <Paragraphs>128</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>