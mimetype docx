--- v0 (2025-10-21)
+++ v1 (2026-04-23)
@@ -1,5111 +1,13246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="561975" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Picture 3"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="2" name="Picture 3" descr=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="561960" cy="685800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="shape_0" ID="Picture 3" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-54.05pt;width:44.2pt;height:53.95pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-vertical:top" type="_x0000_t75">
+                <v:imagedata r:id="rId3" o:detectmouseclick="t"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от 23.01.2026                                                                                                                              № 49</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О внесении изменений в постановление администрации муниципального образования Кореновский район от 16 октября 2024 года № 1280 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении муниципальной программы «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мероприятия при осуществлении деятельности по обращению с животными без владельцев  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2025-2029 годы»(с изменениями, внесенными постановлением от 22.10.2025 №1477)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением администрации муниципального образования Кореновский район от 2 ноября 2023 года № 1921 «Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский район» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>администрация муниципального образования Кореновский муниципальный район Краснодарского края   п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Внести в постановление администрации муниципального образования Кореновский район от 16 октября 2024 года № 1280 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Об утверждении муниципальной программы «Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2025-2029 годы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>» (с изменениями, внесенными постановлением от 22.10.2025 №1477)  изменения, и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="13"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="TimesNewRomanPSMT;Times New Rom" w:ascii="TimesNewRomanPSMT;Times New Rom" w:hAnsi="TimesNewRomanPSMT;Times New Rom"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>зложив приложение к постановлению в новой редакции (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. Признать утратившим силу п.1.2 постановления администрации муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 22 октября 2025 года  № 1477 «О внесении изменений в постановление администрации муниципального образования Кореновский район от 16 октября 2024 года № 1280 «Об утверждении муниципальной программы «Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 2025-2029 годы» .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3. Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно- телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.  Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId4"/>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:headerReference w:type="first" r:id="rId6"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1133" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>А.Е. Дружинкин</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к постановлению администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                               от 23.01.2026  № 49 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от  23.01.2026  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:lang/>
+        <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ПАСПОРТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-          <w:lang/>
+        <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальной программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 2025-2029 годы»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>от 21.01.2025</w:t>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9671" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="109" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3967"/>
+        <w:gridCol w:w="5703"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:spacing w:lineRule="atLeast" w:line="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Координатор муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">управление сельского хозяйства  администрации муниципального образования Кореновский  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Координаторы подпрограмм муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="122"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>не предусмотрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Участники муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">управление сельского хозяйства администрации муниципального образования Кореновский  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Подпрограммы муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="122"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>не предусмотрены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Цели муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-предупреждение возникновения эпидемий, эпизоотий и (или) иных чрезвычайных ситуаций, связанных с распространением заразных болезней,   общих для человека и животных, носителями возбудителей которых могут быть животные без владельцев;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- снижение динамики роста количества животных без владельцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Задачи муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-предотвращение причинения вреда здоровью  граждан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-регулирование численности  животных без владельцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Перечень целевых показателей муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">отлов животных без владельцев, обитающих на территории муниципального образования Кореновский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, в соответствии с установленным порядком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Этапы и сроки реализации муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2025-2029 годы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, этапы реализации программы не выделяются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2536" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Объемы бюджетных ассигнований муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">общий объем финансирования Программы составляет 4930,1 тыс. рублей, в том числе за счет средств краевого бюджета - 4803,0 тыс. рублей, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>местного бюджета - 127,1 тыс. рублей, в том числе по годам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>краевой бюджет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2025 году —1372,3 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2026 году — 1235,1 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>в 2027 году — 1097,8 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2028 году — 1097,8 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>в 2029 году — 0,0 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>районный бюджет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2025 году —59,5 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2026 году —67,6 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>в 2027 году — 0,0 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>в 2028 году — 0,0 тыс. рублей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>в 2029 году — 0,0 тыс. рублей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Контроль за выполнением муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрация муниципального образования Кореновский  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Характеристика текущего состояния и прогноз развития</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Эпизоотическое и ветеринарно–санитарное благополучие  - один из факторов, определяющих социально- экономическую ситуацию в районе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В настоящее время количество безнадзорных животных на территории Кореновского  района является острой социальной проблемой для общества, затрагивающей безопасность, здоровье, благополучие, духовное воспитание, условия жизни, работы и отдыха людей. В  обществе не сформирована культура содержания животных, в результате встречаются случаи когда на улицы  попадает большое количество невостребованных животных. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оличество безнадзорных животных в населённых пунктах неуклонно растёт, создавая реальную угрозу жизни и здоровью граждан. Особую опасность данная категория животных представляет в социально значимых местах скопления людей, таких как вокзалы, школы, территория центральной районной больницы, рынка и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наличие  животных без владельцев (безнадзорных)  на территории района создает комплекс проблем, от решения которых зависит повышение уровня благоустройства поселений района, обеспечение санитарно-эпидемиологического благополучия населения, создание безопасных и комфортных условий проживания населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К числу основных проблем, связанных с наличием животных без                владельцев (безнадзорных животных) на территории  Кореновского района,             относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Социальная напряженность.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Животные без владельцев (безнадзорные животные) служат постоянным источником конфликтных ситуаций, вызывающих социальную напряженность в обществе, сопровождающуюся ростом числа жалоб граждан на агрессию животных в отношении людей, шум, загрязнение улиц и дворов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-Негативное влияние на психоэмоциональное благополучие населения и нравственное воспитание молодежи. Значительное количество неразрешимых конфликтных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Домашние собаки и кошки вывозятся хозяевами в лесные массивы и оставляются там бесхозными, но спустя промежуток времени все равно возвращаются в населенные пункты. На сегодняшний день на территории Кореновского  района продолжается появление бродячих и безнадзорных животных, особенно, в темное время суток. Бродячие собаки постоянно находятся в местах установки контейнеров для сбора твердых бытовых отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                    </w:t>
+        <w:t>Актуальность разработки муниципальной программы  обусловлена необходимостью совершенствования санитарно-эпидемиологической политики с целью обеспечения санитарно-эпидемиологической безопасности населения Кореновского  района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Постановлением губернатора Краснодарского края             № 324 от 8 июня 2020 года органы местного самоуправления должны в течение календарного года обеспечивать непрерывность деятельности по отлову животных без владельцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle95"/>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Отлов  животных без владельцев (безнадзорных животных), в рамках программы, планируется  осуществлять на  основании заключенного контракта  со специализированными организациями  любой формы собственности  и организационно-правой  формы, индивидуальными предпринимателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Существуют определенные риски  невыполнения мероприятий в связи с изменением федерального и краевого законодательства, в части  сокращения финансирования или перераспределения полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Цели, задачи и целевые показатели, сроки и этапы реализации муниципальной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">Цели, задачи и целевые показатели программы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                                                                               № 49</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 2025-2029 годы»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  представлены в приложении № 1 к муниципальной программе.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>г. Кореновск</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Основными ожидаемыми результатами реализации мероприятий программы являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...30 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>«О возложении ответствен</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>- предупреждение возникновения и распространения заразных и иных болезней животных, обеспечение эпизоотического благополучия на территории Кореновского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>- снижение динамики роста количества животных без владельцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Общий срок реализации программы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ности своевременного освоения </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">средств федерального и краевого бюджетов предназначенных на финансовое обеспечение  и </w:t>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">своевременное </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 2025-2029 годы»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>достижение результатов целевого использования отрасли «Образование» в 2025 году»</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  рассчитан на период с 2025  по  2029 год. Этапы реализации подпрограммы не выделяются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При необходимости возможна корректировка мероприятий в зависимости от результатов анализа эффективности их реализации в предыдущем году и постановки новых задач в рамках реализации муниципальной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сроки реализации мероприятий программы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2025-2029 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Перечень мероприятий муниципальной программы.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>На основании Закона Краснодарского края «О</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мероприятия программы представлены в табличной форме в приложении № 2 к программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Обоснование ресурсного обеспечения муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Объемы и источники финансирования Программы определяются Перечнем программных мероприятий. Общий планируемый объем финансирования Программы на 2025-2029 годы составит 4930,1 тыс. рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal1"/>
+        <w:widowControl/>
+        <w:ind w:hanging="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Структура</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...728 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ </w:t>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>финансирования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...19 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="ConsPlusNonformat1"/>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">постановлением администрации </w:t>
+        <w:t>тыс.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">муниципального образования </w:t>
-[...106 lines deleted...]
-        <w:t>ответственных</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лиц администрации муниципального образования Кореновский район за ежемесячное соблюдение кассового п</w:t>
+        <w:t>руб.</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-116" w:type="dxa"/>
+        <w:tblW w:w="9675" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="817"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2885"/>
+        <w:gridCol w:w="925"/>
+        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="1172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Источники</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>направления</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Объем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="240" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>том</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>числе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="393" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2028 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2029 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4803,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1372,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1235,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-              <w:t>Структурное подразделение администрации МО Кореновский район, ответственное за достижение результатов</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Районный</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>127,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>59,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>67,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="321" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4930,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1431,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1302,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-              <w:autoSpaceDE w:val="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Финансирование из краевого бюджета производится в рамках Государственной программы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края «Развитие сельского хозяйства и регулирование рынков сельскохозяйственной продукции, сырья и продовольствия»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, утвержденной постановлением главы администрации (губернатора) Краснодарского края 5 октября 2015 года № 944.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="321"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="708" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ресурсное обеспечение программы носит прогнозный характер и подлежит ежегодной корректировке в пределах бюджетных ассигнований, предусмотренных решением Совета муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о бюджете муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на соответствующий финансовый год и на плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720" w:left="432"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. Методика оценки эффективности реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Оценка эффективности реализации муниципальной программы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>производится ежегодно в соответствии с постановлением администрации муниципального образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 2 ноября 2023 года № 1921 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>6. Механизм реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>и контроль за ее выполнением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Текущее управление муниципальной программой осуществляет координатор муниципальной программы - управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края, которое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>обеспечивает разработку муниципальной программы, ее согласование с участниками муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>формирует структуру муниципальной программы и перечень участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>организует реализацию муниципальной программы, координацию деятельности участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>принимает решение о внесении в установленном порядке изменений в муниципальную программу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>несет ответственность за достижение целевых показателей муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>осуществляет подготовку предложений по объемам и источникам финансирования реализации муниципальной программы на основании предложений участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ежегодно проводит оценку эффективности реализации муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>готовит ежегодный доклад о ходе реализации муниципальной программы и оценке эффективности ее реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>организует информационную и разъяснительную работу, направленную на освещение целей и задач муниципальной программы в печатных средствах массовой информации, на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>размещает информацию о ходе реализации и достигнутых результатах муниципальной программы на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>осуществляет иные полномочия, установленные муниципальной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>В целях осуществления текущего контроля реализации мероприятий муниципальной программы управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края ежеквартально до 25-го числа месяца, следующего за отчетным периодом, представляет в управление экономики и  финансовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края, отчет об объемах и источниках финансирования программы в разрезе мероприятий согласно приложения № 7 постановления администрации муниципального образования Кореновский район от 2 ноября 2023 года № 1921 «Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края ежегодно, до 1 марта года, следующего за отчетным годом, подготавливает доклад о ходе реализации муниципальной программы и оценке эффективности ее реализации на бумажных и электронных носителях и направляет в управление экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1824" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      А.Е. Дружинкин</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к муниципальной программе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район Краснодарского края                                      на 2025-2029 годы» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЦЕЛИ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>задачи и целевые показатели муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14940" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-332" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="2" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="621"/>
+        <w:gridCol w:w="7031"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="1034"/>
+        <w:gridCol w:w="1021"/>
+        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="908"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7031" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Наименование целевого показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Единица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Статус</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5005" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Значение показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7031" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2029 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14317" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский район на 2025-2029 годы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14317" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Цель «Предупреждение возникновения эпидемий, эпизоотий и (или) иных чрезвычайных ситуаций, связанных с распространением заразных болезней, общих для человека и животных, носителями возбудителей которых могут быть животные без владельцев; снижение динамики роста количества животных без владельцев»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="317" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14317" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Задача   «Предотвращение причинения вреда здоровью граждан; регулирование численности  животных без владельцев»</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="894" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Целевой показатель :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="13"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>отлов животных без владельцев, обитающих на территории муниципального образования Кореновский район, в соответствии с установленным порядком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>голов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="894" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7031" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Численность подлежащих отлову и содержанию животных без владельцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>голов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Методика расчета целевых показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-показатель  1.1. -считается количество отловленных безнадзорных животных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* - показатель утвержден приказом департамента ветеринарии Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+          <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="1191" w:footer="0" w:bottom="567"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                             А.Е. Дружинкин</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к муниципальной программе                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский муниципальный район Краснодарского края                                      на 2025-2029 годы» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:ind w:left="9356"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основных мероприятий муниципальной программы  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мероприятия при осуществлении деятельности по обращению с животными без владельцев  в муниципальном образовании Кореновский муниципальный район Краснодарского края на 2025-2029 годы» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15143" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="2" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="552"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="1528"/>
+        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="785"/>
+        <w:gridCol w:w="966"/>
+        <w:gridCol w:w="1084"/>
+        <w:gridCol w:w="934"/>
+        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="1764"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="965" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Наименование мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Статус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Источники финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Объем финансирования, всего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(тыс. руб.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Срок реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Непосредственный результат реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Муниципальный заказчик мероприятия, ответственный за выполнение мероприятий и получатель субсидий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1073" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:autoSpaceDE w:val="0"/>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Цель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12761" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...17 lines deleted...]
-              <w:autoSpaceDE w:val="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>«Предупреждение возникновения эпидемий, эпизоотий и (или) иных чрезвычайных ситуаций, связанных с распространением заразных болезней, общих для человека и животных, носителями возбудителей которых могут быть животные без владельцев; снижение динамики роста количества животных без владельцев»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Задача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12761" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:autoSpaceDE w:val="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>«Предотвращение причинения вреда здоровью граждан; регулирование численности  животных без владельцев»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Обеспечение непрерывности деятельности организаций по отлову животных без владельцев на территории муниципального образования </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr/>
+              <w:t>Кореновский муниципальный район Красно-дарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>127,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>59,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>67,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Декабрь-февраль ежегодно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отлов, содержание и возврат на прежнее место обитания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>животных без владельцев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>127,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>59,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>67,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="583" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1.1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Выполнение переданных государственных полномочий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>в области обращения с животными</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...181 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4803,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Дире</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1372,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1235,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Январь-декабрь ежегодно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>Отлов, содержание и возврат на прежнее место обитания</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>животных без владельцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район Красно-дарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="675" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ктор </w:t>
-[...170 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4803,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...56 lines deleted...]
-              <w:t>Управление образования администрации муниципального образования Кореновский район</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1372,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1235,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...119 lines deleted...]
-            <w:r>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="460" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4930,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1431,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1302,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...234 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4803,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...164 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...176 lines deleted...]
-            <w:r>
+              <w:t>1372,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...172 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...159 lines deleted...]
-            <w:r>
+              <w:t>1235,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...164 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...173 lines deleted...]
-            <w:r>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...172 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...173 lines deleted...]
-            <w:r>
+              <w:t>1097,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal1"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...172 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Директор </w:t>
-[...56 lines deleted...]
-              <w:t>разования администрации муниципального образования Кореновский район</w:t>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...226 lines deleted...]
-              <w:t>Управление образования администрации муниципального образования Кореновский район</w:t>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>127,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>59,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>67,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...351 lines deleted...]
-              <w:t>Управление образования администрации муниципального образования Кореновский район</w:t>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="934" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style41"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...39 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="right"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Начальник управления образования </w:t>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">администрации муниципального образования </w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00E85570">
+    <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Кореновский район</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                   </w:t>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:right="-454"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">                                             С.М. Батог</w:t>
+          <w:rStyle w:val="Style7"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                   А.Е. Дружинкин</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="1248" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="StarSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...8 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Verdana">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Rom"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style89"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style89"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:bCs/>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="69"/>
   <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
-[...11 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-[...14 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{46514293-0B96-4026-94E9-C684171038BF}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5261,52 +13396,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5368,1087 +13503,11156 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Lohit Hindi;Arial Unicode MS"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
-[...8 lines deleted...]
-      <w:keepNext/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="108" w:after="108"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:keepNext/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
-      <w:u w:val="single"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="1128"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="1128"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2" w:customStyle="1">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3" w:customStyle="1">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4" w:customStyle="1">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5" w:customStyle="1">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6" w:customStyle="1">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7" w:customStyle="1">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8" w:customStyle="1">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0" w:customStyle="1">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1" w:customStyle="1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2" w:customStyle="1">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3" w:customStyle="1">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4" w:customStyle="1">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5" w:customStyle="1">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6" w:customStyle="1">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7" w:customStyle="1">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8" w:customStyle="1">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="7" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0" w:customStyle="1">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1" w:customStyle="1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2" w:customStyle="1">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3" w:customStyle="1">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4" w:customStyle="1">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5" w:customStyle="1">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6" w:customStyle="1">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7" w:customStyle="1">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8" w:customStyle="1">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="6" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0" w:customStyle="1">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1" w:customStyle="1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2" w:customStyle="1">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3" w:customStyle="1">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4" w:customStyle="1">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5" w:customStyle="1">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6" w:customStyle="1">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7" w:customStyle="1">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8" w:customStyle="1">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="5" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="2" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Знак примечания1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5" w:customStyle="1">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7" w:customStyle="1">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8" w:customStyle="1">
+    <w:name w:val="Символ сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9" w:customStyle="1">
+    <w:name w:val="Символы концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="12" w:customStyle="1">
+    <w:name w:val="Знак сноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="13" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Знак примечания2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Mangal;Courier New"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Mangal;Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Mangal;Courier New"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22" w:customStyle="1">
+    <w:name w:val="Знак сноски2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="23" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31" w:customStyle="1">
+    <w:name w:val="Знак примечания3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14" w:customStyle="1">
+    <w:name w:val="Текст примечания Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Mangal;Courier New"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="32" w:customStyle="1">
+    <w:name w:val="Знак сноски3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="33" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;Arial Unico" w:cs="Lohit Hindi;Arial Unicode MS"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41" w:customStyle="1">
+    <w:name w:val="Знак сноски4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="42" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="51" w:customStyle="1">
+    <w:name w:val="Знак сноски5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="52" w:customStyle="1">
+    <w:name w:val="Знак концевой сноски5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Blk" w:customStyle="1">
+    <w:name w:val="blk"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-converted-space" w:customStyle="1">
+    <w:name w:val="apple-converted-space"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle19" w:customStyle="1">
+    <w:name w:val="Font Style19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle29" w:customStyle="1">
+    <w:name w:val="Font Style29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle33" w:customStyle="1">
+    <w:name w:val="Font Style33"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle95" w:customStyle="1">
+    <w:name w:val="Font Style95"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11" w:customStyle="1">
+    <w:name w:val="Font Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="121" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="111" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="10" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца10"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0" w:customStyle="1">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1" w:customStyle="1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2" w:customStyle="1">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3" w:customStyle="1">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4" w:customStyle="1">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5" w:customStyle="1">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6" w:customStyle="1">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7" w:customStyle="1">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8" w:customStyle="1">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0" w:customStyle="1">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1" w:customStyle="1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2" w:customStyle="1">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3" w:customStyle="1">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4" w:customStyle="1">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5" w:customStyle="1">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6" w:customStyle="1">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7" w:customStyle="1">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8" w:customStyle="1">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0" w:customStyle="1">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1" w:customStyle="1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2" w:customStyle="1">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z3" w:customStyle="1">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z4" w:customStyle="1">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z5" w:customStyle="1">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z6" w:customStyle="1">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z7" w:customStyle="1">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z8" w:customStyle="1">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0" w:customStyle="1">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1" w:customStyle="1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2" w:customStyle="1">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z3" w:customStyle="1">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z4" w:customStyle="1">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z5" w:customStyle="1">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z6" w:customStyle="1">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z7" w:customStyle="1">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z8" w:customStyle="1">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0" w:customStyle="1">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1" w:customStyle="1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2" w:customStyle="1">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z3" w:customStyle="1">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z4" w:customStyle="1">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z5" w:customStyle="1">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z6" w:customStyle="1">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z7" w:customStyle="1">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z8" w:customStyle="1">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Утратил силу"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:strike/>
+      <w:color w:val="666600"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Продолжение ссылки"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17" w:customStyle="1">
+    <w:name w:val="Найденные слова"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:shd w:fill="FFF580" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18" w:customStyle="1">
+    <w:name w:val="Не вступил в силу"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:shd w:fill="D8EDE8" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19" w:customStyle="1">
+    <w:name w:val="Опечатки"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20" w:customStyle="1">
+    <w:name w:val="Активная гиперссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21" w:customStyle="1">
+    <w:name w:val="Сравнение редакций"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22" w:customStyle="1">
+    <w:name w:val="Добавленный текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:shd w:fill="C1D7FF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23" w:customStyle="1">
+    <w:name w:val="Удалённый текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:shd w:fill="C4C413" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24" w:customStyle="1">
+    <w:name w:val="Заголовок собственного сообщения"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style25" w:customStyle="1">
+    <w:name w:val="Заголовок полученного сообщения"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style26" w:customStyle="1">
+    <w:name w:val="Выделение для Базового Поиска"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="0058A9"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style27" w:customStyle="1">
+    <w:name w:val="Выделение для Базового Поиска (курсив)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="0058A9"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style28" w:customStyle="1">
+    <w:name w:val="Ссылка на утративший силу документ"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="749232"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style29" w:customStyle="1">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="43" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="0pt" w:customStyle="1">
+    <w:name w:val="Основной текст + Интервал 0 pt"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style30" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3pt" w:customStyle="1">
+    <w:name w:val="Основной текст + Интервал 3 pt"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="70"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца9"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="8" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z41" w:customStyle="1">
+    <w:name w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15" w:customStyle="1">
+    <w:name w:val="Текст1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z21" w:customStyle="1">
+    <w:name w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2" w:customStyle="1">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4" w:customStyle="1">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z21" w:customStyle="1">
+    <w:name w:val="WW8Num4z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z01" w:customStyle="1">
+    <w:name w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51" w:customStyle="1">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="211" w:customStyle="1">
+    <w:name w:val="Основной текст 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1" w:customStyle="1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6" w:customStyle="1">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7" w:customStyle="1">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote1" w:customStyle="1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents71" w:customStyle="1">
+    <w:name w:val="Contents 71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z81" w:customStyle="1">
+    <w:name w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z71" w:customStyle="1">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody" w:customStyle="1">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="16" w:customStyle="1">
+    <w:name w:val="Указатель1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z01" w:customStyle="1">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote" w:customStyle="1">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31" w:customStyle="1">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1" w:customStyle="1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z41" w:customStyle="1">
+    <w:name w:val="WW8Num4z41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z61" w:customStyle="1">
+    <w:name w:val="WW8Num4z61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z61" w:customStyle="1">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z41" w:customStyle="1">
+    <w:name w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1" w:customStyle="1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1" w:customStyle="1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z21" w:customStyle="1">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z11" w:customStyle="1">
+    <w:name w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption2" w:customStyle="1">
+    <w:name w:val="caption2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21" w:customStyle="1">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="18" w:customStyle="1">
+    <w:name w:val="Колонтитул1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z61" w:customStyle="1">
+    <w:name w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="19" w:customStyle="1">
+    <w:name w:val="Заголовок1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header11" w:customStyle="1">
+    <w:name w:val="Header11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading311" w:customStyle="1">
+    <w:name w:val="Heading 311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z31" w:customStyle="1">
+    <w:name w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8" w:customStyle="1">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z01" w:customStyle="1">
+    <w:name w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3" w:customStyle="1">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z51" w:customStyle="1">
+    <w:name w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1" w:customStyle="1">
+    <w:name w:val="Caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List2" w:customStyle="1">
+    <w:name w:val="List2"/>
+    <w:basedOn w:val="Textbody1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z71" w:customStyle="1">
+    <w:name w:val="WW8Num4z71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="110" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11" w:customStyle="1">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1" w:customStyle="1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents41" w:customStyle="1">
+    <w:name w:val="Contents 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading52" w:customStyle="1">
+    <w:name w:val="Heading 52"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetlink" w:customStyle="1">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="0563C1"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading12" w:customStyle="1">
+    <w:name w:val="Heading 12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="112" w:customStyle="1">
+    <w:name w:val="Текст выноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z51" w:customStyle="1">
+    <w:name w:val="WW8Num4z51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="113" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z31" w:customStyle="1">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote" w:customStyle="1">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer2" w:customStyle="1">
+    <w:name w:val="Footer2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents11" w:customStyle="1">
+    <w:name w:val="Contents 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41" w:customStyle="1">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents31" w:customStyle="1">
+    <w:name w:val="Contents 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter" w:customStyle="1">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z21" w:customStyle="1">
+    <w:name w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z81" w:customStyle="1">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents21" w:customStyle="1">
+    <w:name w:val="Contents 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z01" w:customStyle="1">
+    <w:name w:val="WW8Num4z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9" w:customStyle="1">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents91" w:customStyle="1">
+    <w:name w:val="Contents 91"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z81" w:customStyle="1">
+    <w:name w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z61" w:customStyle="1">
+    <w:name w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents81" w:customStyle="1">
+    <w:name w:val="Contents 81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents61" w:customStyle="1">
+    <w:name w:val="Contents 61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z11" w:customStyle="1">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="114" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z11" w:customStyle="1">
+    <w:name w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z31" w:customStyle="1">
+    <w:name w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z71" w:customStyle="1">
+    <w:name w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z41" w:customStyle="1">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption12" w:customStyle="1">
+    <w:name w:val="Caption12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z71" w:customStyle="1">
+    <w:name w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5" w:customStyle="1">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents51" w:customStyle="1">
+    <w:name w:val="Contents 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span1" w:customStyle="1">
+    <w:name w:val="apple-style-span1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z81" w:customStyle="1">
+    <w:name w:val="WW8Num4z81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="411" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z51" w:customStyle="1">
+    <w:name w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z11" w:customStyle="1">
+    <w:name w:val="WW8Num4z11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z51" w:customStyle="1">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1" w:customStyle="1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title2" w:customStyle="1">
+    <w:name w:val="Title2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-converted-space1" w:customStyle="1">
+    <w:name w:val="apple-converted-space1"/>
+    <w:basedOn w:val="13"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading42" w:customStyle="1">
+    <w:name w:val="Heading 42"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle11" w:customStyle="1">
+    <w:name w:val="Subtitle11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote1" w:customStyle="1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody1" w:customStyle="1">
+    <w:name w:val="Text body1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading22" w:customStyle="1">
+    <w:name w:val="Heading 22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z31" w:customStyle="1">
+    <w:name w:val="WW8Num4z31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="115" w:customStyle="1">
+    <w:name w:val="Текст Знак1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="116" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11" w:customStyle="1">
+    <w:name w:val="caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style31" w:customStyle="1">
+    <w:name w:val="Символ концевой сноски"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25" w:customStyle="1">
+    <w:name w:val="Font Style25"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15" w:customStyle="1">
+    <w:name w:val="Font Style15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14" w:customStyle="1">
+    <w:name w:val="Font Style14"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont11" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="34" w:customStyle="1">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle40" w:customStyle="1">
+    <w:name w:val="Font Style40"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle39" w:customStyle="1">
+    <w:name w:val="Font Style39"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle38" w:customStyle="1">
+    <w:name w:val="Font Style38"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont111" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="24" w:customStyle="1">
+    <w:name w:val="Основной текст (2)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle12" w:customStyle="1">
+    <w:name w:val="Font Style12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle20" w:customStyle="1">
+    <w:name w:val="Font Style20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17" w:customStyle="1">
+    <w:name w:val="Font Style17"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="10"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle18" w:customStyle="1">
+    <w:name w:val="Font Style18"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13" w:customStyle="1">
+    <w:name w:val="Font Style13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0" w:customStyle="1">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style32" w:customStyle="1">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum21" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum22" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum23" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum24" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum25" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum26" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum27" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum28" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum29" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RTFNum210" w:customStyle="1">
+    <w:name w:val="RTF_Num 2 10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL1" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL2" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL3" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL4" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL5" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL6" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL7" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL8" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL9" w:customStyle="1">
+    <w:name w:val="WW_CharLFO1LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL1" w:customStyle="1">
+    <w:name w:val="WW_CharLFO4LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="StarSymbol"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL2" w:customStyle="1">
+    <w:name w:val="WW_CharLFO4LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="StarSymbol"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL1" w:customStyle="1">
+    <w:name w:val="WW_CharLFO6LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL2" w:customStyle="1">
+    <w:name w:val="WW_CharLFO6LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL1" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL2" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL3" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL4" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL5" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL6" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL7" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL8" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO8LVL9" w:customStyle="1">
+    <w:name w:val="WW_CharLFO8LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111111" w:customStyle="1">
+    <w:name w:val="Caption1111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="117" w:customStyle="1">
+    <w:name w:val="Цитата1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="118" w:customStyle="1">
+    <w:name w:val="Без интервала1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="25" w:customStyle="1">
+    <w:name w:val="Цитата2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="311" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14pt" w:customStyle="1">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="119" w:customStyle="1">
+    <w:name w:val="Название объекта1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24" w:customStyle="1">
+    <w:name w:val="Font Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="212" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle28" w:customStyle="1">
+    <w:name w:val="Font Style28"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-" w:customStyle="1">
+    <w:name w:val="WW-Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsNormal" w:customStyle="1">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="26" w:customStyle="1">
+    <w:name w:val="Указатель2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="S1" w:customStyle="1">
+    <w:name w:val="s_1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11111" w:customStyle="1">
+    <w:name w:val="Caption11111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="27" w:customStyle="1">
+    <w:name w:val="Без интервала2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style33" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusTitle" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1111" w:customStyle="1">
+    <w:name w:val="Caption1111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111111" w:customStyle="1">
+    <w:name w:val="Caption111111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle23" w:customStyle="1">
+    <w:name w:val="Font Style23"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Apple-style-span" w:customStyle="1">
+    <w:name w:val="apple-style-span"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue6111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue5111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue4111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue3111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue2111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue711111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue611111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue511111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue411111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue311111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue211111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue71111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue61111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue51111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue41111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue31111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue21111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue7111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue6111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue5111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue4111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue3111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue2111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue711111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue611111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue511111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue411111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue311111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue211111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue71111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue61111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue51111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue41111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue31111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue21111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue7111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue6111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue5111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue4111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue3111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue2111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue711" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue711"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue611" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue611"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue511" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue511"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue411" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue411"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue311" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue311"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue211" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue211"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue111" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue71" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue61" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue51" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue41" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue31" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue21" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue11" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue7" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue6" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue5" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue4" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue3" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue2" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue1" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-WW8Num1ztrue" w:customStyle="1">
+    <w:name w:val="WW-WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1ztrue" w:customStyle="1">
+    <w:name w:val="WW8Num1ztrue"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1zfalse" w:customStyle="1">
+    <w:name w:val="WW8Num1zfalse"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading23" w:customStyle="1">
+    <w:name w:val="Heading 23"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="35" w:customStyle="1">
+    <w:name w:val="Указатель3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading43" w:customStyle="1">
+    <w:name w:val="Heading 43"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title3" w:customStyle="1">
+    <w:name w:val="Title3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle2" w:customStyle="1">
+    <w:name w:val="Subtitle2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents52" w:customStyle="1">
+    <w:name w:val="Contents 52"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents82" w:customStyle="1">
+    <w:name w:val="Contents 82"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption3" w:customStyle="1">
+    <w:name w:val="caption3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption111" w:customStyle="1">
+    <w:name w:val="Caption111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents92" w:customStyle="1">
+    <w:name w:val="Contents 92"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents12" w:customStyle="1">
+    <w:name w:val="Contents 12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading13" w:customStyle="1">
+    <w:name w:val="Heading 13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16" w:customStyle="1">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading53" w:customStyle="1">
+    <w:name w:val="Heading 53"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style34" w:customStyle="1">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents32" w:customStyle="1">
+    <w:name w:val="Contents 32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNonformat" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style35" w:customStyle="1">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="36" w:customStyle="1">
+    <w:name w:val="Цитата3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody2" w:customStyle="1">
+    <w:name w:val="Text body2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption112" w:customStyle="1">
+    <w:name w:val="Caption112"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading32" w:customStyle="1">
+    <w:name w:val="Heading 32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents72" w:customStyle="1">
+    <w:name w:val="Contents 72"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents62" w:customStyle="1">
+    <w:name w:val="Contents 62"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents42" w:customStyle="1">
+    <w:name w:val="Contents 42"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List3" w:customStyle="1">
+    <w:name w:val="List3"/>
+    <w:basedOn w:val="Textbody2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents22" w:customStyle="1">
+    <w:name w:val="Contents 22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="28" w:customStyle="1">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="120" w:customStyle="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont3" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="29">
+    <w:name w:val="Заголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213" w:customStyle="1">
+    <w:name w:val="Заголовок21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption4">
+    <w:name w:val="caption4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2111" w:customStyle="1">
+    <w:name w:val="Заголовок211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption41" w:customStyle="1">
+    <w:name w:val="caption41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13" w:customStyle="1">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption113" w:customStyle="1">
+    <w:name w:val="Caption113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1112" w:customStyle="1">
+    <w:name w:val="Caption1112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11112" w:customStyle="1">
+    <w:name w:val="Caption11112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111112" w:customStyle="1">
+    <w:name w:val="Caption111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111112" w:customStyle="1">
+    <w:name w:val="Caption1111112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111" w:customStyle="1">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption11111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111" w:customStyle="1">
+    <w:name w:val="Caption111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71" w:customStyle="1">
+    <w:name w:val="Указатель7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61" w:customStyle="1">
+    <w:name w:val="Название объекта6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="62" w:customStyle="1">
+    <w:name w:val="Указатель6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="53" w:customStyle="1">
+    <w:name w:val="Название объекта5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="54" w:customStyle="1">
+    <w:name w:val="Указатель5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="44" w:customStyle="1">
+    <w:name w:val="Название объекта4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="45" w:customStyle="1">
+    <w:name w:val="Указатель4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="37" w:customStyle="1">
+    <w:name w:val="Название объекта3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="312" w:customStyle="1">
+    <w:name w:val="Указатель31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="210" w:customStyle="1">
+    <w:name w:val="Название объекта2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="214" w:customStyle="1">
+    <w:name w:val="Указатель21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110" w:customStyle="1">
+    <w:name w:val="Название объекта11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111" w:customStyle="1">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style38" w:customStyle="1">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle1" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat1" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style39" w:customStyle="1">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:ind w:hanging="339" w:left="339"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="Endnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:ind w:hanging="339" w:left="339"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style40" w:customStyle="1">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell" w:customStyle="1">
+    <w:name w:val="ConsPlusCell"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:color w:val="1F497D"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style41" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="916" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+        <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+        <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+        <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+        <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+        <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+        <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+        <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="SimSun;宋体" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal" w:customStyle="1">
+    <w:name w:val="LO-Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="321" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 32"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style42" w:customStyle="1">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123" w:customStyle="1">
+    <w:name w:val="Текст примечания1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Mangal;Liberation Mono" w:eastAsia="NSimSun"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="215" w:customStyle="1">
+    <w:name w:val="Текст примечания2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112" w:customStyle="1">
+    <w:name w:val="Обычный11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style110" w:customStyle="1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Liberation Serif;Times New Roma" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21111" w:customStyle="1">
+    <w:name w:val="Заголовок2111"/>
+    <w:basedOn w:val="-"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Lohit Hindi;Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption411" w:customStyle="1">
+    <w:name w:val="caption411"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="-" w:customStyle="1">
+    <w:name w:val="Основное меню (по-умолчанию)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption4111" w:customStyle="1">
+    <w:name w:val="Caption4111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113" w:customStyle="1">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans;Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="101" w:customStyle="1">
+    <w:name w:val="Название объекта10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="102" w:customStyle="1">
+    <w:name w:val="Указатель10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91" w:customStyle="1">
+    <w:name w:val="Название объекта9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="92" w:customStyle="1">
+    <w:name w:val="Указатель9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal;Liberation Mono"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81" w:customStyle="1">
+    <w:name w:val="Название объекта8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans;Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124" w:customStyle="1">
+    <w:name w:val="Указатель12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans;Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-1" w:customStyle="1">
+    <w:name w:val="WW-Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Noto Sans CJK SC Regular" w:cs="FreeSans;Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="21111"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style43" w:customStyle="1">
+    <w:name w:val="Текст (справка)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="170" w:right="170"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style44" w:customStyle="1">
+    <w:name w:val="Комментарий"/>
+    <w:basedOn w:val="Style43"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="353842"/>
+      <w:shd w:fill="F0F0F0" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style45" w:customStyle="1">
+    <w:name w:val="Моноширинный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style46" w:customStyle="1">
+    <w:name w:val="Заголовок статьи"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="892" w:left="1612"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1114" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style47" w:customStyle="1">
+    <w:name w:val="Текст (лев. подпись)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style48" w:customStyle="1">
+    <w:name w:val="Текст (прав. подпись)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style49" w:customStyle="1">
+    <w:name w:val="Текст в таблице"/>
+    <w:basedOn w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="500"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style50" w:customStyle="1">
+    <w:name w:val="Технический комментарий"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="463F31"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:fill="FFFFA6" w:val="clear"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style51" w:customStyle="1">
+    <w:name w:val="Информация о версии"/>
+    <w:basedOn w:val="Style44"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style52" w:customStyle="1">
+    <w:name w:val="Комментарий пользователя"/>
+    <w:basedOn w:val="Style44"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:shd w:fill="FFDFE0" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style53" w:customStyle="1">
+    <w:name w:val="Оглавление"/>
+    <w:basedOn w:val="Style39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style54" w:customStyle="1">
+    <w:name w:val="Словарная статья"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:right="118"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style55" w:customStyle="1">
+    <w:name w:val="Колонтитул (левый)"/>
+    <w:basedOn w:val="Style47"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style56" w:customStyle="1">
+    <w:name w:val="Колонтитул (правый)"/>
+    <w:basedOn w:val="Style48"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style57" w:customStyle="1">
+    <w:name w:val="Основное меню (преемственное)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style58" w:customStyle="1">
+    <w:name w:val="Постоянная часть *"/>
+    <w:basedOn w:val="Style57"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Verdana"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style59" w:customStyle="1">
+    <w:name w:val="Переменная часть"/>
+    <w:basedOn w:val="Style57"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style60" w:customStyle="1">
+    <w:name w:val="Заголовок *"/>
+    <w:basedOn w:val="Style57"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Verdana"/>
+      <w:color w:val="0058A9"/>
+      <w:shd w:fill="D4D0C8" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style61" w:customStyle="1">
+    <w:name w:val="Интерактивный заголовок"/>
+    <w:basedOn w:val="Style60"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style62" w:customStyle="1">
+    <w:name w:val="Центрированный (таблица)"/>
+    <w:basedOn w:val="1114"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style63" w:customStyle="1">
+    <w:name w:val="Внимание"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:fill="F5F3DA" w:val="clear"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style64" w:customStyle="1">
+    <w:name w:val="Необходимые документы"/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style65" w:customStyle="1">
+    <w:name w:val="Куда обратиться?"/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style66" w:customStyle="1">
+    <w:name w:val="Внимание: недобросовестность!"/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style67" w:customStyle="1">
+    <w:name w:val="Внимание: криминал!!"/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style68" w:customStyle="1">
+    <w:name w:val="Примечание."/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style69" w:customStyle="1">
+    <w:name w:val="Пример."/>
+    <w:basedOn w:val="Style63"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style70" w:customStyle="1">
+    <w:name w:val="Текст информации об изменениях"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="353842"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style71" w:customStyle="1">
+    <w:name w:val="Информация об изменениях"/>
+    <w:basedOn w:val="Style70"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:shd w:fill="EAEFED" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style72" w:customStyle="1">
+    <w:name w:val="Заголовок для информации об изменениях"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:firstLine="720"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style73" w:customStyle="1">
+    <w:name w:val="Подвал для информации об изменениях"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:firstLine="720"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style74" w:customStyle="1">
+    <w:name w:val="Подзаголовок для информации об изменениях"/>
+    <w:basedOn w:val="Style70"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style75" w:customStyle="1">
+    <w:name w:val="Заголовок группы контролов"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style76" w:customStyle="1">
+    <w:name w:val="Заголовок распахивающейся части диалога"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:i/>
+      <w:color w:val="000080"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style77" w:customStyle="1">
+    <w:name w:val="Ссылка на официальную публикацию"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style78" w:customStyle="1">
+    <w:name w:val="Подчёркнутый текст"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style79" w:customStyle="1">
+    <w:name w:val="Напишите нам"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:fill="EFFFAD" w:val="clear"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style80" w:customStyle="1">
+    <w:name w:val="Текст ЭР (см. также)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style81" w:customStyle="1">
+    <w:name w:val="Заголовок ЭР (левое окно)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="300" w:after="250"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:b/>
+      <w:color w:val="26282F"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style82" w:customStyle="1">
+    <w:name w:val="Заголовок ЭР (правое окно)"/>
+    <w:basedOn w:val="Style81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="-1" w:customStyle="1">
+    <w:name w:val="ЭР-содержание (правое окно)"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="300" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style83" w:customStyle="1">
+    <w:name w:val="Формула"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:fill="F5F3DA" w:val="clear"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style84" w:customStyle="1">
+    <w:name w:val="Дочерний элемент списка"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="868381"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="125" w:customStyle="1">
+    <w:name w:val="Обзор изменений документа 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:i/>
+      <w:color w:val="800080"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="216" w:customStyle="1">
+    <w:name w:val="Обзор изменений документа 2"/>
+    <w:basedOn w:val="125"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style85" w:customStyle="1">
+    <w:name w:val="Постоянная часть"/>
+    <w:basedOn w:val="-"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="0058A9"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style86" w:customStyle="1">
+    <w:name w:val="Подсказки для контекста"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="Droid Sans Fallback;MS Mincho" w:cs="FreeSans;Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1115" w:customStyle="1">
+    <w:name w:val="Цитата11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading411" w:customStyle="1">
+    <w:name w:val="Heading 411"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="108" w:after="108"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal11" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat11" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle11" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusDocList" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitlePage" w:customStyle="1">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusJurTerm" w:customStyle="1">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTextList" w:customStyle="1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTextList3" w:customStyle="1">
+    <w:name w:val="ConsPlusTextList3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal111" w:customStyle="1">
+    <w:name w:val="ConsPlusNormal111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat111" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle111" w:customStyle="1">
+    <w:name w:val="ConsPlusTitle111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusCell1" w:customStyle="1">
+    <w:name w:val="ConsPlusCell1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusDocList1" w:customStyle="1">
+    <w:name w:val="ConsPlusDocList1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitlePage1" w:customStyle="1">
+    <w:name w:val="ConsPlusTitlePage1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusJurTerm1" w:customStyle="1">
+    <w:name w:val="ConsPlusJurTerm1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTextList2" w:customStyle="1">
+    <w:name w:val="ConsPlusTextList2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTextList1" w:customStyle="1">
+    <w:name w:val="ConsPlusTextList1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Lohit Hindi;Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="217" w:customStyle="1">
+    <w:name w:val="Заголовок №2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="320" w:before="1560" w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3111" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Liberation Serif;Times New Roma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody3" w:customStyle="1">
+    <w:name w:val="Text body3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style410" w:customStyle="1">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1116" w:customStyle="1">
+    <w:name w:val="Обычный111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1117" w:customStyle="1">
+    <w:name w:val="Название объекта111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2112" w:customStyle="1">
+    <w:name w:val="Указатель211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="218" w:customStyle="1">
+    <w:name w:val="Название объекта21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3112" w:customStyle="1">
+    <w:name w:val="Указатель311"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="72" w:customStyle="1">
+    <w:name w:val="Название объекта7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="82" w:customStyle="1">
+    <w:name w:val="Указатель8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption131" w:customStyle="1">
+    <w:name w:val="caption131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211111" w:customStyle="1">
+    <w:name w:val="Заголовок21111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z411" w:customStyle="1">
+    <w:name w:val="WW8Num3z411"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1118" w:customStyle="1">
+    <w:name w:val="Текст11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z211" w:customStyle="1">
+    <w:name w:val="WW8Num2z211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z211" w:customStyle="1">
+    <w:name w:val="WW8Num4z211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z011" w:customStyle="1">
+    <w:name w:val="WW8Num3z011"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading511" w:customStyle="1">
+    <w:name w:val="Heading 511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21112" w:customStyle="1">
+    <w:name w:val="Основной текст 2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1000"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote11" w:customStyle="1">
+    <w:name w:val="Footnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents721" w:customStyle="1">
+    <w:name w:val="Contents 721"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z811" w:customStyle="1">
+    <w:name w:val="WW8Num3z811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z711" w:customStyle="1">
+    <w:name w:val="WW8Num1z711"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody21" w:customStyle="1">
+    <w:name w:val="Text body21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z011" w:customStyle="1">
+    <w:name w:val="WW8Num1z011"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote2" w:customStyle="1">
+    <w:name w:val="Endnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents121" w:customStyle="1">
+    <w:name w:val="Contents 121"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z411" w:customStyle="1">
+    <w:name w:val="WW8Num4z411"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z611" w:customStyle="1">
+    <w:name w:val="WW8Num4z611"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z611" w:customStyle="1">
+    <w:name w:val="WW8Num1z611"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z411" w:customStyle="1">
+    <w:name w:val="WW8Num2z411"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1119" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer11" w:customStyle="1">
+    <w:name w:val="Footer11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List11" w:customStyle="1">
+    <w:name w:val="List11"/>
+    <w:basedOn w:val="Textbody21"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z211" w:customStyle="1">
+    <w:name w:val="WW8Num1z211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z111" w:customStyle="1">
+    <w:name w:val="WW8Num2z111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21" w:customStyle="1">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont112" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading211" w:customStyle="1">
+    <w:name w:val="Heading 211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1120" w:customStyle="1">
+    <w:name w:val="Колонтитул11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11110" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z611" w:customStyle="1">
+    <w:name w:val="WW8Num3z611"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1121" w:customStyle="1">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header12" w:customStyle="1">
+    <w:name w:val="Header12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading312" w:customStyle="1">
+    <w:name w:val="Heading 312"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z311" w:customStyle="1">
+    <w:name w:val="WW8Num2z311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents821" w:customStyle="1">
+    <w:name w:val="Contents 821"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z011" w:customStyle="1">
+    <w:name w:val="WW8Num2z011"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z511" w:customStyle="1">
+    <w:name w:val="WW8Num3z511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z711" w:customStyle="1">
+    <w:name w:val="WW8Num4z711"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1122" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading111" w:customStyle="1">
+    <w:name w:val="Heading 111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title11" w:customStyle="1">
+    <w:name w:val="Title11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents421" w:customStyle="1">
+    <w:name w:val="Contents 421"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink1" w:customStyle="1">
+    <w:name w:val="Internet link1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0563C1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1123" w:customStyle="1">
+    <w:name w:val="Текст выноски11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z511" w:customStyle="1">
+    <w:name w:val="WW8Num4z511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1124" w:customStyle="1">
+    <w:name w:val="Нижний колонтитул Знак11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z311" w:customStyle="1">
+    <w:name w:val="WW8Num1z311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink2" w:customStyle="1">
+    <w:name w:val="Internet link2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0563C1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote2" w:customStyle="1">
+    <w:name w:val="Footnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4111" w:customStyle="1">
+    <w:name w:val="Heading 4111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents321" w:customStyle="1">
+    <w:name w:val="Contents 321"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z211" w:customStyle="1">
+    <w:name w:val="WW8Num3z211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z811" w:customStyle="1">
+    <w:name w:val="WW8Num1z811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents221" w:customStyle="1">
+    <w:name w:val="Contents 221"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z011" w:customStyle="1">
+    <w:name w:val="WW8Num4z011"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents921" w:customStyle="1">
+    <w:name w:val="Contents 921"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1600"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z811" w:customStyle="1">
+    <w:name w:val="WW8Num2z811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z611" w:customStyle="1">
+    <w:name w:val="WW8Num2z611"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="1400"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents621" w:customStyle="1">
+    <w:name w:val="Contents 621"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z111" w:customStyle="1">
+    <w:name w:val="WW8Num1z111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1125" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z111" w:customStyle="1">
+    <w:name w:val="WW8Num3z111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z311" w:customStyle="1">
+    <w:name w:val="WW8Num3z311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z711" w:customStyle="1">
+    <w:name w:val="WW8Num2z711"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z411" w:customStyle="1">
+    <w:name w:val="WW8Num1z411"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption121" w:customStyle="1">
+    <w:name w:val="Caption121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z711" w:customStyle="1">
+    <w:name w:val="WW8Num3z711"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contents521" w:customStyle="1">
+    <w:name w:val="Contents 521"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="800"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apple-style-span11" w:customStyle="1">
+    <w:name w:val="apple-style-span11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z811" w:customStyle="1">
+    <w:name w:val="WW8Num4z811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4111" w:customStyle="1">
+    <w:name w:val="Заголовок 4 Знак11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z511" w:customStyle="1">
+    <w:name w:val="WW8Num2z511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z111" w:customStyle="1">
+    <w:name w:val="WW8Num4z111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z511" w:customStyle="1">
+    <w:name w:val="WW8Num1z511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="567" w:after="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apple-converted-space11" w:customStyle="1">
+    <w:name w:val="apple-converted-space11"/>
+    <w:basedOn w:val="11110"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle12" w:customStyle="1">
+    <w:name w:val="Subtitle12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote11" w:customStyle="1">
+    <w:name w:val="Endnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z311" w:customStyle="1">
+    <w:name w:val="WW8Num4z311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1126" w:customStyle="1">
+    <w:name w:val="Текст Знак11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="126" w:customStyle="1">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31111" w:customStyle="1">
+    <w:name w:val="Указатель3111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311111" w:customStyle="1">
+    <w:name w:val="Указатель31111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11111" w:customStyle="1">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3111111" w:customStyle="1">
+    <w:name w:val="Указатель311111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1" w:customStyle="1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-2" w:customStyle="1">
+    <w:name w:val="WW-Базовый"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="709" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="131" w:customStyle="1">
+    <w:name w:val="Заголовок13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="341" w:customStyle="1">
+    <w:name w:val="Указатель34"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard3" w:customStyle="1">
+    <w:name w:val="Standard3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11112" w:customStyle="1">
+    <w:name w:val="Заголовок1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="322" w:customStyle="1">
+    <w:name w:val="Указатель32"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle161" w:customStyle="1">
+    <w:name w:val="Font Style161"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="127" w:customStyle="1">
+    <w:name w:val="Цветовое выделение1"/>
+    <w:basedOn w:val="130"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z612" w:customStyle="1">
+    <w:name w:val="WW8Num1z612"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="128" w:customStyle="1">
+    <w:name w:val="Гипертекстовая ссылка1"/>
+    <w:basedOn w:val="127"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="611" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote12" w:customStyle="1">
+    <w:name w:val="Endnote12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="129" w:customStyle="1">
+    <w:name w:val="Текст в заданном формате1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z412" w:customStyle="1">
+    <w:name w:val="WW8Num2z412"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z512" w:customStyle="1">
+    <w:name w:val="WW8Num2z512"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z712" w:customStyle="1">
+    <w:name w:val="WW8Num2z712"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z512" w:customStyle="1">
+    <w:name w:val="WW8Num1z512"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z312" w:customStyle="1">
+    <w:name w:val="WW8Num2z312"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z012" w:customStyle="1">
+    <w:name w:val="WW8Num2z012"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="313" w:customStyle="1">
+    <w:name w:val="Цитата31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z212" w:customStyle="1">
+    <w:name w:val="WW8Num2z212"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z212" w:customStyle="1">
+    <w:name w:val="WW8Num1z212"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z412" w:customStyle="1">
+    <w:name w:val="WW8Num1z412"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote12" w:customStyle="1">
+    <w:name w:val="Footnote12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z612" w:customStyle="1">
+    <w:name w:val="WW8Num2z612"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont31" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z312" w:customStyle="1">
+    <w:name w:val="WW8Num1z312"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z812" w:customStyle="1">
+    <w:name w:val="WW8Num2z812"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont01" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z112" w:customStyle="1">
+    <w:name w:val="WW8Num2z112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z112" w:customStyle="1">
+    <w:name w:val="WW8Num1z112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z012" w:customStyle="1">
+    <w:name w:val="WW8Num1z012"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="130" w:customStyle="1">
+    <w:name w:val="Цветовое выделение для Текст1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z712" w:customStyle="1">
+    <w:name w:val="WW8Num1z712"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z812" w:customStyle="1">
+    <w:name w:val="WW8Num1z812"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent" w:customStyle="1">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="748"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style87" w:customStyle="1">
+    <w:name w:val="Содержимое списка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1311" w:customStyle="1">
+    <w:name w:val="caption1311"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1121" w:customStyle="1">
+    <w:name w:val="caption1121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11121" w:customStyle="1">
+    <w:name w:val="caption11121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111121" w:customStyle="1">
+    <w:name w:val="caption111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111121" w:customStyle="1">
+    <w:name w:val="caption1111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111121" w:customStyle="1">
+    <w:name w:val="caption11111121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style88" w:customStyle="1">
+    <w:name w:val="Колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard11" w:customStyle="1">
+    <w:name w:val="Standard11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal1" w:customStyle="1">
+    <w:name w:val="LO-Normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal3" w:customStyle="1">
+    <w:name w:val="LO-Normal3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal5" w:customStyle="1">
+    <w:name w:val="LO-Normal5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal7" w:customStyle="1">
+    <w:name w:val="LO-Normal7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal9" w:customStyle="1">
+    <w:name w:val="LO-Normal9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal11" w:customStyle="1">
+    <w:name w:val="LO-Normal11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal13" w:customStyle="1">
+    <w:name w:val="LO-Normal13"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LO-Normal15" w:customStyle="1">
+    <w:name w:val="LO-Normal15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style310" w:customStyle="1">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style510" w:customStyle="1">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="192"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style89" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat" w:customStyle="1">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbody11" w:customStyle="1">
+    <w:name w:val="Text body11"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="55" w:customStyle="1">
+    <w:name w:val="Название5"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="46" w:customStyle="1">
+    <w:name w:val="Название4"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="38" w:customStyle="1">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31111111" w:customStyle="1">
+    <w:name w:val="Указатель3111111"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="219" w:customStyle="1">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2110" w:customStyle="1">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="480" w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1210" w:customStyle="1">
+    <w:name w:val="Текст12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent1" w:customStyle="1">
+    <w:name w:val="Text body indent1"/>
+    <w:basedOn w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="748"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard2" w:customStyle="1">
+    <w:name w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbodyindent2" w:customStyle="1">
+    <w:name w:val="Text body indent2"/>
+    <w:basedOn w:val="Standard21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="748"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard21" w:customStyle="1">
+    <w:name w:val="Standard21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="132" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z712" w:customStyle="1">
+    <w:name w:val="WW8Num3z712"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2113" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z812" w:customStyle="1">
+    <w:name w:val="WW8Num4z812"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z21" w:customStyle="1">
+    <w:name w:val="WW8Num5z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1113" w:customStyle="1">
+    <w:name w:val="Caption1113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z012" w:customStyle="1">
+    <w:name w:val="WW8Num3z012"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11113" w:customStyle="1">
+    <w:name w:val="Цитата111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z61" w:customStyle="1">
+    <w:name w:val="WW8Num5z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z612" w:customStyle="1">
+    <w:name w:val="WW8Num4z612"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1" w:customStyle="1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel311" w:customStyle="1">
+    <w:name w:val="ListLabel 311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z112" w:customStyle="1">
+    <w:name w:val="WW8Num3z112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1127" w:customStyle="1">
+    <w:name w:val="Без интервала11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z41" w:customStyle="1">
+    <w:name w:val="WW8Num5z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z81" w:customStyle="1">
+    <w:name w:val="WW8Num5z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2114" w:customStyle="1">
+    <w:name w:val="Цитата21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z01" w:customStyle="1">
+    <w:name w:val="WW8Num5z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31112" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 3111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel110" w:customStyle="1">
+    <w:name w:val="ListLabel 110"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt1" w:customStyle="1">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z312" w:customStyle="1">
+    <w:name w:val="WW8Num4z312"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle241" w:customStyle="1">
+    <w:name w:val="Font Style241"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z512" w:customStyle="1">
+    <w:name w:val="WW8Num4z512"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2115" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z112" w:customStyle="1">
+    <w:name w:val="WW8Num4z112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z412" w:customStyle="1">
+    <w:name w:val="WW8Num4z412"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle281" w:customStyle="1">
+    <w:name w:val="Font Style281"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-11" w:customStyle="1">
+    <w:name w:val="WW-Заголовок11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal1" w:customStyle="1">
+    <w:name w:val="ConsNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z612" w:customStyle="1">
+    <w:name w:val="WW8Num3z612"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z212" w:customStyle="1">
+    <w:name w:val="WW8Num4z212"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apple-converted-space12" w:customStyle="1">
+    <w:name w:val="apple-converted-space12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z31" w:customStyle="1">
+    <w:name w:val="WW8Num5z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21113" w:customStyle="1">
+    <w:name w:val="Указатель2111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z51" w:customStyle="1">
+    <w:name w:val="WW8Num5z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="S11" w:customStyle="1">
+    <w:name w:val="s_11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z412" w:customStyle="1">
+    <w:name w:val="WW8Num3z412"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z512" w:customStyle="1">
+    <w:name w:val="WW8Num3z512"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111113" w:customStyle="1">
+    <w:name w:val="Caption111113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z712" w:customStyle="1">
+    <w:name w:val="WW8Num4z712"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z71" w:customStyle="1">
+    <w:name w:val="WW8Num5z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111112" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1" w:customStyle="1">
+    <w:name w:val="No Spacing1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11114" w:customStyle="1">
+    <w:name w:val="Название объекта1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1131" w:customStyle="1">
+    <w:name w:val="Caption1131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11115" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z11" w:customStyle="1">
+    <w:name w:val="WW8Num5z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11113" w:customStyle="1">
+    <w:name w:val="Caption11113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z212" w:customStyle="1">
+    <w:name w:val="WW8Num3z212"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="133" w:customStyle="1">
+    <w:name w:val="Символ нумерации1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel210" w:customStyle="1">
+    <w:name w:val="ListLabel 210"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z012" w:customStyle="1">
+    <w:name w:val="WW8Num4z012"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111113" w:customStyle="1">
+    <w:name w:val="Caption1111113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z812" w:customStyle="1">
+    <w:name w:val="WW8Num3z812"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle231" w:customStyle="1">
+    <w:name w:val="Font Style231"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z312" w:customStyle="1">
+    <w:name w:val="WW8Num3z312"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption14" w:customStyle="1">
+    <w:name w:val="Caption14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="103" w:customStyle="1">
+    <w:name w:val="Заголовок 10"/>
+    <w:basedOn w:val="1128"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111122" w:customStyle="1">
+    <w:name w:val="Caption11111122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111122" w:customStyle="1">
+    <w:name w:val="Caption1111122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111122" w:customStyle="1">
+    <w:name w:val="Caption111122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11122" w:customStyle="1">
+    <w:name w:val="Caption11122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1122" w:customStyle="1">
+    <w:name w:val="Caption1122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption132" w:customStyle="1">
+    <w:name w:val="Caption132"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption22" w:customStyle="1">
+    <w:name w:val="Caption22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3121" w:customStyle="1">
+    <w:name w:val="Указатель312"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1128" w:customStyle="1">
+    <w:name w:val="Заголовок112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="331" w:customStyle="1">
+    <w:name w:val="Указатель33"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1211" w:customStyle="1">
+    <w:name w:val="Заголовок121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="351" w:customStyle="1">
+    <w:name w:val="Указатель35"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="141" w:customStyle="1">
+    <w:name w:val="Заголовок14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z72" w:customStyle="1">
+    <w:name w:val="WW8Num3z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z02" w:customStyle="1">
+    <w:name w:val="WW8Num1z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z02" w:customStyle="1">
+    <w:name w:val="WW8Num3z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z32" w:customStyle="1">
+    <w:name w:val="WW8Num1z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption15" w:customStyle="1">
+    <w:name w:val="Caption15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z42" w:customStyle="1">
+    <w:name w:val="WW8Num1z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z42" w:customStyle="1">
+    <w:name w:val="WW8Num2z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z82" w:customStyle="1">
+    <w:name w:val="WW8Num2z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z12" w:customStyle="1">
+    <w:name w:val="WW8Num2z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z72" w:customStyle="1">
+    <w:name w:val="WW8Num2z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z12" w:customStyle="1">
+    <w:name w:val="WW8Num3z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z62" w:customStyle="1">
+    <w:name w:val="WW8Num2z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z82" w:customStyle="1">
+    <w:name w:val="WW8Num3z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption41111" w:customStyle="1">
+    <w:name w:val="caption41111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z22" w:customStyle="1">
+    <w:name w:val="WW8Num1z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1114" w:customStyle="1">
+    <w:name w:val="Caption1114"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z22" w:customStyle="1">
+    <w:name w:val="WW8Num2z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z12" w:customStyle="1">
+    <w:name w:val="WW8Num1z12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="711" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote3" w:customStyle="1">
+    <w:name w:val="Footnote3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink3" w:customStyle="1">
+    <w:name w:val="Internet link3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z82" w:customStyle="1">
+    <w:name w:val="WW8Num1z82"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle162" w:customStyle="1">
+    <w:name w:val="Font Style162"/>
+    <w:basedOn w:val="DefaultParagraphFont02"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont02" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font_02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z62" w:customStyle="1">
+    <w:name w:val="WW8Num1z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="220" w:customStyle="1">
+    <w:name w:val="Текст в заданном формате2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Emphasis1" w:customStyle="1">
+    <w:name w:val="Emphasis1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z62" w:customStyle="1">
+    <w:name w:val="WW8Num3z62"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z52" w:customStyle="1">
+    <w:name w:val="WW8Num2z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat2" w:customStyle="1">
+    <w:name w:val="ConsPlusNonformat2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z52" w:customStyle="1">
+    <w:name w:val="WW8Num3z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="47" w:customStyle="1">
+    <w:name w:val="Цитата4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z72" w:customStyle="1">
+    <w:name w:val="WW8Num1z72"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z32" w:customStyle="1">
+    <w:name w:val="WW8Num3z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z02" w:customStyle="1">
+    <w:name w:val="WW8Num2z02"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z42" w:customStyle="1">
+    <w:name w:val="WW8Num3z42"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption114" w:customStyle="1">
+    <w:name w:val="Caption114"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z22" w:customStyle="1">
+    <w:name w:val="WW8Num3z22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote3" w:customStyle="1">
+    <w:name w:val="Endnote3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont4" w:customStyle="1">
+    <w:name w:val="Default Paragraph Font4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z32" w:customStyle="1">
+    <w:name w:val="WW8Num2z32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z52" w:customStyle="1">
+    <w:name w:val="WW8Num1z52"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt2" w:customStyle="1">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:firstLine="720"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2121" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 212"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="134" w:customStyle="1">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption5" w:customStyle="1">
+    <w:name w:val="caption5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="39" w:customStyle="1">
+    <w:name w:val="Текст в заданном формате3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono;Courier New" w:hAnsi="Liberation Mono;Courier New" w:eastAsia="NSimSun" w:cs="Liberation Mono;Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1" w:customStyle="1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2" w:customStyle="1">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3" w:customStyle="1">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num4" w:customStyle="1">
+    <w:name w:val="WW8Num4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num5" w:customStyle="1">
+    <w:name w:val="WW8Num5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num6" w:customStyle="1">
+    <w:name w:val="WW8Num6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num7" w:customStyle="1">
+    <w:name w:val="WW8Num7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num8" w:customStyle="1">
+    <w:name w:val="WW8Num8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num9" w:customStyle="1">
+    <w:name w:val="WW8Num9"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num10" w:customStyle="1">
+    <w:name w:val="WW8Num10"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num11" w:customStyle="1">
+    <w:name w:val="WW8Num11"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num12" w:customStyle="1">
+    <w:name w:val="WW8Num12"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...684 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...6 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
+  <Pages>12</Pages>
+  <Words>2176</Words>
+  <Characters>16169</Characters>
+  <CharactersWithSpaces>18915</CharactersWithSpaces>
+  <Paragraphs>365</Paragraphs>
   <Company>SPecialiST RePack</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>