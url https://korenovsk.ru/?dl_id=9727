--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,4138 +1,24987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pageBreakBefore/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:lang/>
-[...25 lines deleted...]
-        </w:pict>
+          <w:rStyle w:val="Style12"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...12 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...14 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:contextualSpacing/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 28.01.2026                                                                                                                              № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 59  </w:t>
+        </w:rPr>
+        <w:t>59</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="230"/>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FontStyle11"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
+          <w:lang w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Style12"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О внесении изменений в постановление администрации муниципального образования Кореновский муниципальный район Краснодарского края от 30 октября 2023 года №1908 «Об утверждении муниципальной программы «Информационное обслуживание деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(с изменениями, внесенными постановлением от 23 июля 2025 года №1055)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В соответствии с Федеральный закон от 20 марта 2025 г. № 33-ФЗ</w:t>
+        <w:br/>
+        <w:t>«Об общих принципах организации местного самоуправления в единой системе публичной власти», Федеральным Законом от 13 января 1995 года № 7-ФЗ</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">«О порядке освещения деятельности органов государственной власти в государственных средствах массовой информации», Федеральным законом РФ от 9 февраля 2009 года № 8-ФЗ «Об обеспечении доступа к информации о деятельности государственных органов и органов местного самоуправления», постановлением администрации муниципального образования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>«</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>О создании комиссии по дел</w:t>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 02 ноября 2023 года №1921</w:t>
+        <w:br/>
+        <w:t>«Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>ам несовершеннолетних и защите их прав</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрация муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+        <w:br/>
+        <w:t>п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="624" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>Внести изменения в постановление администрации муниципального образования Кореновский район от 30 октября 2023 года № 1908</w:t>
+        <w:br/>
+        <w:t>«Об утверждении муниципальной программы «Информационное обслуживание деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края для обеспечения работы СМИ на 2024-2028 годы» (с изменениями, внесенными постановлением от 23 июля 2025 года №1055) изложив приложение к постановлению в новой редакции (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Признать утратившим силу постановление администрации муниципального образования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>при администрации муниципального образования Кореновский район»</w:t>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 декабря 2025 года № 1849 «О внесении изменений в постановление администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от 30 октября 2023 года №1908</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">«Об утверждении муниципальной программы «Информационное обслуживание деятельности администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>для обеспечения работы СМИ на 2024-2028 годы».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
-[...7 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить размещение настоящего постановления на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:leftFromText="180" w:rightFromText="180" w:tblpX="0" w:tblpY="108"/>
+        <w:tblW w:w="9744" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3822"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="3086"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1466" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Глава</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3086" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="709"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>С.А. Голобородько</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1418" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>В связи с произошедшими кадровыми изменениями в муниципальном образовании Кореновский район, а также в соответствии с Федеральным законом от 24 июня 1</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>999 года «Об основах системы профилактики безнадзорности и правонарушений несовершеннолетних», Законом Краснодарского края от 13 ноября 2006 года № 1132-К3 "О комиссиях по делам несовершеннолетних и защите их прав в Краснодарском крае", постановлением Прав</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>ительства Российской Федерации от 6 ноября 2013 года № 995 "Об утверждении примерного положения о комиссиях по делам несовершеннолетних и защите их прав", администрация муниципального образования Кореновский район   п о с т а н о в л я е т:</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>1. Утвердить с</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:ind w:left="5102"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>остав комиссии по делам несовершеннолетних и защите их прав при администрации муниципального образования Кореновский район (приложение).</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>59</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...37 lines deleted...]
-        <w:t>О создании комиссии по делам несовершеннолетних и защите их прав при администрации муниципального образования Кореновский район».</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...64 lines deleted...]
-        <w:t>ционно-телекоммуникационной сети "Интернет».</w:t>
+        </w:rPr>
+        <w:t>ПАСПОРТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> подписания.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальной программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a6"/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«Информационное обслуживание деятельности администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9844" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-20" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5158"/>
+        <w:gridCol w:w="4685"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Координатор муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Координаторы подпрограмм муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не предусмотрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Участники муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Подпрограммы муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Не предусмотрены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Цели муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обеспечение информационной открытости органов местного самоуправления и реализации права граждан на получение полной и объективной информации о деятельности органов местного самоуправления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Задачи муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- информирование граждан о деятельности органов местного самоуправления с использованием средств массовой информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- обеспечение доступности для населения Кореновского района актуальной, социально значимой информации о событиях в муниципалитете и Краснодарском крае</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень целевых показателей муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общее количество публикаций в печатных средствах массовой информации,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Количество публикаций в социальных сетях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Этапы и сроки реализации муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2024-2028 годы, этапы реализации программы не выделяются</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Объемы бюджетных ассигнований муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Объем финансирования Программы — 16719,5 тыс. руб., в том числе за счет бюджета муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в 2024 году — 4 546,9 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в 2025 году — 3 831,5 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в 2026 году — 1 277,3 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в 2027 году — 3 531,9 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в 2028 году — 3 531,9 тыс.руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Контроль за выполнением муниципальной программы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Администрация муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Характеристика текущего состояния и прогноз развития средств массовой информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В Кореновском районе и Краснодарском крае создана система подведомственных отделу информационной политики и средств массовой информации администрации муниципального образования Кореновский муниципальный район Краснодарского края предприятий, которые обеспечивают выполнение функций по информированию населения и доведению до граждан решений федеральных и региональных органов законодательной и исполнительной власти. Наличие такой системы позволяет максимально оперативно реагировать на социально-политические, экономические процессы в обществе и отражать интересы государственной власти, что соответствует практике экономически развитых государств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Настоящая программа разработана в соответствии с:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Федеральным законом от 13 января 1995 года № 7-ФЗ «О порядке освещения деятельности органов государственной власти в государственных средствах массовой информации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Федеральным законом от 9 февраля 2009 года № 8-ФЗ «Об обеспечении доступа к информации о деятельности государственных органов и органов местного самоуправления».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3465A4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3465A4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мероприятия, предусмотренные программой, соответствуют основным направлениям развития в Кореновском районе печатных и электронных средств массовой информации и полиграфии, официальных сайтов, официальных страниц органов местного самоуправления в социальных сетях. Особенностью программы является комплексный подход к поддержке и развитию функционально взаимосвязанных отраслей печатных и электронных средств массовой информации и полиграфии, официальных сайтов, официальных страниц органов местного самоуправления в социальных сетях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Эффективное решение проблемы - обеспечение прав граждан в сфере информации, сохранение информационного пространства, укрепление морально-нравственных ценностей общества, а также развитие культуры и сохранение культурного наследия является практически невозможным, если опираться только лишь на базу сложившегося рыночного механизма, оно требует поддержки со стороны государства. При этом использование программно-целевого метода позволит реализовать основную стратегическую цель отрасли радиовещания, печатных средств массовой информации и полиграфии, официальных сайтов, официальных страниц органов местного самоуправления в социальных сетях наиболее комплексно и рационально. Обусловлена необходимость применения системного подхода в связи со сложностью и многообразием проблем развития отрасли, системный подход позволит в установленные сроки сконцентрировать ресурсы на приоритетных задачах программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Отказ от решения задач, связанных с обеспечением прав граждан в сфере информации, сохранением информационного пространства, укреплением морально-нравственных ценностей общества, а также развитием культуры и сохранением культурного наследия, повлечет за собой снижение качества услуг средств массовой информации, а также уровня информированности граждан о деятельности органов местного самоуправления Кореновского района и об общественно-политических, социально-культурных событиях в Кореновском районе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Отсутствие поддержки в отрасли средств массовой информации со стороны государства приведет к снижению эффективности хозяйственной деятельности предприятий, подведомственных администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3465A4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3465A4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наиболее актуальной задачей становится создание качественного информационного продукта и гарантированное доведение его до жителей Кореновского района. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Цели и задачи программно-целевого метода предполагают наиболее рациональный и действенный способ решения указанных выше проблем и позволят наиболее эффективно и в установленные сроки осуществить основные мероприятия программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Цели, задачи и целевые показатели, сроки и этапы реализации муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Целью программы является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Обеспечение информационной открытости органов местного самоуправления и реализации права граждан на получение полной и объективной информации о деятельности органов местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Для достижения обозначенной цели предполагается решение задач по:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>информирование граждан о деятельности органов местного самоуправления с использованием средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>обеспечение доступности для населения Кореновского района актуальной, социально значимой информации о событиях в муниципалитете и Краснодарском крае.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Сроки реализации муниципальной программы представлены в Приложении №2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Целевые показатели муниципальной программы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Общее количество публикаций в печатных средствах массовой информации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Количество публикаций в социальных сетях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сроки реализации муниципальной программы: 2024-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Перечень основных мероприятий муниципальной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Мероприятия программы представлены в табличной форме в приложении № 2 к программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Обоснование ресурсного обеспечения муниципальной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объемы и источники финансирования Программы определяются Перечнем программных мероприятий. Общий планируемый объем финансирования Программы на 2024-2028 годы составит </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16868,0 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс. руб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Структура финансирования Программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыс.руб</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9638" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1916"/>
+        <w:gridCol w:w="1199"/>
+        <w:gridCol w:w="1015"/>
+        <w:gridCol w:w="1379"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="1376"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Источники и направления финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7721" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Объем финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6522" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Районный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15833,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4346</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3980,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1277,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет (на условиях софинансирования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Другие источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ВСЕГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16719,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4546</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3831,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1277,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Исполняющий обязанности главы</w:t>
+        <w:t>Ресурсное обеспечение программы носит прогнозный характер и подлежит корректировке в пределах бюджетных ассигнований, предусмотренных решением Совета муниципального образования Кореновский муниципальный район Краснодарского края о бюджете муниципального образования Кореновский муниципальный район Краснодарского края на соответствующий финансовый год и на плановый период.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t>муниципального образования</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кореновский район  </w:t>
+        <w:t>5. Методика оценки эффективности реализации муниципальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>программы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Оценка эффективности реализации муниципальной программы производится ежегодно. В соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                                                       С.В. Колупайко</w:t>
+          <w:rFonts w:cs="TimesNewRoman" w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>02 ноября 2023 года №1921</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Механизм реализации муниципальной программы и контроль за ее выполнением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Механизм реализации программы предполагает закупку товаров, работ, услуг для государственных нужд за счет средств районного бюджета в соответствии с Федеральным законом от 5 апреля 2013 года № 44-ФЗ</w:t>
+        <w:br/>
+        <w:t>«О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Текущее управление муниципальной программой осуществляет координатор муниципальной программы - управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края, которое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>обеспечивает разработку муниципальной программы, ее согласование с участниками муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>формирует структуру муниципальной программы и перечень участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>организует реализацию муниципальной программы, координацию деятельности участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>принимает решение о внесении в установленном порядке изменений в муниципальную программу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>несет ответственность за достижение целевых показателей муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>осуществляет подготовку предложений по объемам и источникам финансирования реализации муниципальной программы на основании предложений участников муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ежегодно проводит оценку эффективности реализации муниципальной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>готовит ежегодный доклад о ходе реализации муниципальной программы и оценке эффективности ее реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>организует информационную и разъяснительную работу, направленную на освещение целей и задач муниципальной программы в средствах массовой информации, на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>размещает информацию о ходе реализации и достигнутых результатах муниципальной программы на официальном сайте в информационно-телекоммуникационной сети Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>осуществляет иные полномочия, установленные муниципальной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">В целях осуществления текущего контроля реализации мероприятий муниципальной программы  управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края ежеквартально до 25 числа месяца, следующего за отчетным кварталом, представляет в управление экономики администрации муниципального образования Кореновский муниципальный район Краснодарского края и финансовое управление администрации муниципального образования Кореновский муниципальный район Краснодарского края квартальный отчет о об объемах и источниках финансирования программы в разрезе мероприятий согласно приложения № 7 постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="TimesNewRoman" w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>02 ноября 2023 года №1921</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Об утверждении Порядка принятия решения о разработке, формировании, реализации и оценке эффективности реализации муниципальных программ муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Управление службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края ежегодно, до 1 марта года, следующего за отчетным годом, подготавливает доклад о ходе реализации муниципальной программы и оценке эффективности ее реализации на бумажных и электронных носителях и направляет в управление экономики администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:leftFromText="180" w:rightFromText="180" w:tblpX="0" w:tblpY="108"/>
+        <w:tblW w:w="9744" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3822"/>
+        <w:gridCol w:w="3290"/>
+        <w:gridCol w:w="2632"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1466" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Начальник отдела службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>протокола и информационной политики администрации муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный</w:t>
+              <w:br/>
+              <w:t>район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="709"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А.Н. Кобзева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="1134" w:top="1191" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...14 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">                                                                       </w:t>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
       </w:r>
-      <w:r>
-[...321 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
+        <w:tblW w:w="14588" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4364"/>
-        <w:gridCol w:w="5263"/>
+        <w:gridCol w:w="8166"/>
+        <w:gridCol w:w="6421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4364" w:type="dxa"/>
-[...2598 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8166" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6421" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к муниципальной программе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Информационное обслуживание деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>Заместитель главы</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>муници</w:t>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЦЕЛИ, ЗАДАЧИ И ЦЕЛЕВЫЕ ПОКАЗАТЕЛИ МУНИЦИПАЛЬНОЙ ПРОГРАММЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>«Информационное обслуживание деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14640" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="793"/>
+        <w:gridCol w:w="3064"/>
+        <w:gridCol w:w="1072"/>
+        <w:gridCol w:w="1618"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="1615"/>
+        <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="1656"/>
+        <w:gridCol w:w="1588"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="416" w:hRule="atLeast"/>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наименование целевого показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ед. изм.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Статус 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8091" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Значение показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13845" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Муниципальная программа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«Информационное обслуживание деятельности администрации муниципального образования Кореновский муниципальный район Краснодарского края для обеспечения работы СМИ на 2024-2028 годы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13845" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Цель «обеспечение информационной открытости органов местного самоуправления и реализации права граждан на получение полной и объективной информации о деятельности органов местного самоуправления»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13845" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Задача 1 «информирование граждан о деятельности органов местного самоуправления с использованием средств массовой информации»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:before="0" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Общее количество публикаций в печатных средствах массовой информации,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тыс. кв. см.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>24981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>24990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>25000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>25010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>25020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="419" w:hRule="atLeast"/>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13845" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Задача 2 «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>обеспечение доступности для населения Кореновского района актуальной, социально значимой информации о событиях в муниципалитете и Краснодарском крае»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="448" w:hRule="atLeast"/>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Количество публикаций в социальных сетях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>10950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>12045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>13140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1656" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>14235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>15330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:leftFromText="180" w:rightFromText="180" w:tblpX="0" w:tblpY="108"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="6374"/>
+        <w:gridCol w:w="3544"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1466" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Начальник отдела службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>протокола и информационной политики администрации муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Кореновский муниципальный</w:t>
+              <w:br/>
+              <w:t>район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6374" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="709"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+              </w:rPr>
+              <w:t>А.Н. Кобзева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:overflowPunct w:val="true"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>пального образования</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Кореновский район                                                                              Т.Г. Ковалева</w:t>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00F71EF4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14588" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="71" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8166"/>
+        <w:gridCol w:w="6421"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8166" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6421" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>к муниципальной программе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Информационное обслуживание деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00000000">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="312" w:charSpace="-6554"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ПЕРЕЧЕНЬ ОСНОВНЫХ МЕРОПРИЯТИЙ МУНИЦИПАЛЬНОЙ ПРОГРАММЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Информационное обслуживание деятельности администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для обеспечения работы СМИ на 2024-2028 годы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14818" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-184" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="622"/>
+        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="891"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1886"/>
+        <w:gridCol w:w="1778"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наименования мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ста</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Источники финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Объем финансирования, всего (тыс. руб.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>В том числе по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Срок реализации мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Непосредственный результат реализации мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Муниципальный заказчик мероприятия, ответственный за выполнение мероприятий и получатель субсидий (субвенция, иных межбюджетных трансфертов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2028 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="341" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Цель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12168" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обеспечение информационной открытости органов местного самоуправления и реализации права граждан на получение полной и объективной информации о деятельности органов местного самоуправления.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Задача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12168" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>информирование граждан о деятельности органов местного самоуправления с использованием средств массовой информации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Печатание официальных документов, нормативно-правовых документов в печатном средстве информации органов местного самоуправления муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2138,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>89,1</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Своевременное опубликование нормативно-правовых документах в печатном средстве информации органов местного самоуправления муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Вестник органов местного самоуправления муниципального образования Кореновский муниципальный район Краснодарского края»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2138,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>89,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>534,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3735" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оказание услуг по информационному обеспечению деятельности органов местного самоуправления муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в сети Интернет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>595,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>235,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Своевременное размещение нормативно-правовых документах на сайте «Подсолнух Медиа» (Свидетельство регистрации СМИ ЭЛ № ФС 77 – 70032 от 31.05.2017)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>595,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>235,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обеспечение доступа к нормативной и иной информации о деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в газете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4698,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1134,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сохранение тиражей и доступного для населения уровня цен на периодические печатные издания, освещение деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в местных печатных СМИ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Не менее 1000 экз. подписки на печатное издание "Кореновские вести".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4698,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1134,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>891,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Задача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12168" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обеспечение доступности для населения Кореновского района актуальной, социально значимой информации о событиях в муниципалитете и Краснодарском крае</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информационное сопровождение деятельности администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на радио</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7660,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Обеспечение надежного эфирного вещания программ районной радиостанции на территории Кореновского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7660,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Приобретение, обслуживание, ремонт фотооборудования, принтера, электронных носителей информации,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>приобретение фотобумаги, рамок, чернил для принтера для изготовления фотографий, отражающих работу органов местного самоуправления в рамках реализации мероприятий по информационному обслуживанию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1004,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>143,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>128,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>155,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>244,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>244,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Создание, публикация и распространение фото- и видеоматериалов, плакатов листовок, буклетов и других раздаточных материалов, освещающих деятельность органов местного самоуправления муниципального образования и изготовленных на материально-технической базе администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1004,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>143,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>128,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>155,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>244,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>244,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Обеспечение доступа к информации о социально-экономическом развитии Кореновского района, проводимых мероприятиях в Кореновском районе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>623,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>55,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1-4 квартал (январь декабрь) 2024 год, 1-4 квартал (январь декабрь) 2025 год, 1-4 квартал (январь декабрь) 2026 год, 1-4 квартал (январь декабрь) 2027 год, 1-4 квартал (январь декабрь) 2028 год,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Создание, публикация и распространение текстовых, фото- и видеоматериалов, плакатов листовок, буклетов и других раздаточных материалов, освещающих </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>деятельность органов местного самоуправления муниципального образования и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изготовленных силами сторонних издательств и редакций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>623,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>55,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>142,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ИТОГО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16719,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3831,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1277,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Управление службы протокола и информационной политики администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Краевой бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Федеральный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Местный бюджет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16584,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>546</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3831,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1277,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style20"/>
+              <w:widowControl w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3531,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="622" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>Внебюджетные источники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+              <w:t>0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:snapToGrid w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:leftFromText="180" w:rightFromText="180" w:tblpX="0" w:tblpY="108"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="3544"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1466" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Начальник отдела службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>протокола и информационной политики администрации муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный</w:t>
+              <w:br/>
+              <w:t>район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="709"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:themeColor="text1" w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А.Н. Кобзева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="1134" w:top="2533" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="TimesNewRoman">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...45 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="text1" w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="text1" w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:color w:themeColor="text1" w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>19</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%6"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="71"/>
   <w:embedSystemFonts/>
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...12 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...22 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{F42CA44C-B86C-4E29-BCF2-35D7D0A06018}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4177,51 +25026,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4288,52 +25137,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4395,618 +25244,1233 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Segoe UI" w:hAnsi="Liberation Serif" w:cs="Tahoma"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="zh-CN" w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext w:val="true"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      </w:numPr>
+      <w:keepNext w:val="true"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="0" w:leader="none"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="12"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="140" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2" w:customStyle="1">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4" w:customStyle="1">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5" w:customStyle="1">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6" w:customStyle="1">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7" w:customStyle="1">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8" w:customStyle="1">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:rFonts w:cs="TimesNewRoman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0" w:customStyle="1">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3" w:customStyle="1">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4" w:customStyle="1">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5" w:customStyle="1">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6" w:customStyle="1">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7" w:customStyle="1">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8" w:customStyle="1">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3" w:customStyle="1">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4" w:customStyle="1">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5" w:customStyle="1">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6" w:customStyle="1">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7" w:customStyle="1">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8" w:customStyle="1">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1" w:customStyle="1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2" w:customStyle="1">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111" w:customStyle="1">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0" w:customStyle="1">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1" w:customStyle="1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2" w:customStyle="1">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3" w:customStyle="1">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4" w:customStyle="1">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5" w:customStyle="1">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6" w:customStyle="1">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7" w:customStyle="1">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8" w:customStyle="1">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2" w:customStyle="1">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1" w:customStyle="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="26282F"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24" w:customStyle="1">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00487312"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="FontStyle33" w:customStyle="1">
+    <w:name w:val="Font Style33"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
-    <w:name w:val="Основной шрифт абзаца1"/>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-    <w:name w:val="ListLabel 1"/>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
-    <w:name w:val="ListLabel 2"/>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
-[...23 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
+  <w:style w:type="character" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...2 lines deleted...]
-    <w:next w:val="a3"/>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000b6643"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a3"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12" w:customStyle="1">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
-[...11 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption11" w:customStyle="1">
+    <w:name w:val="caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="13" w:customStyle="1">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21" w:customStyle="1">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndented" w:customStyle="1">
+    <w:name w:val="Body Text;Indented"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31" w:customStyle="1">
+    <w:name w:val="Основной текст 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211" w:customStyle="1">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:ind w:firstLine="708"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16" w:customStyle="1">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17" w:customStyle="1">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18" w:customStyle="1">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19" w:customStyle="1">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20" w:customStyle="1">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21" w:customStyle="1">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22" w:customStyle="1">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000b6643"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14" w:customStyle="1">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P6" w:customStyle="1">
+    <w:name w:val="p6"/>
+    <w:basedOn w:val="14"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="708" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:color w:val="00000A"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00487312"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0087180f"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d50e9b"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="WenQuanYi Micro Hei;MS Gothic" w:cs="Lohit Hindi;MS Gothic" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="No Spacing"/>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="caption11111"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
-    <w:name w:val="Обычный2"/>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ar-SA" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:tabs>
-[...13 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Style25" w:customStyle="1">
+    <w:name w:val="Без списка"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2" w:customStyle="1">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a2">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79E0E5F1-93C9-464A-8BAD-3A7229CC06F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...6 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
+  <Pages>20</Pages>
+  <Words>2908</Words>
+  <Characters>21704</Characters>
+  <CharactersWithSpaces>24334</CharactersWithSpaces>
+  <Paragraphs>531</Paragraphs>
   <Company>SPecialiST RePack</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>алекс</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>user</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Об утверждении Порядка принятия решения о разработке,</dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
+    <vt:bool>0</vt:bool>
+  </property>
+</Properties>
+</file>