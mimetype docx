--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,4874 +1,4467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
-[...37 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
-[...62 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от 11.02.2025 </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">.03.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...87 lines deleted...]
-        <w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202972879"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202972879"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Об утверждении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состава комиссии по обследованию состояния используемых в предпринимательской деятельности объектов недвижимости (строений) и имущества, поврежденного в результате обстрела со стороны вооруженных формирований Украины и террористических актов на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В соответствии с постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края от 27 февраля 2026 года № 185</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Порядка формирования и ведения реестра субъектов предпринимательской деятельности и физических лиц, применяющих специальный налоговый режим «Налог на профессиональный доход», пострадавших в результате обстрелов со стороны вооруженных формирований Украины и террористических актов, осуществляющих деятельность на территории муниципального образования Кореновский муниципальный район Краснодарского края»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, администрация муниципального образования Кореновский муниципальный район Краснодарского края,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состав </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссии по обследованию состояния используемых в предпринимательской деятельности объектов недвижимости (строений) и имущества, поврежденного в результате обстрела со стороны вооруженных формирований Украины и террористических актов на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1134" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle15"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление и разместить в информационно - телекоммуникационной сети «Интернет» на официальном сайте администрации  муниципального  образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style11"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципальный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Краснодарского края С.В. Колупайко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Lohit Hindi;MS Mincho"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>С.В. Колупайко</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5387" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5387" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5387" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>постановлением администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5387" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="5387" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>СОСТАВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссии по обследованию состояния используемых в предпринимательской деятельности объектов недвижимости (строений) и имущества, поврежденного в результате обстрела со стороны вооруженных формирований Украины и террористических актов на территории муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...488 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Контроль за исполнением  постановления </w:t>
-[...157 lines deleted...]
-        <w:ind w:firstLine="4989"/>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:ind w:firstLine="4989"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...369 lines deleted...]
-      </w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="3231"/>
+        <w:gridCol w:w="6406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...33 lines deleted...]
-              <w:t>п/п</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Голобородько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...9 lines deleted...]
-              <w:t>Источник ценовой информации</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> глава муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края, председатель Комиссии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Колупайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Светлана Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...28 lines deleted...]
-              <w:t>кв.м</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">главы муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края, заместитель председателя Комиссии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ярошенко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Денис Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="Style16"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Стоимость жилого помещения, руб.</w:t>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- главный специалист сектора инвестиций взаимодействия с малым и средним бизнесом и административной реформы управления экономики администрации муниципального образования  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края, секретарь Комиссии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9637" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Члены Комиссии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t>от 14.01.2025</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="624"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Байгин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="624"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сергей Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>37,0</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style19"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник отдела строительства администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Головин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>3 925 000,00</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>по гражданской обороне и чрезвычайным ситуациям, взаимодействию с правоохранительными органами и межнациональным отношениям администрации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>2.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гоптарева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Елена Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...46 lines deleted...]
-              <w:t>от 14.01.2025</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">начальник управления сельского хозяйства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гурина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ольга Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...17 lines deleted...]
-              <w:t>,2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>- з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аведующий сектором развития потребительской сферы и ценообразования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>управлени</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> экономики администрации муниципального образования Кореновский муниципальный район Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNonformat"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Милославская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Марина Григорьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>3 900 000,00</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник управления архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края, главный архитектор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мисько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анастасия Геннадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...46 lines deleted...]
-              <w:t>от 14.01.2025</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела финансово-экономического мониторинга управления экономики администрации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наумова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Марина Геннадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>41,3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- начальник отдела</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имущественных отношений администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:widowControl/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Нейжмак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Виктор Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>4 196 256,76</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела жилищно-коммунального хозяйства, транспорта и связи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...10 lines deleted...]
-              <w:t>4.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="624"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Чиркова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="624"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наталья Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...230 lines deleted...]
-              <w:t>3 800 000,0</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style16"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заведующий сектором инвестиций взаимодействия с малым и средним бизнесом и административной реформы управления экономики администрации муниципального образования  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="3"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Краснодарского края.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="005E758D">
-[...214 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:firstLine="680"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:ind w:firstLine="737"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...15 lines deleted...]
-        <w:ind w:firstLine="680"/>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...25 lines deleted...]
-        <w:ind w:firstLine="680"/>
+          <w:rFonts w:ascii="FreeSerif" w:hAnsi="FreeSerif" w:cs="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="FreeSerif" w:ascii="FreeSerif" w:hAnsi="FreeSerif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...80 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...252 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="3"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       С.В. Колупайко</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="624" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-[...7 lines deleted...]
-    <w:charset w:val="01"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="FreeSerif">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...252 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style20"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...15 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="73"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...22 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{B7989F8A-E83D-4A19-91DB-7B6E36F2D80B}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="0"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:lang/>
-[...5 lines deleted...]
-    <w:next w:val="a"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="44"/>
-[...5 lines deleted...]
-    <w:next w:val="a"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacing1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:link w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:link w:val="NormalWeb1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:link w:val="BalloonText1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:link w:val="ListParagraph1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной текст (2)"/>
+    <w:link w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val=" Знак"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Pagenumber1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style12">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="48"/>
-[...5 lines deleted...]
-    <w:next w:val="a"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style13">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...5 lines deleted...]
-    <w:qFormat/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:link w:val="NoSpacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:link w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NormalWeb"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="30" w:after="30"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="708"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Основной текст (2)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="0" w:before="540" w:after="420"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val=" Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagenumber1">
+    <w:name w:val="page number1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="Pagenumber"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:next w:val="a"/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style15">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="" w:cs="Courier New"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Style_9">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...758 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>553</Words>
+  <Characters>4717</Characters>
+  <CharactersWithSpaces>5434</CharactersWithSpaces>
+  <Paragraphs>71</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>                                                 </dc:title>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>лдз</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>