--- v0 (2025-10-21)
+++ v1 (2026-04-22)
@@ -1,19285 +1,4145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...10 lines deleted...]
-      </w:r>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="650875" cy="821690"/>
+            <wp:extent cx="557530" cy="692150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 2" descr=""/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 2" descr=""/>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="650875" cy="821690"/>
+                      <a:ext cx="557530" cy="692150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.03.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>198</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202972879"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202972879"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О предоставлении администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>разрешения на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0801004:904 площадью 17917 квадратных метров, расположенного по адресу: Краснодарский край,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
-          <w:i w:val="false"/>
-[...8 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский р-н, ст-ца Сергиевская</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Земельный участок с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0801004:904 площадью 17917 квадратных метров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, расположенный по адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:i w:val="false"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
-          <w:sz w:val="36"/>
-[...1 lines deleted...]
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский р-н, ст-ца Сергиевская</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, относится к землям, государственная собственность на которые не разграничена, вид разрешенного использования не установлен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:rPr/>
-[...1045 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:lineRule="atLeast" w:line="200" w:before="0" w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>муниципального образования Кореновский район</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Согласно генеральному плану Сергиевского сельского поселения Кореновского района, утвержденному решением Совета Сергиевского сельского поселения Кореновского района от 9 ноября 2012 года № 205</w:t>
+        <w:br/>
+        <w:t>(с изменениями от 28 декабря 2022 года № 318), данный земельный участок расположен в зоне озелененных территорий специального назначения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="atLeast" w:line="100"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>«Обеспечение жильем молодых семей на территории сельских поселений муниципального образования Кореновский район на 2024 — 2028 годы»</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В соответствии с правилами землепользования и застройки Сергиевского сельского поселения Кореновского района, Краснодарского края, утвержденными решением Совета муниципального образования Кореновский район от 28 июня 2017 года № 248 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>с изменениями от 26 декабря 2024 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="atLeast" w:line="100"/>
-[...1193 lines deleted...]
-        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style15"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>вышеуказанный земельный участок расположен в зоне озеленения специального назначения (ИВ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>), где вид разрешенного использования «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Рыбоводство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>» относится к условно разрешенным видам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId3"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1134" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="4294961151"/>
+        </w:sectPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="atLeast" w:line="100"/>
-[...10 lines deleted...]
-        <w:t>1. Характеристика текущего состояния и прогноз развития соответствующей</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Отдел земельных отношений администрации муниципального образования Кореновский муниципальный район Краснодарского края обратился с заявлением о предоставлении разрешения на условно разрешенный вид использования земельного участка с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0801004:904 площадью 17917 квадратных метров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, расположенного по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский р-н, ст-ца Сергиевская</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Рыбоводство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-        <w:t>сферы реализации муниципальной программы</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края от 12 февраля 2026 года № 125 «О назначении публичных слушаний по проекту постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края «О предоставлении администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>разрешения на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0801004:904 площадью 17917 квадратных метров, расположенного по адресу: Краснодарский край, Кореновский р-н, ст-ца Сергиевская», назначены публичные слушания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с градостроительным законодательством проведены публичные слушания по вопросу предоставления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>администрации муниципального образования Кореновский муниципальный район Краснодарского края разрешения на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0801004:904 площадью 17917 квадратных метров, расположенного по адресу: Краснодарский край,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский р-н, ст-ца Сергиевская</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заключение о результатах публичных слушаний публикуется официально в газете «Кореновские вести» и размещается на официальном Интернет-портале администрации муниципального образования Кореновский муниципальный район Краснодарского края).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="atLeast" w:line="100"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> появится возможность улучшить жилищные условия молодых семей, в том числе с использованием ипотечных жилищных кредитов и займов, при оказании поддержки за счет средств федерального бюджета, бюджетов субъектов Российской Федерации и местных бюджетов. </w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Комиссией по землепользованию и застройке муниципального образования Кореновский муниципальный район Краснодарского края принято решение рекомендовать главе муниципального образования Кореновский муниципальный район Краснодарского края предоставить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разрешение на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0801004:904 площадью 17917 квадратных метров, расположенного по адресу: Краснодарский край, Кореновский р-н, ст-ца Сергиевская </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Рыбоводство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">В текущих условиях, когда кредитные организации установили минимальный размер первоначального взноса не менее 30 процентов стоимости </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В соответствии со статьей 39 Градостроительного кодекса Российской Федерации и Уставом муниципального образования Кореновский муниципальный район Краснодарского края, администрация муниципального образования Кореновский муниципальный район Краснодарского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>жилья, основными факторами, сдерживающими использование заемных средств для приобретения или строительства жилья, являются отсутствие у значительного числа граждан средств для уплаты первоначального взноса по жилищному или ипотечному жилищному кредиту, а также высокая процентная ставка за использование кредитных средств, в 2-2,5 раза превышающая средний уровень процентной ставки в развитых странах.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>края  п о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Однако, такая категория населения имеет хорошие перспективы роста заработной платы по мере повышения квалификации, и государственная помощь в предоставлении средств на уплату первоначального взноса при получении ипотечных жилищных кредитов или займов будет являться хорошим стимулом дальнейшего профессионального роста.</w:t>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Предоставить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разрешение на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0801004:904 площадью 17917 квадратных метров, расположенного по адресу: Краснодарский край, Кореновский р-н, ст-ца Сергиевская </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Рыбоводство</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl/>
-        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Поддержка молодых семей при решении жилищной проблемы станет основой стабильных условий жизни для этой наиболее активной части населения и повлияет на улучшение демографической ситуации в стране, в крае </w:t>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2. Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края обратиться в филиал ППК «Роскадастр» по Краснодарскому краю для внесения сведений в Единый государственный реестр недвижимости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">и в том числе в Кореновском районе. Возможность решения жилищно проблемы, в том числе с привлечением средств ипотечного жилищного кредита </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3. Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края (Милославская) внести соответствующие изменения в государственную информационную систему обеспечения градостроительной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t>или займа, создаст для молодежи стимул к повышению качества трудовой деятельности и уровня квалификации в целях роста заработной платы. Решение  жилищной проблемы молодых граждан России позволит сформировать экономически активный слой населения.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и разместить на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
         <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Основные направления реализации Программы позволяют учесть основные проблемы в строительстве и приобретении жилья и в рамках финансирования определить приоритетность тех или иных мероприятий Программы. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Б.И. Сторчун.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
         <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:t>Одним из основных принципов Программы является доступность жилья. На этой основе будут решаться вопросы обеспечения жильём молодых семей. Комплексное решение основных проблем программно-целевым методом позволит обеспечить согласование и реализацию решений по мероприятиям Программы и сократить временные и материальные затраты.</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Настоящее постановление вступает в силу после его официального обнародования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности главы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-        <w:t>2. Цели, задачи и целевые показатели достижения целей и решения задач,</w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-        <w:t>сроки и этапы реализации муниципальной программы</w:t>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     С.В. Колупайко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
-[...100 lines deleted...]
-        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
-        <w:jc w:val="both"/>
-[...127 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style9"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr/>
-      </w:pPr>
-[...11274 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="even" r:id="rId5"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId4"/>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:titlePg/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Cambria">
+  <w:font w:name="Arial Narrow">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="XO Thames">
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...3 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="cc"/>
-[...9 lines deleted...]
-    <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
+  <w:font w:name="Courier New">
     <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Style23"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...26 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="Style23"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr/>
-      <w:t>0</w:t>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...7 lines deleted...]
-      <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Style23"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:rPr/>
-      <w:t>3</w:t>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...31 lines deleted...]
-      <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:pStyle w:val="Heading1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...157 lines deleted...]
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:doNotBreakWrappedTables/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
-[...26 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="false"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...7 lines deleted...]
-      <w:kern w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="108" w:after="108"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000080"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:ilvl w:val="0"/>
-        <w:numId w:val="2"/>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:lineRule="atLeast" w:line="100" w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:b/>
-      <w:i/>
-      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...7 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:hanging="1418" w:left="1418" w:right="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
-[...6 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...7 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
-      <w:b/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="0"/>
-[...3 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:spacing w:val="-8"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="Heading 5"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="32">
-[...10 lines deleted...]
-    <w:link w:val="511"/>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Contents2">
-[...9 lines deleted...]
-    <w:link w:val="WW8Num4z21"/>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Contents4">
-[...9 lines deleted...]
-    <w:link w:val="WW-Absatz-Standardschriftart1112"/>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style41">
-[...1 lines deleted...]
-    <w:link w:val="Style411"/>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num4z4">
-[...1 lines deleted...]
-    <w:link w:val="WW8Num4z41"/>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style9">
-[...17 lines deleted...]
-    <w:link w:val="WW8Num3z01"/>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Contents7">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num2z6">
     <w:name w:val="WW8Num2z6"/>
-    <w:link w:val="WW8Num2z61"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style11">
-[...1 lines deleted...]
-    <w:link w:val="113"/>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
     <w:qFormat/>
     <w:rPr/>
-  </w:style>
-[...178 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num2z8">
     <w:name w:val="WW8Num2z8"/>
-    <w:link w:val="WW8Num2z81"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="12">
-[...4 lines deleted...]
-      <w:i/>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="3">
-    <w:name w:val="Указатель3"/>
-[...28 lines deleted...]
-    <w:link w:val="123"/>
+    <w:name w:val="Основной шрифт абзаца3"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="6">
-[...291 lines deleted...]
-    <w:name w:val="Contents 1"/>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="31">
-[...44 lines deleted...]
-    <w:name w:val="Header and Footer"/>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
-      <w:sz w:val="28"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
-      <w:color w:val="000000"/>
-[...109 lines deleted...]
-      <w:i/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...182 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Title1">
     <w:name w:val="Title1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading41">
-    <w:name w:val="Heading 41"/>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val=" Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной текст (2)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
-      <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style31">
-[...1 lines deleted...]
-    <w:link w:val="28"/>
+  <w:style w:type="character" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num5z7">
-[...1 lines deleted...]
-    <w:link w:val="WW8Num5z71"/>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Style32">
-[...46 lines deleted...]
-    <w:name w:val="Заголовок1"/>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
-    <w:rPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-    <w:name w:val="Указатель7"/>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Указатель"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="111">
-    <w:name w:val="Заголовок11"/>
+  <w:style w:type="paragraph" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
-[...12 lines deleted...]
-    <w:name w:val="Указатель71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Style23"/>
-[...5 lines deleted...]
-    <w:name w:val="Основной текст с отступом 321"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="32"/>
-[...11 lines deleted...]
-    <w:name w:val="Указатель51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="5"/>
-[...7 lines deleted...]
-    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="141" w:left="993" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Без интервала"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Колонтитул"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style23">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:spacing w:val="0"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="NSimSun" w:cs="Courier New"/>
+      <w:color w:val="00000A"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...4 lines deleted...]
-    <w:link w:val="WW8Num4z2"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Прижатый влево"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style26"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
-[...97 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
-[...2535 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="316">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagenumber1">
+    <w:name w:val="page number1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val=" Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Основной текст (2)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="0" w:before="540" w:after="420"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="16"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="28">
-[...1 lines deleted...]
-    <w:link w:val="Style31"/>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="WW8Num5z71">
-[...1 lines deleted...]
-    <w:link w:val="WW8Num5z7"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="0" w:left="708"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="30" w:after="30"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="72">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="131">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Style33"/>
-[...48 lines deleted...]
-    </w:tblPr>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...38 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="25400">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="38100">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...34 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
-  <Pages>11</Pages>
-[...3 lines deleted...]
-  <Paragraphs>347</Paragraphs>
+  <Pages>3</Pages>
+  <Words>631</Words>
+  <Characters>5203</Characters>
+  <CharactersWithSpaces>6006</CharactersWithSpaces>
+  <Paragraphs>31</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Bokr</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <dc:title>О создании оргкомитета по проведению публичных слушаний</dc:title>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>