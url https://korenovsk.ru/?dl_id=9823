--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,7374 +1,5625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...31 lines deleted...]
-        </w:pict>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="630555" cy="796925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect l="-534" t="-427" r="-534" b="-427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="630555" cy="796925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:u w:val="none"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:u w:val="none"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...1 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="true"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 23.04.2026    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О проведении муниципального этапа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t>025</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>краевых спортивных игр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Спорт против наркотиков»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с календарным планом официальных спортивных мероприятий и физкультурных мероприятий Краснодарского края на 2026 год, утвержденным приказом министерства физической культуры и спорта Краснодарского края, календарным планом официальных физкультурных мероприятий и спортивных мероприятий муниципального образования Кореновский муниципальный район Краснодарского края на 2026 год, утвержденным отделом по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Провести 15 мая 2026 года муниципальный этап краевых спортивных игр «Спорт против наркотиков» (далее – Игры) в универсальном воздухоопорном спортивном комплексе гор. Кореновска (ул. Фрунзе, 180 Г).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Отделу по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
+        <w:t>2.1. организовать работу станций «Дартс», «Стрельба из электронного оружия», «Метание мяча на точность» «Полоса препятствий»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.2. назначить ответственных за подготовку и работу станций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.3. обеспечить работу станций необходимым инвентарем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.4. на станциях обеспечить участие организаторов, судьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Управлению образования администрации муниципального образования Кореновский муниципальный район Краснодарского края:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.1. обеспечить участие в Играх несовершеннолетних, состоящих на профилактических учетах в органах и учреждениях системы профилактики безнадзорности и правонарушений несовершеннолетних;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.2. организовать работу станции «Первая медицинская помощь»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.3. назначить ответственных за подготовку и работу станции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="993" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:start="1" w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.4. обеспечить работу станции необходимым инвентарем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.5. на станции обеспечить участие организаторов, судьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Отделу по делам молодежи администрации муниципального   образования Кореновский муниципальный район Краснодарского края, муниципальному казенному учреждению «Молодежный центр муниципального образования Кореновский муниципальный район Краснодарского края»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.1. организовать работу станции «Разборка и сборка автомата Калашникова»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.2. назначить ответственных за подготовку и работу станции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4.3. обеспечить работу станции необходимым инвентарем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.4. на станции обеспечить участие организаторов, судьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Комиссии по делам несовершеннолетних и защите их прав при администрации муниципального образования Кореновский муниципальный район Краснодарского края обеспечить участие несовершеннолетних, состоящих на профилактических учетах в органах и учреждениях системы профилактики безнадзорности и правонарушений несовершеннолетних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Рекомендовать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> директору муниципального автономного учреждения дополнительного образования спортивная школа «Аллигатор» муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Г.А. Ланге предоставить время, место и раздевалки для проведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Игр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на территории универсального воздуоопорного спортивного комплекса, соблюдая расписание учебно-тренировочного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлению службы протокола и информационной политики администрации муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечить размещение настоящего распоряжения на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="sub_3"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контроль за выполнением настоящего распоряжения возложить на начальника отдела по физической культуре и спорту администрации муниципального образования Кореновский муниципальный район Краснодарского края С.В. Самойлик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Распоряжение вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                                             </w:t>
-[...8 lines deleted...]
-        <w:t>№ 131-р</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">               А.Е. Дружинкин</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="007F7D21">
-[...5523 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="709" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="ATimes">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1290" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1290" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="false"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...141 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...15 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="67"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...28 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...30 lines deleted...]
-  <w15:docId w15:val="{9B0E2B83-06B0-44F4-AEA9-A18AF691EBFD}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...13 lines deleted...]
-      <w:keepNext/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
-        <w:numId w:val="1"/>
-[...33 lines deleted...]
-        <w:ilvl w:val="2"/>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="32"/>
-[...12 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:link w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:link w:val="ListParagraph1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Заголовок1"/>
+    <w:link w:val="111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="18"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:link w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:link w:val="Caption2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:link w:val="BalloonText1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:link w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle13">
+    <w:name w:val="Font Style13"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FontStyle131"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:link w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:link w:val="Indexheading1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacing1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:link w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:link w:val="NormalWeb1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:link w:val="WW8Num5z01"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:link w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:link w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:link w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Название1"/>
+    <w:link w:val="112"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:link w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:link w:val="Standard1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="113"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="00000A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:link w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="114"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:link w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Строгий"/>
+    <w:basedOn w:val="Style13"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Гиперссылка"/>
+    <w:basedOn w:val="Style13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL1">
+    <w:name w:val="WW_CharLFO2LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL2">
+    <w:name w:val="WW_CharLFO2LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL3">
+    <w:name w:val="WW_CharLFO2LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL4">
+    <w:name w:val="WW_CharLFO2LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL5">
+    <w:name w:val="WW_CharLFO2LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL6">
+    <w:name w:val="WW_CharLFO2LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL7">
+    <w:name w:val="WW_CharLFO2LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL8">
+    <w:name w:val="WW_CharLFO2LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO2LVL9">
+    <w:name w:val="WW_CharLFO2LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL9">
+    <w:name w:val="WW_CharLFO6LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL8">
+    <w:name w:val="WW_CharLFO6LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL7">
+    <w:name w:val="WW_CharLFO6LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL6">
+    <w:name w:val="WW_CharLFO6LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL5">
+    <w:name w:val="WW_CharLFO6LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL4">
+    <w:name w:val="WW_CharLFO6LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL3">
+    <w:name w:val="WW_CharLFO6LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL2">
+    <w:name w:val="WW_CharLFO6LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO6LVL1">
+    <w:name w:val="WW_CharLFO6LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL9">
+    <w:name w:val="WW_CharLFO4LVL9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL8">
+    <w:name w:val="WW_CharLFO4LVL8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL7">
+    <w:name w:val="WW_CharLFO4LVL7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL6">
+    <w:name w:val="WW_CharLFO4LVL6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL5">
+    <w:name w:val="WW_CharLFO4LVL5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL4">
+    <w:name w:val="WW_CharLFO4LVL4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL3">
+    <w:name w:val="WW_CharLFO4LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL2">
+    <w:name w:val="WW_CharLFO4LVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO4LVL1">
+    <w:name w:val="WW_CharLFO4LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle54">
+    <w:name w:val="Font Style54"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle17">
+    <w:name w:val="Font Style17"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle19">
+    <w:name w:val="Font Style19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Маркеры списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z8">
+    <w:name w:val="WW8Num14z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z7">
+    <w:name w:val="WW8Num14z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z6">
+    <w:name w:val="WW8Num14z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z5">
+    <w:name w:val="WW8Num14z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z4">
+    <w:name w:val="WW8Num14z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z3">
+    <w:name w:val="WW8Num14z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z8">
+    <w:name w:val="WW8Num13z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z7">
+    <w:name w:val="WW8Num13z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z6">
+    <w:name w:val="WW8Num13z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z5">
+    <w:name w:val="WW8Num13z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z4">
+    <w:name w:val="WW8Num13z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z3">
+    <w:name w:val="WW8Num13z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z8">
+    <w:name w:val="WW8Num12z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z7">
+    <w:name w:val="WW8Num12z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z6">
+    <w:name w:val="WW8Num12z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z5">
+    <w:name w:val="WW8Num12z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z4">
+    <w:name w:val="WW8Num12z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z3">
+    <w:name w:val="WW8Num12z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z8">
+    <w:name w:val="WW8Num11z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z7">
+    <w:name w:val="WW8Num11z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z6">
+    <w:name w:val="WW8Num11z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z5">
+    <w:name w:val="WW8Num11z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z4">
+    <w:name w:val="WW8Num11z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z8">
+    <w:name w:val="WW8Num10z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z7">
+    <w:name w:val="WW8Num10z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z6">
+    <w:name w:val="WW8Num10z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z5">
+    <w:name w:val="WW8Num10z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z4">
+    <w:name w:val="WW8Num10z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z8">
+    <w:name w:val="WW8Num8z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z7">
+    <w:name w:val="WW8Num8z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z6">
+    <w:name w:val="WW8Num8z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z5">
+    <w:name w:val="WW8Num8z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z4">
+    <w:name w:val="WW8Num8z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z8">
+    <w:name w:val="WW8Num7z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z7">
+    <w:name w:val="WW8Num7z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z6">
+    <w:name w:val="WW8Num7z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z5">
+    <w:name w:val="WW8Num7z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z4">
+    <w:name w:val="WW8Num7z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading211">
+    <w:name w:val="Heading 211"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading411">
+    <w:name w:val="Heading 411"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title11">
+    <w:name w:val="Title11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List11">
+    <w:name w:val="List11"/>
+    <w:basedOn w:val="Textbody1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle11">
+    <w:name w:val="Subtitle11"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents51">
+    <w:name w:val="Contents 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31">
+    <w:name w:val="Основной текст (3)"/>
+    <w:basedOn w:val="32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="Основной текст2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="23">
+    <w:name w:val="заголовок 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents81">
+    <w:name w:val="Contents 81"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents91">
+    <w:name w:val="Contents 91"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="Цветовое выделение"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="26282F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:basedOn w:val="Style20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents11">
+    <w:name w:val="Contents 11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Заголовок №1"/>
+    <w:basedOn w:val="15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3pt">
+    <w:name w:val="Основной текст + Интервал 3 pt"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="70"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading111">
+    <w:name w:val="Heading 111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="0pt">
+    <w:name w:val="Основной текст + Интервал 0 pt"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading511">
+    <w:name w:val="Heading 511"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="244061"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Основной текст_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24">
+    <w:name w:val="Прижатый влево"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption11">
+    <w:name w:val="caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents31">
+    <w:name w:val="Contents 31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody1">
+    <w:name w:val="Text body1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer11">
+    <w:name w:val="Footer11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="32">
+    <w:name w:val="Основной текст (3)_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style25">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style26">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style27">
+    <w:name w:val="Блочная цитата"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header11">
+    <w:name w:val="Header11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading311">
+    <w:name w:val="Heading 311"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents71">
+    <w:name w:val="Contents 71"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Заголовок №1_"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents61">
+    <w:name w:val="Contents 61"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents41">
+    <w:name w:val="Contents 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption12">
+    <w:name w:val="caption12"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17">
+    <w:name w:val="Основной текст1"/>
+    <w:basedOn w:val="Style23"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents21">
+    <w:name w:val="Contents 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Заголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:link w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:link w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Caption1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:link w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle131">
+    <w:name w:val="Font Style131"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="FontStyle13"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
       <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
-[...8 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:link w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading1">
+    <w:name w:val="index heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Indexheading"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:link w:val="NoSpacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:link w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NormalWeb"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="Style10"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Колонтитул1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z01">
+    <w:name w:val="WW8Num5z01"/>
+    <w:link w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:link w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:link w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel19">
+    <w:name w:val="ListLabel 19"/>
+    <w:link w:val="ListLabel1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:link w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Название11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="6"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:link w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:link w:val="Standard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="Style11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="00000A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:link w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont1"/>
+    <w:link w:val="Style12"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:link w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style29">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style30">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style31">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style32">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style33">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Style29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Mangal"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption13">
+    <w:name w:val="Caption13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="WenQuanYi Micro Hei;MS Mincho" w:cs="Lohit Hindi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Верхний и нижний колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-TableContents12345678910111213">
+    <w:name w:val="WW-Table Contents12345678910111213"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="100"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:firstLine="709" w:left="283" w:right="43"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Обычный (веб)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Заголовок21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z411">
+    <w:name w:val="WW8Num2z411"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Название111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z511">
+    <w:name w:val="WW8Num2z511"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z711">
+    <w:name w:val="WW8Num2z711"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph11">
+    <w:name w:val="List Paragraph11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Заголовок 2 Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="116">
+    <w:name w:val="Нижний колонтитул Знак11"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="311">
+    <w:name w:val="Основной текст (3)1"/>
+    <w:basedOn w:val="312"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="Основной текст21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="214">
+    <w:name w:val="заголовок 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="117">
+    <w:name w:val="Цветовое выделение1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:color w:val="26282F"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="118">
+    <w:name w:val="Обычный11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="300" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="119">
+    <w:name w:val="Гипертекстовая ссылка1"/>
+    <w:basedOn w:val="117"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="106BBE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z011">
+    <w:name w:val="WW8Num2z011"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote11">
+    <w:name w:val="Footnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink1">
+    <w:name w:val="Internet link1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110">
+    <w:name w:val="Заголовок №11"/>
+    <w:basedOn w:val="1116"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="120">
+    <w:name w:val="Заголовок Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3pt1">
+    <w:name w:val="Основной текст + Интервал 3 pt1"/>
+    <w:basedOn w:val="121"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="70"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z311">
+    <w:name w:val="WW8Num2z311"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="0pt1">
+    <w:name w:val="Основной текст + Интервал 0 pt1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val="Основной текст_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z811">
+    <w:name w:val="WW8Num2z811"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Прижатый влево1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption121">
+    <w:name w:val="caption121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z211">
+    <w:name w:val="WW8Num2z211"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z611">
+    <w:name w:val="WW8Num2z611"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1113">
+    <w:name w:val="Основной текст Знак11"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="ATimes" w:hAnsi="ATimes"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1114">
+    <w:name w:val="Текст выноски Знак11"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="312">
+    <w:name w:val="Основной текст (3)_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123">
+    <w:name w:val="Нормальный (таблица)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText11">
+    <w:name w:val="Balloon Text11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124">
+    <w:name w:val="Блочная цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1115">
+    <w:name w:val="Колонтитул11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z111">
+    <w:name w:val="WW8Num2z111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard11">
+    <w:name w:val="Standard11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote11">
+    <w:name w:val="Endnote11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1116">
+    <w:name w:val="Заголовок №1_1"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="25"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1117">
+    <w:name w:val="Гиперссылка11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal" w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default1">
+    <w:name w:val="Default1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1118">
+    <w:name w:val="Основной текст11"/>
+    <w:basedOn w:val="121"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1119">
+    <w:name w:val="Верхний колонтитул Знак11"/>
+    <w:basedOn w:val="DefaultParagraphFont11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading11">
+    <w:name w:val="index heading11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Style_55">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...382 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="table" w:styleId="Style_3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Style_55"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4"/>
+        <w:left w:val="single" w:color="000000" w:sz="4"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4"/>
+        <w:right w:val="single" w:color="000000" w:sz="4"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>429</Words>
+  <Characters>3497</Characters>
+  <CharactersWithSpaces>4028</CharactersWithSpaces>
+  <Paragraphs>37</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>"О проведении  призыва на военную</dc:title>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Николай Бестужев</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>