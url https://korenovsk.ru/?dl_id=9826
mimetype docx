--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,4404 +1,7260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006A5158">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="650875" cy="824230"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Изображение1" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Изображение1" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect l="-40" t="-32" r="-40" b="-32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="650875" cy="824230"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:lang/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="006A5158">
-[...10 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КОРЕНОВСКИЙ  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:lang/>
-[...18 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.04.2026</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:overflowPunct w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Положения об управлении сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="360" w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="705" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии   с  пунктом   7 части   2 статьи 31 Устава муниципального образования   Кореновский   муниципальный   район Краснодарского  края, решением    Совета   муниципального   образования   Кореновский  район  от  31 октября 2012 года № 285 «Об утверждении структуры администрации муниципального образования  Кореновский район» (с изменениями, внесенными решением Совета муниципального образования Кореновский муниципальный район Краснодарского края от 23 апреля 2025 года № 656), администрация муниципального образования Кореновский муниципальный район Краснодарского края  п о с т а н о в л я е т: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.Переименовать управление сельского хозяйства администрации муниципального образования Кореновский район в управление сельского хозяйства администрации муниципального образования Кореновский муниципальный район  Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Утвердить Положение об управлении сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края (прилагается).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="705" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Признать утратившим силу постановление главы муниципального образования Кореновский район от 09 ноября 2020 года № 1772 «О Положении об управлении сельского хозяйства администрации муниципального образования Кореновский район».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="705" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Управлению службы протокола и информационной политики администрации муниципального  образования Кореновский муниципальный район Краснодарского края разместить настоящее постановление в информационно- телекоммуникационной сети «Интернет» на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="705" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края А.Е. Дружинкина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="690" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Постановление вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="690" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>муниципального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3212"/>
+        <w:gridCol w:w="2442"/>
+        <w:gridCol w:w="3976"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3212" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>постановлением главы муниципального образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>район Краснодарского края</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>16.04.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...14 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...20 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об управлении сельского хозяйства администрации муниципального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:ind w:right="-86"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="709" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Управление сельского хозяйства администрации муниципального образования    Кореновский   муниципальный район Краснодарского края (далее - Управление) является отраслевым органом администрации муниципального образования Кореновский муниципальный район Краснодарского края. Управление создано в целях реализации государственной политики в сфере агропромышленного комплекса (далее- АПК) на территории муниципального образования.         </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. В своей деятельности управление руководствуется Конституцией Российской Федерации, федеральными законами, указами и распоряжениями Президента Российской Федерации, постановлениями и распоряжениями Правительства Российской Федерации, Уставом муниципального образования Кореновский муниципальный район Краснодарского края, законами и иными нормативными правовыми актами Краснодарского края, муниципальными правовыми актами и настоящим Положением.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Управление   подконтрольно заместителю главы муниципального образования Кореновский муниципальный район Краснодарского края, начальнику управления сельского хозяйcтва.       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.4. Управление осуществляет свою деятельность во взаимодействии с краевым исполнительным органом государственной власти, осуществляющим управление агропромышленным комплексом, органами местного самоуправления муниципальных образований городского и сельских поселений, органами администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основные задачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основными задачами управления являются:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Создание условий для развития сельскохозяйственного производства в поселениях, расширения рынка сельскохозяйственной продукции, сырья и продовольствия, содействие развитию малого и среднего предпринимательства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="700" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Осуществление государственных полномочий по поддержке сельскохозяйственного производства в виде финансовой государственной поддержке крестьянских (фермерских) хозяйств и предпринимателей без образования юридического лица, ведущих деятельность в области сельскохозяйственного производства, а также финансовой государственной поддержки развития личных подсобных хозяйств.        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="700" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Функции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управление в соответствии с возложенными на него задачами:      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Разрабатывает предложения по реализации основных направлений аграрной политики, совершенствованию организационной, финансово-экономической и нормативно-правовой базы управления в АПК района, его структурной перестройке, прогнозирует его развитие.          </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.2. Способствует развитию организаций всех форм собственности, формированию деятельности рыночных инфраструктур в отраслях АПК района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. Разрабатывает районные целевые программы по вопросам, касающимся деятельности АПК района, в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Государственной программы «Развитие сельского хозяйства и регулирование рынков сельскохозяйственной продукции, сырья и продовольствия» подпрограмма «Устойчивое развитие сельских территорий».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. Участвует в разработке инвестиционных проектов по вопросам, касающимся деятельности АПК района, в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Государственной программы «Развитие сельского хозяйства и регулирование рынков сельскохозяйственной продукции, сырья и продовольствия» подпрограмма «Устойчивое развитие сельских территорий».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5. Разрабатывает проекты постановлений и распоряжений главы муниципального образования по вопросам агропромышленного комплекса.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.6. Разрабатывает и реализует комплекс организационно-экономических, технических и научных мероприятий, направленных на увеличение производства продукции и рациональное использование ресурсов продовольствия и сельскохозяйственного сырья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Руководствуясь п</w:t>
-[...165 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">3.7. Разрабатывает долгосрочные, среднесрочные и краткосрочные прогнозы развития АПК.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8. Разрабатывает прогнозы производства продукции сельского </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...177 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хозяйства, координирует взаимоотношения заготовительных структур с личными подсобными хозяйствами граждан по закупкам сельскохозяйственной продукции.          </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9. Содействует в организации подготовки, переподготовки и повышении квалификации рабочих кадров и специалистов для отраслей сельского хозяйства.          </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.10. Осуществляет в установленном порядке сбор, обработку, анализ и представление соответствующим органам бухгалтерской и иной отчетности, представленной сельскохозяйственными предприятиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.11. Подготавливает предложения по мерам государственной поддержки сельскохозяйственных организаций и осуществлению мероприятий по их финансовому оздоровлению.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.12. Осуществляет в сфере финансовой государственной поддержки крестьянских (фермерских) хозяйств и индивидуальных предпринимателей, а так же личных подсобных хозяйств, ведущих деятельность в области сельскохозяйственного производства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) поддержки производства реализуемой продукции животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) возмещения части затрат на приобретение племенных сельскохозяйственных животных, а также товарных сельскохозяйственных животных, предназначенных для воспроизводства в соответствии с перечнем, утвержденным Министерством сельского хозяйства и перерабатывающей промышленности Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) возмещения части затрат на содержание маточного поголовья сельскохозяйственных животных в соответствии с перечнем, утвержденным Министерством сельского хозяйства и перерабатывающей промышленности Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)  возмещения части затрат на строительство теплиц для выращивания овощей защищенного грунта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) возмещения части затрат на оплату услуг по искусственному осеменению сельскохозяйственных животных в соответствии с перечнем, утвержденным Министерством сельского хозяйства и перерабатывающей промышленности Краснодарского края;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) возмещения части затрат на приобретение систем капельного орошения для ведения овощеводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) возмещения части затрат на приобретение молодняка сельскохозяйственных животных в соответствии с перечнем, утвержденным Министерством сельского хозяйства и перерабатывающей промышленности Краснодарского края и другие виды господдержки, предусмотренные действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.13. Обеспечивает п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редоставление отчета о целевом использовании средств на осуществление переданных государственных полномочий в сфере сельскохозяйственного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.14. Обеспечивает участие сельхозтоваропроизводителей в выставках, ярмарках края и за его пределами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.15. Обеспечивает сбор данных и занесения их в информационную                                                        федеральную информационную систему земель сельскохозяйственного назначения (далее – ЕФИС ЗСН) и оказание содействия хозяйствам района по данному направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.16. Обеспечивает рассмотрение и утверждение заявок от хозяйств района по добавлению полей в ЕФИС ЗСН и подписание их электронно-цифровой подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.17. Обеспечивает рассмотрение документов на согласование севооборота в специальных семеноводческих зонах для производства семян сельскохозяйственных растений на территории муниципального образования Кореновский муниципальный район Краснодарского края (в соответствии с переданными полномочиями).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.18. Обеспечивает формирование реестра заявителей, которым отказано в согласовании севооборота с указанием причин отказа и реестра заявителей, которым согласован севооборот на следующий календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.19. Обеспечивает подготовку постановления о согласовании севооборота в специальных семеноводческих зонах для производства семян сельскохозяйственных растений на территории муниципального образования Кореновский  муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.20. Обеспечивает осуществление мероприятий по защите безнадзорных животных в соответствии с переданными полномочиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.21. Обеспечивает осуществление мониторинга по выполнению мероприятий по уничтожению амброзии полыннолистной и другой сорной растительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.22. Обеспечивает осуществление мониторинга за распространением коричнево- мраморного клопа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.23. Обеспечивает осуществление мониторинга АЛН по вопросам породности, принадлежности и др. вопросам с целью их постановки на учет уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обеспечивает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сбор информации и анализ объемов выработанной продукц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ии предприятиями агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.23. Обеспечивает сбор и свод информации об объемах отдельных видов экспортной продукции предприятиями агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.24. Обеспечивает мониторинг цен на основные виды сельскохозяйственной продукции и минеральных удобрений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.25. Участвует в проведении мониторинга обеспечения плодородия земель сельскохозяйственного назначения, рационального их использования, защиту растений, совместно с уполномоченными органами, осуществляет контроль за рациональным использованием и охраной земель. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.26 Участвует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в реализации государственных программ Российской </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Федерации, государственных программ Краснодарского края, направленных на развитие аквакультуры (рыбоводства).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.27. Участвует в разработке правил использования водных объектов общего пользования, расположенных на территории муниципального образования Кореновский район для личных и бытовых нужд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.28. Контролирует и планирует использование земель сельскохозяйственного назначения и сельскохозяйственного использования, находящихся в пределах муниципального образования Кореновский муниципальный район Краснодарского края, согласовывает вопросы изъятия земель сельскохозяйственного назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">3.29. Содействует в создании и развитии малых форм хозяйствования в агропромышленном комплексе Кореновского </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.30. Содействует  развитию взаимовыгодных хозяйственных связей в системе АПК и торговли, созданию муниципального потребительского рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.31. Организует и контролирует работу по проведению мер по защите сельскохозяйственных животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.32. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принимает участие в рассмотрении итогов финансово-хозяйственной деятельности сельскохозяйственных предприятий, анализ их результатов, прогнозирование объемов производства, составление вероятного оборота и баланса по видам сельхозпродукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.33. Координирует работу по охране труда, анализу состояния травматизма на предприятиях и организациях АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.34. К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оординирует работу инженерных служб сельскохозяйственных предприятий всех форм собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.35. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оординирует р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азработку годовых объемов ремонта сельскохозяйственной техники, смет затрат,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> качество технического обслуживания и ремонта сельскохозяйственной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.36. Организует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ежегодные смотры- конкурсы по готовности  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сельскохозяйственной техники к весенне- полевым работам, уборке урожая зерновых колосовых и зернобобовых культур, сахарной свеклы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.37. Содействует в обеспечении материально-техническими средствами сельхозтоваропроизводителей Кореновского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="322" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="5" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.38. Организует проведение семинаров и совещаний по вопросам применения рациональной системы машин, освоения прогрессивных технологий, экономии топливно-энергетических ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.39. Проводит работу по предупреждению и ликвидации последствий стихийных бедствий и чрезвычайных ситуаций в АПК во взаимодействии со специально уполномоченным органом по делам гражданской обороны и чрезвычайным ситуациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.40. Осуществляет взаимодействие с информационно-консультационным центром по вопросам предоставления информационных и консультационных услуг в АПК района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">3.41. Оказывает содействие в организации и развитии малых форм хозяйствования, в том числе в сельских усадеб в малых сельских населенных пунктах, в сельскохозяйственных кооперативах, в  семейных животноводческих фермах, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>одного начинающего фермера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">3.42. Информирует о подготовке, переподготовке, повышении квалификации руководящих работников, специалистов, малых форм хозяйствования, рабочих кадров сельскохозяйственных предприятий. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Формирует список вакансий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.43. Содействует развитию конкуренции в Кореновском районе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.44. Готовит ответы и материалы на поступающие в Управление обращения граждан и письма организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.45. Вносит предложения по награждению работников  АПК государственными наградами Российской Федерации, наградами Краснодарского края, муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.46. Выполняет другие функции в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Права</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для обеспечения выполнения своих задач и функций Управление имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.1. Координировать деятельность сельскохозяйственных  организаций и предприятий независимо от их организационно- правовой формы и формы собственности по вопросам, входящим в компетенцию Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.2. Запрашивать и получать  от сельскохозяйственных предприятий, крестьянских (фермерских) хозяйств, предприятий перерабатывающей промышленности  информацию и материалы, необходимые для выполнения возложенных на Управление задач и функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.3. Разрабатывать и вносить на рассмотрение главы муниципального образования Кореновский муниципальный район Краснодарского края  проекты  муниципальных  правовых  актов  по вопросам, входящих в компетенцию Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4. Принимать участие  в работе совещательных коллегиальных органов при главе муниципального образования Кореновский муниципальный район Краснодарского края в пределах своей компетенции. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.5. У</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>частвовать в разработке и реализации районных целевых и инвестиционных программ по вопросам, касающимся деятельности агропромышленного комплекса района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.6. Организовывать проведение совещаний и семинаров по внедрению научного, инновационного и информационного обеспечения развития отраслей сельского хозяйства, пищевой и перерабатывающей промышленности,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оказанию содействия в освоении передовых технологий и методов хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="680" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.7. Информировать население, общественные организации, средства массовой информации о ходе реализации политики администрации муниципального образования Кореновский муниципальный район Краснодарского края в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Организация работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.1. Управление возглавляет начальник управления сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края, назначаемый на должность и освобождаемый от должности главой муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.2. Структура и штатное расписание Управления утверждается распоряжением главы муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.3. В состав Управления входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="990" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.3.1. производственный отдел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="990" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.3.2. отдел экономического развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="990" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.3.3. сектор по развитию малых форм хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4. Начальник управления сельского хозяйства администрации муниципального образования Кореновский муниципальный район Краснодарского края :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4.1. руководит деятельностью Управления, несет персональную ответственность за выполнение возложенных на управление задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4.2. разрабатывает должностные инструкции и распределяет обязанности между работниками Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.3. вносит предложения о назначении на должность и освобождении от должности работников Управления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.4. контролирует расходование финансовых средств, предусмотренных в районном бюджете на развитие агропромышленного комплекса района; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.5. координирует работу по взаимодействию администрации муниципального образования Кореновский муниципальный район Краснодарского края  с сельскохозяйственными предприятиями, крестьянскими (фермерскими) хозяйствами, личными подсобными хозяйствами, сельскохозяйственными потребительскими кооперативами, предприятиями пищевой и перерабатывающей промышленности, входящими в систему АПК района;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4.6. в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>едет прием граждан, рассматривает предложения, заявления, жалобы граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4.7. постоянно работает с секретными сведениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.8. вносит предложения по применению мер дисциплинарного взыскания и поощрения работников Управления;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5.4.9. организует и планирует работу Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1000" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="18"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместитель главы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный  район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                        А.П. Манько</w:t>
-[...187 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve"> А.Е.Дружинкин</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="0" w:left="360" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="100"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-[...27 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Helvetica">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="StarSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:name w:val="WWNum1"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="432" w:hanging="432"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="576" w:hanging="576"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="864" w:hanging="864"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1008" w:hanging="1008"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1152" w:hanging="1152"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="1296"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1584" w:hanging="1584"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WWNum2"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="432" w:hanging="432"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="WWNum3"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="432" w:hanging="432"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="00000004"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...16 lines deleted...]
-  <w:strictFirstAndLastChars/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="70"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{A20D27D0-BBE9-459C-985D-66A3BB0EAF52}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...5 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...7 lines deleted...]
-    <w:pPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="36"/>
-[...7 lines deleted...]
-    <w:pPr>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
-[...16 lines deleted...]
-      <w:spacing w:before="140"/>
+      <w:spacing w:before="140" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...184 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="808080"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Caption1111">
-[...1 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:link w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:link w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Цитата"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:link w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:basedOn w:val="Style18"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:link w:val="WW8Num4z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style16"/>
+    <w:link w:val="15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
       <w:i/>
-      <w:sz w:val="24"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="List1">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:link w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:link w:val="WW8Num4z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:link w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Символ нумерации"/>
+    <w:link w:val="16"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:link w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Указатель"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:link w:val="17"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:link w:val="WW8Num4z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:link w:val="WW8Num4z01"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:link w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Обычный (веб)"/>
+    <w:link w:val="18"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:link w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:link w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Маркеры списка"/>
+    <w:link w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:link w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:link w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:link w:val="WW8Num4z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
     <w:name w:val="List1"/>
     <w:basedOn w:val="Textbody"/>
-  </w:style>
-[...13 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
     <w:name w:val="WW-Absatz-Standardschriftart11"/>
-  </w:style>
-[...38 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z6">
+    <w:link w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Style14"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:link w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
     <w:name w:val="WW8Num3z6"/>
-  </w:style>
-[...78 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading51">
+    <w:link w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
     <w:name w:val="Heading 51"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...32 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading11">
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:link w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:link w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
     <w:name w:val="Heading 11"/>
-    <w:basedOn w:val="21"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="36"/>
-[...9 lines deleted...]
-    <w:name w:val="Internet Link"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:link w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:link w:val="WW8Num4z21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:link w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:link w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Footnote">
+  <w:style w:type="character" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
+    <w:link w:val="Footnote1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Contents1">
+  <w:style w:type="character" w:styleId="Contents1">
     <w:name w:val="Contents 1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderandFooter">
+  <w:style w:type="character" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont">
-[...17 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Contents9">
+  <w:style w:type="character" w:styleId="Contents9">
     <w:name w:val="Contents 9"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
-[...10 lines deleted...]
-    <w:name w:val="Название объекта1"/>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:link w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:link w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:link w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:link w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:link w:val="WW8Num4z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:link w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:link w:val="WW8Num4z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Заголовок"/>
+    <w:link w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:link w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:link w:val="WW8Num4z61"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:link w:val="Caption2"/>
+    <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="23">
-[...75 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:link w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
-  </w:style>
-[...32 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Subtitle1">
+    <w:link w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
     <w:name w:val="Subtitle1"/>
-    <w:basedOn w:val="21"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:basedOn w:val="Style18"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z5">
-[...11 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Title1">
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:link w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:link w:val="DefaultParagraphFont1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
     <w:name w:val="Title1"/>
-    <w:basedOn w:val="21"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:basedOn w:val="Style18"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:sz w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading41">
+  <w:style w:type="character" w:styleId="Heading41">
     <w:name w:val="Heading 41"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:link w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
     <w:name w:val="WW8Num1z8"/>
-  </w:style>
-[...8 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading21">
+    <w:link w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
     <w:name w:val="Heading 21"/>
-    <w:basedOn w:val="21"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:name w:val="Название объекта3"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:link w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Style18"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacing">
-[...3 lines deleted...]
-      <w:color w:val="00000A"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style13"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:link w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:link w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+      <w:ind w:hanging="0" w:left="567" w:right="567"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Цветовое выделение для Текст1"/>
+    <w:link w:val="Style10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:link w:val="Endnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-    </w:rPr>
-[...91 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z51">
+    <w:name w:val="WW8Num4z51"/>
+    <w:link w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style16"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Заголовок таблицы1"/>
+    <w:basedOn w:val="14"/>
+    <w:link w:val="Style11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:link w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:link w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z71">
+    <w:name w:val="WW8Num4z71"/>
+    <w:link w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111112">
+    <w:name w:val="WW-Absatz-Standardschriftart1111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z41">
+    <w:name w:val="WW8Num3z41"/>
+    <w:link w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Символ нумерации1"/>
+    <w:link w:val="Style12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:link w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:link w:val="Style14"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z41">
+    <w:name w:val="WW8Num4z41"/>
+    <w:link w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z01">
+    <w:name w:val="WW8Num4z01"/>
+    <w:link w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:link w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:link w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:link w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Маркеры списка1"/>
+    <w:link w:val="Style17"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:link w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z21">
+    <w:name w:val="WW8Num3z21"/>
+    <w:link w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z31">
+    <w:name w:val="WW8Num4z31"/>
+    <w:link w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
+    <w:basedOn w:val="17"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:link w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
-[...9 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...8 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z61">
+    <w:name w:val="WW8Num3z61"/>
+    <w:link w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z81">
+    <w:name w:val="WW8Num3z81"/>
+    <w:link w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
-[...9 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z11">
+    <w:name w:val="WW8Num3z11"/>
+    <w:link w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="NSimSun" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:link w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z21">
+    <w:name w:val="WW8Num4z21"/>
+    <w:link w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:link w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:link w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="Footnote"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...8 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...9 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z31">
+    <w:name w:val="WW8Num3z31"/>
+    <w:link w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:link w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:link w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z01">
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z81">
+    <w:name w:val="WW8Num4z81"/>
+    <w:link w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z51">
+    <w:name w:val="WW8Num3z51"/>
+    <w:link w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z11">
+    <w:name w:val="WW8Num4z11"/>
+    <w:link w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z01">
     <w:name w:val="WW8Num3z01"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+    <w:link w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z61">
+    <w:name w:val="WW8Num4z61"/>
+    <w:link w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
-[...524 lines deleted...]
-      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...188 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Caption1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="212">
-[...4 lines deleted...]
-    <w:name w:val="Обычный + 14 pt.полужирный.по центру1"/>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:link w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:link w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:link w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="1"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="60"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="120"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="8"/>
-[...11 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:link w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...16 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11111112">
+    <w:name w:val="WW-Absatz-Standardschriftart11111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="XO Thames" w:eastAsia="NSimSun" w:hAnsi="XO Thames" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:link w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
-[...212 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ac">
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="10"/>
-    <w:next w:val="a0"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z01">
-[...5 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:link w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...8 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:link w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...8 lines deleted...]
-      <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z71">
+    <w:name w:val="WW8Num3z71"/>
+    <w:link w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:link w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...59 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>10</Pages>
+  <Words>1913</Words>
+  <Characters>16020</Characters>
+  <CharactersWithSpaces>18061</CharactersWithSpaces>
+  <Paragraphs>139</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>