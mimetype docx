--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,6782 +1,22180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:pageBreakBefore/>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...29 lines deleted...]
-        </w:pict>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="630555" cy="796925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:srcRect l="-534" t="-427" r="-534" b="-427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="630555" cy="796925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7920" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8640" w:leader="none"/>
+          <w:tab w:val="left" w:pos="12672" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:lang/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
-        <w:widowControl/>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="432" w:hanging="432"/>
-[...2 lines deleted...]
-          <w:lang/>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:lang/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="2"/>
-        <w:widowControl/>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4464" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5148" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.05.2026    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О создании межведомственной рабочей группы по вопросам оказания помощи лицам, в отношении которых применяется пробация, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:lang/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:lang/>
-[...1 lines deleted...]
-        <w:t>КОРЕНОВСКИЙ  РАЙОН</w:t>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="36"/>
-[...2 lines deleted...]
-        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В целях реализации на территории муниципального образования Кореновский муниципальный район Краснодарского края Федерального закона от 6 февраля 2023 года № 10-ФЗ «О пробации в Российской Федерации»                        и в соответствии со статьей 6 Закона Краснодарского края от 27 апреля 2024 года № 5117-КЗ «Об отдельных вопросах реализации на территории Краснодарского края Федерального закона «О пробации в Российской Федерации»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="709" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="732" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>от 24.04.2025                                                                                                                       № 171-р</w:t>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Создать межведомственную рабочую группу по вопросам оказания</w:t>
+        <w:br/>
+        <w:t>помощи лицам, в отношении которых применяется пробация, на территории</w:t>
+        <w:br/>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края и утвердить ее состав (Приложение № 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="705" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>г.  Кореновск</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Утвердить Положение о межведомственной рабочей группе по вопросам оказания помощи лицам, в отношении которых применяется пробация, на территории муниципального образования Кореновский муниципальный район Краснодарского края (Приложение № 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
-    </w:p>
-[...163 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...332 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Управлению службы протокола и информационной политики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> администрации    муниципального    образования   Кореновский  муниципальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечить размещение  настоящего    распоряжения     на официальном сайте администрации муниципального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в информационно телекоммуникационной сети «Интернет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контроль за выполнением настоящего распоряжения возложить на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> заместителя главы муниципального образования  Кореновский муниципальный район Краснодарского края Манько А.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">5. Распоряжение вступает в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>со дня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  С.А. Голобородько</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети "Интернет".</w:t>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="709"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>роль за выполнением настоящего распоряжения возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Т.Г. Ковалеву.</w:t>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:ind w:firstLine="709"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">распоряжением администрации                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>9. Распоряжение вступает в силу со дня его подписания.</w:t>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>171-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:tab/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>муниципального образования</w:t>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>СОСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>Кореновский муниципальный район</w:t>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межведомственной рабочей группы по вопросам оказания помощи лицам, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в отношении которых применяется пробация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...96 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="4342" w:type="dxa"/>
+        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="54" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5316"/>
+        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="6284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5316" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Манько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, руководитель </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>межведомственной рабочей группы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ковалева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- заместитель главы муниципального образования  Кореновский муниципальный район Краснодарского края, заместитель руководителя межведомственной рабочей группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:strike w:val="false"/>
+                <w:dstrike w:val="false"/>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Комова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ирина Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ведущий специалист отдела по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район Краснодарского края, секретарь межведомственной рабочей группы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены межведомственной рабочей группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="54" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="6284"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Андреева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Галина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Журавского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>ПРИЛОЖЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
               </w:tabs>
-              <w:jc w:val="center"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Богдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Татьяна Михайловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновского межмуниципального филиала</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального казенного учреждения «Уголовно - исполнительная инспекция» Главного управления Федеральной службы исполнения наказаний </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>России по Краснодарскому краю                   (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="850" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="54" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="6284"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Варивода</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Татьяна Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- глава Пролетарского сельского поселения                </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="0" w:right="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="510" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Головин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="510" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- начальник отдела по ГО и ЧС, взаимодействию     с правоохранительными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органами и межнациональным    отношениям   администрации муниципального </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>образования Кореновский муниципальный район  Краснодарского края;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="4500" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Демченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-93" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- глава Братковского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-93" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Еригин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Анатолий Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-78" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- глава Раздольненского сельского поселения                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-78" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Зарицкий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Александр Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- глав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новоберезанского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Колупайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Светлана Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель главы муниципального образования муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район  Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кулиш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Михаил Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-93" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- глава Платнировского сельского поселения                  Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ого        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-93" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Куземченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Марина Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- исполняющий обязанности начальника управления образования администрации муниципального образования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновский муниципальный район  Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Мироненко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Валентина Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- руководитель государственного казенного учреждения Краснодарского края - управление  социальной  защиты  населения  в Кореновском районе (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мозговой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Анатолий Петрович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-113" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- глава Сергиевского сельского поселения Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-113" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-78" w:right="-3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>к распоряжению администрации муниципального образования К</w:t>
-[...7 lines deleted...]
-              <w:t>ореновский муниципальный район</w:t>
+              <w:t>Орлецкая</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+          <w:p>
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FontStyle20"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Краснодарского края</w:t>
+              <w:t>Любовь Ивановна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- глава Бураковского сельского поселения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>от 24.04.2025  № 171-р</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Сябрюк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="709" w:leader="none"/>
+              </w:tabs>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Денис Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- заместитель начальника отдела участковых уполномоченных полиции и по делам несовершеннолетних Отдела МВД России по Кореновскому району (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="850" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="false"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ткачева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ольга Анатольевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- глава Дядьковского сельского поселения                    Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         района Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-78" w:right="-123"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Черченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Алексей Викторович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- главный врач Г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>осударственного бюджетного учреждения здравоохранения «Кореновская центральная районная больница» Министерства здравоохранения Краснодарского края                    (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-3" w:right="-123"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Швыдкая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="-108" w:right="-3"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ирина Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- руководитель филиала Государственного казенного учреждения  Краснодарского   края «Центр занятости населения в Кореновском районе» (по согласованию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="-113"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Шутылев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressLineNumbers/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:ind w:hanging="0" w:left="-57" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Максим Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl w:val="false"/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:overflowPunct w:val="false"/>
+              <w:bidi w:val="0"/>
+              <w:snapToGrid w:val="false"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- глава Кореновского городского поселения                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Кореновск</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ого</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> района  Краснодарского края </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>».</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>А.П. Манько</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">       ПРИЛОЖЕНИЕ № 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">распоряжением администрации                                            </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Краснодарского края </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="zxx"/>
+        </w:rPr>
+        <w:t>171-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4200" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о межведомственной рабочей группе по вопросам оказания помощи лицам, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в отношении которых применяется пробация, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на территории муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="797" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.1. Настоящее Положение определяет цель, функции и порядок работы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межведомственной рабочей группы по вопросам создания условий для оказания помощи лицам, в отношении которых применяется пробация, на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - межведомственная рабочая группа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="797" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.2. Межведомственная рабочая группа в своей деятельности руководствуется Конституцией Российской Федерации, федеральными законами, указами Президента Рос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сийской Федерации, постановлениями и распоряжениями Правительства Российской Федерации, иными федеральными нормативными правовыми актами и принимаемыми в соответствии с ними нормативными актами Законодательного Собрания Краснодарского края, Губернатора Краснодарского края, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>регулирующими вопросы пробации, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="797" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.3. Основной целью межведомственной рабочей группы является реализация мероприятий, направленных на коррекцию социального поведения, ресоциализацию, социальную адаптацию и социальную реабилитацию лиц, в отношении которых применяется пробация, - осужденных, лиц, которым назначены иные меры уголовно-правового характера, и лиц, освободившихся из учреждений, исполняющих наказания в виде принудительных работ или лишения свободы, которые оказались в трудной жизненной ситуации (далее также - лица, в отношении которых применяется пробация), предупреждение совершения ими новых преступлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Основные функции межведомственной рабочей группы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1286" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Основной функцией межведомственной рабочей группы является под</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>готовка предложений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2.1. По внесению изменений в нормативные правовые акты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, направленные на содействие занятости населения, ресоциализацию, социальную адаптацию и социальную реабилитацию осужденных и лиц, освобожденных из учреждений, исполняющих наказания в виде принудительных работ или лишения свободы, в соответствии с законодательством Российской Федерации и Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2.2. Органам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края по разработке и реализации мер по содействию занятости осужденных и лиц, освобожденных из учреждений, исполняющих наказания в виде принудительных работ или лишения свободы.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.3. В организации о предоставлении социальных услуг лицам, отбывшим уголовные наказания в виде принудительных работ или лишения свободы, и (или) лицам, которым были назначены иные меры уголовно-правового характера, которые оказались в трудной жизненной ситуации, в соответствии с законодательством Российской Федерации в сфере социального обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2.4. Органам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края по включению в государственные программы (подпрограммы) мероприятий, направленных на ресоциализацию, социальную адаптацию и социальную реабилитацию осужденных и лиц, освобожденных из учреждений, исполняющих наказания в виде принудительных работ или лишения свободы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2.5. Органам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края по разработке и реализации мер по экономическому стимулированию работодателей, трудоустраивающих осужденных и лиц, освобожденных из учреждений, исполняющих наказания в виде принудительных работ или лишения свободы. </w:t>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.6. По содействию в привлечении коммерческих и некоммерческих</w:t>
+        <w:br/>
+        <w:t>организаций, в том числе религиозных, социально ориентированных</w:t>
+        <w:br/>
+        <w:t>некоммерческих организаций, негосударственных организаций социального</w:t>
+        <w:br/>
+        <w:t>обслуживания, организаций, осуществляющих образовательную деятельность,</w:t>
+        <w:br/>
+        <w:t>научных организаций, медицинских организаций, индивидуальных</w:t>
+        <w:br/>
+        <w:t>предпринимателей, а также граждан для осуществления мероприятий,</w:t>
+        <w:br/>
+        <w:t>направленных на ресоциализацию, социальную адаптацию и социальную</w:t>
+        <w:br/>
+        <w:t>реабилитацию лиц, в отношении которых применяется пробация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="2294" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Права </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">межведомственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рабочей группы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="2294" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Межведомственная рабочая группа имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1205" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Запрашивать у органов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края, организаций и общественных объединений информацию и материалы, необходимые для работы межведомственной рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1306" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2. Представлять предложения по совершенствованию деятельности органов исполнительной власти Краснодарского края, органов местного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>самоуправления, организаций и общественных объединений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1306" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1176" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. Приглашать для участия в обсуждении рассматриваемых на заседании межведомственной рабочей группы вопросов представителей органов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновск</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="NSimSun" w:cs="Mangal"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Краснодарского края, организаций независимо от форм собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. Вносить в установленном порядке главе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложения по вопросам, требующим его решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="none"/>
+          <w:shd w:fill="AFD095" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="AFD095" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Состав межведомственной рабочей группы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="706" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1181" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.1. Межведомственная рабочая группа образуется в составе руководителя, заместителя руководителя, секретаря и ее членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1181" w:leader="none"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="737" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Состав межведомственной рабочей группы утверждается распоряжением главы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1435" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>учающихся 2-4 классов общеобразовательных учреждений</w:t>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. Руководителем межведомственной рабочей группы является заместитель </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципального образования Кореновский муниципальный район Краснодарского края (по взаимодействию с правоохранительными органами).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1435" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style110"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle22"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Организация и порядок работы межведомственной рабочей группы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1363" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.1. Основной формой работы межведомственной рабочей группы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>являются заседания, проводимые в очной форме, в том числе с использованием</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>видео-конференц-связи, или заочной форме по мере необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1195" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.2. Заседания межведомственной рабочей группы проводит руководитель межведомственной рабочей группы или по его поручению заместитель руководителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1507" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.3. Заседания межведомственной рабочей группы считаются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>правомочным, если на нем присутствуют не менее половины от общего числа ее членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1507" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.4. Руководитель межведомственной рабочей группы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет общее руководство межведомственной рабочей группой и контроль за реализацией принятых решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style151"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="682" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утверждает повестку и принимает участие в заседании межведомственной рабочей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style151"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="682" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>знакомится с материалами по вопросам, подлежащим рассмотрению межведомственной рабочей группой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="696" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>определяет состав приглашенных на заседание межведомственной рабочей группы лиц, исходя из повестки дня заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="691" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дает поручения членам межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="691" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет иные функции в целях оперативного решения вопросов, входящих в компетенцию межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="686" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в период временного отсутствия руководителя межведомственной рабочей группы его обязанности возлагаются на заместителя межведомственной рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="686" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1195" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="701" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.5. Секретарь межведомственной рабочей группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="691" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>организует проведение заседаний межведомственной рабочей группы,              не позднее чем за 3 рабочих дня до дня их проведения уведомляет членов межведомственной рабочей группы о дате, времени, месте и формате проведения заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="691" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет подготовку материалов, подлежащих рассмотрению на заседаниях межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>осуществляет ведение, оформление, рассылку и хранение протоколов заседаний межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в период временного отсутствия секретаря межведомственной рабочей группы его обязанности по решению руководителя межведомственной рабочей группы возлагаются на одного из членов межведомственной рабочей группы с его согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1205" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="710" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.6. Члены межведомственной рабочей группы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>готовят и вносят предложения в повестку дня заседания межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>знакомятся с материалами по вопросам, рассматриваемым межведомственной рабочей группой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="706" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>готовят и вносят предложения по направлениям деятельности межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>выполняют поручения руководителя межведомственной рабочей группы и заместителя руководителя межведомственной рабочей группы по направлениям деятельности межведомственной рабочей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>принимают меры в рамках своих должностных обязанностей и полномочий по выполнению решений межведомственной рабочей группы, контролю за их реализацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Решения межведомственной рабочей группы принимаются простым большинством голосов присутствующих на заседании членов межведомственной рабочей группы. В случае равенства голосов решающим является голос председательствующего на заседании межведомственной рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="701" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Решения межведомственной рабочей группы оформляются                                в   виде  протоколов,  которые  в   течение  пяти  рабочих  дней  подписываются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="AFD095" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Style171"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">председательствующим на заседании межведомственной рабочей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Кореновский муниципальный район</w:t>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>группы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ее </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FontStyle20"/>
-          <w:b/>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5.9. Копия протокола заседания межведомственной рабочей группы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>направляется секретарем межведомственной рабочей группы членам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>межведомственной рабочей группы и лицам, приглашенным на заседание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>межведомственной рабочей группы, в течение семи рабочих дней после его</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1474" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="710" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.10. Организационно-техническое обеспечение деятельности группы</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">возлагается на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zxx" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>отдел по ГО и ЧС, взаимодействию с правоохранительными органами и межнациональным отношениям администрации муниципального образования Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Краснодарского края</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>А.П. Манько</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00247094">
-[...3010 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="100"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="283" w:top="888" w:footer="0" w:bottom="263"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:titlePg/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...8 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...8 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...140 lines deleted...]
-      <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="864" w:hanging="864"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1008" w:hanging="1008"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1152" w:hanging="1152"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="1296"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1584" w:hanging="1584"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
-[...9 lines deleted...]
-  <w:strictFirstAndLastChars/>
+  <w:autoHyphenation w:val="true"/>
+  <w:evenAndOddHeaders/>
   <w:compat>
-    <w:spaceForUL/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{E1557C25-7D0B-490B-B42D-2A63825E156C}"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="25">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Header and Footer" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Footnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Endnote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="0"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-[...15 lines deleted...]
-      <w:keepNext/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="111"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="140" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="0"/>
-    </w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:hanging="0" w:left="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents2">
+    <w:name w:val="Contents 2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle14">
+    <w:name w:val="Font Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents4">
+    <w:name w:val="Contents 4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z8">
+    <w:name w:val="WW8Num4z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Field-content">
+    <w:name w:val="field-content"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents6">
+    <w:name w:val="Contents 6"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents7">
+    <w:name w:val="Contents 7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z8">
+    <w:name w:val="WW8Num5z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z4">
+    <w:name w:val="WW8Num4z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z5">
+    <w:name w:val="WW8Num5z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z7">
+    <w:name w:val="WW8Num5z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading31">
+    <w:name w:val="Heading 31"/>
+    <w:basedOn w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:b/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z6">
+    <w:name w:val="WW8Num5z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle24">
+    <w:name w:val="Font Style24"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle25">
+    <w:name w:val="Font Style25"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="1">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents3">
+    <w:name w:val="Contents 3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle21">
+    <w:name w:val="Font Style21"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style41">
+    <w:name w:val="Style4"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z6">
+    <w:name w:val="WW8Num4z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z5">
+    <w:name w:val="WW8Num4z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style51">
+    <w:name w:val="Style5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
+    <w:name w:val="Текст выноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading51">
+    <w:name w:val="Heading 51"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style13">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style91">
+    <w:name w:val="Style9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading11">
+    <w:name w:val="Heading 11"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14">
+    <w:name w:val="Абзац списка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents1">
+    <w:name w:val="Contents 1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15">
+    <w:name w:val="Колонтитул"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style16">
+    <w:name w:val="Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents9">
+    <w:name w:val="Contents 9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer1">
+    <w:name w:val="Footer1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caption1">
+    <w:name w:val="caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="List1">
+    <w:name w:val="List1"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents8">
+    <w:name w:val="Contents 8"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pagenumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Style12"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle22">
+    <w:name w:val="Font Style22"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z4">
+    <w:name w:val="WW8Num5z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style71">
+    <w:name w:val="Style7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val=" Знак Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style19">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style20">
+    <w:name w:val="ОСНОВНОЙ"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Contents5">
+    <w:name w:val="Contents 5"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z7">
+    <w:name w:val="WW8Num4z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtitle1">
+    <w:name w:val="Subtitle1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style101">
+    <w:name w:val="Style10"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style21">
+    <w:name w:val="Указатель"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style22">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading41">
+    <w:name w:val="Heading 41"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle29">
+    <w:name w:val="Font Style29"/>
+    <w:basedOn w:val="DefaultParagraphFont0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading21">
+    <w:name w:val="Heading 21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style61">
+    <w:name w:val="Style6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style23">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont2">
+    <w:name w:val="Default Paragraph Font2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style24">
+    <w:name w:val="Основной текст_"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="7pt0pt">
+    <w:name w:val="Основной текст + 7 pt;Интервал 0 pt"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style25">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Основной текст5"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="125pt">
+    <w:name w:val="Основной текст + 12;5 pt;Полужирный"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="25"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle58">
+    <w:name w:val="Font Style58"/>
+    <w:basedOn w:val="DefaultParagraphFont2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="2">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle54">
+    <w:name w:val="Font Style54"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="41">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
-      <w:lang/>
-[...15 lines deleted...]
-    </w:pPr>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle11">
+    <w:name w:val="Font Style11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharOUTLINELVL2">
+    <w:name w:val="WW_CharOUTLINELVL2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL3">
+    <w:name w:val="WW_CharLFO1LVL3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WWCharLFO1LVL1">
+    <w:name w:val="WW_CharLFO1LVL1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle33">
+    <w:name w:val="Font Style33"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="Основной шрифт абзаца6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="3">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont1">
+    <w:name w:val="Default Paragraph Font1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style26">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-icon1">
+    <w:name w:val="dynatree-icon1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-expander1">
+    <w:name w:val="dynatree-expander1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-drag-source">
+    <w:name w:val="dynatree-drag-source"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:shd w:fill="E0E0E0" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-drag-helper-img">
+    <w:name w:val="dynatree-drag-helper-img"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-radio">
+    <w:name w:val="dynatree-radio"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-checkbox">
+    <w:name w:val="dynatree-checkbox"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-icon">
+    <w:name w:val="dynatree-icon"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-expander">
+    <w:name w:val="dynatree-expander"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-connector">
+    <w:name w:val="dynatree-connector"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-vline">
+    <w:name w:val="dynatree-vline"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Dynatree-empty">
+    <w:name w:val="dynatree-empty"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="0075C5"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style27">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style28">
+    <w:name w:val="Гипертекстовая ссылка"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="008000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style29">
+    <w:name w:val="Текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style30">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="21">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...40 lines deleted...]
-      <w:kern w:val="2"/>
+  <w:style w:type="character" w:styleId="11">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z2">
+    <w:name w:val="WW8Num63z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z1">
+    <w:name w:val="WW8Num63z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num63z0">
+    <w:name w:val="WW8Num63z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z2">
+    <w:name w:val="WW8Num62z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z1">
+    <w:name w:val="WW8Num62z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num62z0">
+    <w:name w:val="WW8Num62z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z2">
+    <w:name w:val="WW8Num61z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z1">
+    <w:name w:val="WW8Num61z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num61z0">
+    <w:name w:val="WW8Num61z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z2">
+    <w:name w:val="WW8Num60z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z1">
+    <w:name w:val="WW8Num60z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num60z0">
+    <w:name w:val="WW8Num60z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z2">
+    <w:name w:val="WW8Num59z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z1">
+    <w:name w:val="WW8Num59z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num59z0">
+    <w:name w:val="WW8Num59z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z2">
+    <w:name w:val="WW8Num58z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z1">
+    <w:name w:val="WW8Num58z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num58z0">
+    <w:name w:val="WW8Num58z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z2">
+    <w:name w:val="WW8Num57z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z1">
+    <w:name w:val="WW8Num57z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num57z0">
+    <w:name w:val="WW8Num57z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z2">
+    <w:name w:val="WW8Num56z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z1">
+    <w:name w:val="WW8Num56z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num56z0">
+    <w:name w:val="WW8Num56z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z2">
+    <w:name w:val="WW8Num55z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z1">
+    <w:name w:val="WW8Num55z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num55z0">
+    <w:name w:val="WW8Num55z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z2">
+    <w:name w:val="WW8Num54z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z1">
+    <w:name w:val="WW8Num54z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num54z0">
+    <w:name w:val="WW8Num54z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z2">
+    <w:name w:val="WW8Num53z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z1">
+    <w:name w:val="WW8Num53z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num53z0">
+    <w:name w:val="WW8Num53z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z2">
+    <w:name w:val="WW8Num52z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z1">
+    <w:name w:val="WW8Num52z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num52z0">
+    <w:name w:val="WW8Num52z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z2">
+    <w:name w:val="WW8Num51z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z1">
+    <w:name w:val="WW8Num51z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num51z0">
+    <w:name w:val="WW8Num51z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z2">
+    <w:name w:val="WW8Num50z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z1">
+    <w:name w:val="WW8Num50z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num50z0">
+    <w:name w:val="WW8Num50z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z2">
+    <w:name w:val="WW8Num49z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z1">
+    <w:name w:val="WW8Num49z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num49z0">
+    <w:name w:val="WW8Num49z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z2">
+    <w:name w:val="WW8Num48z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z1">
+    <w:name w:val="WW8Num48z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num48z0">
+    <w:name w:val="WW8Num48z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z2">
+    <w:name w:val="WW8Num47z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z1">
+    <w:name w:val="WW8Num47z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num47z0">
+    <w:name w:val="WW8Num47z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z2">
+    <w:name w:val="WW8Num46z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z1">
+    <w:name w:val="WW8Num46z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num46z0">
+    <w:name w:val="WW8Num46z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z2">
+    <w:name w:val="WW8Num45z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z1">
+    <w:name w:val="WW8Num45z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num45z0">
+    <w:name w:val="WW8Num45z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z2">
+    <w:name w:val="WW8Num44z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z1">
+    <w:name w:val="WW8Num44z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num44z0">
+    <w:name w:val="WW8Num44z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z2">
+    <w:name w:val="WW8Num43z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z1">
+    <w:name w:val="WW8Num43z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num43z0">
+    <w:name w:val="WW8Num43z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z2">
+    <w:name w:val="WW8Num42z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z1">
+    <w:name w:val="WW8Num42z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num42z0">
+    <w:name w:val="WW8Num42z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z2">
+    <w:name w:val="WW8Num41z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z1">
+    <w:name w:val="WW8Num41z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num41z0">
+    <w:name w:val="WW8Num41z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z2">
+    <w:name w:val="WW8Num40z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z1">
+    <w:name w:val="WW8Num40z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num40z0">
+    <w:name w:val="WW8Num40z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z2">
+    <w:name w:val="WW8Num39z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z1">
+    <w:name w:val="WW8Num39z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num39z0">
+    <w:name w:val="WW8Num39z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z2">
+    <w:name w:val="WW8Num38z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z1">
+    <w:name w:val="WW8Num38z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num38z0">
+    <w:name w:val="WW8Num38z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z2">
+    <w:name w:val="WW8Num37z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z1">
+    <w:name w:val="WW8Num37z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num37z0">
+    <w:name w:val="WW8Num37z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z2">
+    <w:name w:val="WW8Num36z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num36z0">
+    <w:name w:val="WW8Num36z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z2">
+    <w:name w:val="WW8Num35z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z1">
+    <w:name w:val="WW8Num35z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num35z0">
+    <w:name w:val="WW8Num35z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z2">
+    <w:name w:val="WW8Num34z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z1">
+    <w:name w:val="WW8Num34z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num34z0">
+    <w:name w:val="WW8Num34z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z2">
+    <w:name w:val="WW8Num33z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z1">
+    <w:name w:val="WW8Num33z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num33z0">
+    <w:name w:val="WW8Num33z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z2">
+    <w:name w:val="WW8Num32z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z1">
+    <w:name w:val="WW8Num32z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num32z0">
+    <w:name w:val="WW8Num32z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z2">
+    <w:name w:val="WW8Num31z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z1">
+    <w:name w:val="WW8Num31z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num31z0">
+    <w:name w:val="WW8Num31z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z8">
+    <w:name w:val="WW8Num30z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z7">
+    <w:name w:val="WW8Num30z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z6">
+    <w:name w:val="WW8Num30z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z5">
+    <w:name w:val="WW8Num30z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z4">
+    <w:name w:val="WW8Num30z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z3">
+    <w:name w:val="WW8Num30z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z2">
+    <w:name w:val="WW8Num30z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z1">
+    <w:name w:val="WW8Num30z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num30z0">
+    <w:name w:val="WW8Num30z0"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z2">
+    <w:name w:val="WW8Num29z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z1">
+    <w:name w:val="WW8Num29z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num29z0">
+    <w:name w:val="WW8Num29z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z2">
+    <w:name w:val="WW8Num28z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z1">
+    <w:name w:val="WW8Num28z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num28z0">
+    <w:name w:val="WW8Num28z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z2">
+    <w:name w:val="WW8Num27z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z1">
+    <w:name w:val="WW8Num27z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num27z0">
+    <w:name w:val="WW8Num27z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z2">
+    <w:name w:val="WW8Num26z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z1">
+    <w:name w:val="WW8Num26z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num26z0">
+    <w:name w:val="WW8Num26z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z2">
+    <w:name w:val="WW8Num25z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z1">
+    <w:name w:val="WW8Num25z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z2">
+    <w:name w:val="WW8Num24z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z1">
+    <w:name w:val="WW8Num24z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num24z0">
+    <w:name w:val="WW8Num24z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z2">
+    <w:name w:val="WW8Num23z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z1">
+    <w:name w:val="WW8Num23z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z2">
+    <w:name w:val="WW8Num22z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z1">
+    <w:name w:val="WW8Num22z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z2">
+    <w:name w:val="WW8Num21z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z1">
+    <w:name w:val="WW8Num21z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num21z0">
+    <w:name w:val="WW8Num21z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z2">
+    <w:name w:val="WW8Num20z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z1">
+    <w:name w:val="WW8Num20z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num20z0">
+    <w:name w:val="WW8Num20z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z2">
+    <w:name w:val="WW8Num19z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z1">
+    <w:name w:val="WW8Num19z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z2">
+    <w:name w:val="WW8Num17z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z1">
+    <w:name w:val="WW8Num17z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num17z0">
+    <w:name w:val="WW8Num17z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z2">
+    <w:name w:val="WW8Num14z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z1">
+    <w:name w:val="WW8Num14z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z2">
+    <w:name w:val="WW8Num12z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z1">
+    <w:name w:val="WW8Num12z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num12z0">
+    <w:name w:val="WW8Num12z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="12">
+    <w:name w:val="Текст выноски1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style31">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="Без интервала1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Указатель1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style32">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Заголовок1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style33">
+    <w:name w:val="Колонтитулы"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="16">
+    <w:name w:val="Название1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22">
+    <w:name w:val="Название2"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="17">
+    <w:name w:val="Обычный (веб)1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="18">
+    <w:name w:val="Абзац списка1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Заголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...941 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aa">
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="288" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="a9"/>
-[...6 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="a"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="111">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="112">
+    <w:name w:val="Указатель11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont11">
+    <w:name w:val="Default Paragraph Font11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z71">
+    <w:name w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="TOC 2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z51">
+    <w:name w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle141">
+    <w:name w:val="Font Style141"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="TOC 4"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z81">
+    <w:name w:val="WW8Num4z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Field-content1">
+    <w:name w:val="field-content1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="TOC 6"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1000" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="TOC 7"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1200" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="110">
+    <w:name w:val="Заголовок таблицы1"/>
+    <w:basedOn w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z81">
+    <w:name w:val="WW8Num5z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z41">
+    <w:name w:val="WW8Num4z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z51">
+    <w:name w:val="WW8Num5z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="113">
+    <w:name w:val="Цветовое выделение для Текст1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z21">
+    <w:name w:val="WW8Num4z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z71">
+    <w:name w:val="WW8Num5z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z61">
+    <w:name w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z61">
+    <w:name w:val="WW8Num5z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel110">
+    <w:name w:val="ListLabel 110"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z31">
+    <w:name w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle241">
+    <w:name w:val="Font Style241"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z01">
+    <w:name w:val="WW8Num5z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle251">
+    <w:name w:val="Font Style251"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="114">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z81">
+    <w:name w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="115">
+    <w:name w:val="Колонтитул1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4153" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z11">
+    <w:name w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z31">
+    <w:name w:val="WW8Num4z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="TOC 3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z11">
+    <w:name w:val="WW8Num4z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle211">
+    <w:name w:val="Font Style211"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style411">
+    <w:name w:val="Style41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z31">
+    <w:name w:val="WW8Num5z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z61">
+    <w:name w:val="WW8Num4z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z51">
+    <w:name w:val="WW8Num4z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style511">
+    <w:name w:val="Style51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="324"/>
+      <w:ind w:firstLine="854" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont01">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="116">
+    <w:name w:val="Текст выноски11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="211">
+    <w:name w:val="Основной шрифт абзаца21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="117">
+    <w:name w:val="Символ нумерации1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style911">
+    <w:name w:val="Style91"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal1">
+    <w:name w:val="ConsPlusNormal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z01">
+    <w:name w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="118">
+    <w:name w:val="Абзац списка11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="0000FF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="851" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="TOC 1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="119">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="TOC 9"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1600" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="120">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption2">
+    <w:name w:val="caption2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z41">
+    <w:name w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="TOC 8"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="1400" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagenumber1">
+    <w:name w:val="page number1"/>
+    <w:basedOn w:val="211"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle221">
+    <w:name w:val="Font Style221"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z41">
+    <w:name w:val="WW8Num5z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style711">
+    <w:name w:val="Style71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:ind w:firstLine="878" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="121">
+    <w:name w:val=" Знак Знак1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="240" w:before="0" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="122">
+    <w:name w:val="Верхний колонтитул Знак1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z21">
+    <w:name w:val="WW8Num5z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num3z21">
+    <w:name w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="123">
+    <w:name w:val="ОСНОВНОЙ1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="215"/>
+      <w:ind w:firstLine="397" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="TOC 5"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="800" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z71">
+    <w:name w:val="WW8Num4z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num5z11">
+    <w:name w:val="WW8Num5z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style1011">
+    <w:name w:val="Style101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="124">
+    <w:name w:val="Нижний колонтитул Знак1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle231">
+    <w:name w:val="Font Style231"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="567" w:after="567"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FontStyle291">
+    <w:name w:val="Font Style291"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style611">
+    <w:name w:val="Style61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="323"/>
+      <w:ind w:firstLine="854" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="411">
+    <w:name w:val="Заголовок 4 Знак1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW8Num4z01">
+    <w:name w:val="WW8Num4z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style171">
+    <w:name w:val="Style17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="326"/>
+      <w:ind w:firstLine="691" w:left="0" w:right="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style110">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style141">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="326"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style151">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="322"/>
+      <w:ind w:firstLine="682" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="Содержимое таблицы2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNormal2">
+    <w:name w:val="ConsPlusNormal2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style34">
+    <w:name w:val="Блочная цитата"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:ind w:hanging="0" w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard2">
+    <w:name w:val="Standard2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="600" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="Основной текст6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:lineRule="exact" w:line="317"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="Обычный3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="atLeast" w:line="100" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption3">
+    <w:name w:val="Caption3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111">
+    <w:name w:val="Caption1111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="212">
+    <w:name w:val="Указатель21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Hindi;MS Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style72">
+    <w:name w:val="Style72"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="324"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style42">
+    <w:name w:val="Style42"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="324"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style62">
+    <w:name w:val="Style62"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="exact" w:line="323"/>
+      <w:ind w:firstLine="691"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer111">
+    <w:name w:val="footer111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header111">
+    <w:name w:val="header111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle111">
+    <w:name w:val="subtitle111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-btn-container-large">
+    <w:name w:val="uap-modal-btn-container-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content-large-no-plugin">
+    <w:name w:val="uap-modal-content-large-no-plugin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:fill="FEFEFE" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperprefooterdelete">
+    <w:name w:val="wrapperprefooterdelete"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uireportbox1">
+    <w:name w:val="ui_reportbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uibtn-panel1">
+    <w:name w:val="ui_btn-panel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uinoticetabboxwrapper1">
+    <w:name w:val="ui_noticetabboxwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="8" w:color="D6E5EA"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E5EA"/>
+        <w:bottom w:val="single" w:sz="6" w:space="8" w:color="D6E5EA"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E5EA"/>
+      </w:pBdr>
+      <w:shd w:fill="FAFAFA" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="180"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopuptitle1">
+    <w:name w:val="ui_popup_title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopupwrapper1">
+    <w:name w:val="ui_popupwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uireportbox">
+    <w:name w:val="ui_reportbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text-padding-bottom">
+    <w:name w:val="uap-modal-left-text-padding-bottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="525"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-rule-modal-title">
+    <w:name w:val="uap-rule-modal-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="360" w:after="450"/>
+      <w:ind w:left="360" w:right="360"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uibtn-panel">
+    <w:name w:val="ui_btn-panel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uinoticetabboxwrapper">
+    <w:name w:val="ui_noticetabboxwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopuptitle">
+    <w:name w:val="ui_popup_title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopupwrapper">
+    <w:name w:val="ui_popupwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapper-uap-overlay-content">
+    <w:name w:val="wrapper-uap-overlay-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-preloader">
+    <w:name w:val="uap-overlay-preloader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-close-cross">
+    <w:name w:val="uap-overlay-close-cross"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-text">
+    <w:name w:val="uap-overlay-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-overlay-content">
+    <w:name w:val="uap-overlay-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-btn-container">
+    <w:name w:val="uap-modal-rule-btn-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-left-title">
+    <w:name w:val="uap-modal-rule-left-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="334059"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-rule-left-text">
+    <w:name w:val="uap-modal-rule-left-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="300" w:before="300" w:after="300"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="334059"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text-margin">
+    <w:name w:val="uap-modal-left-text-margin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="360" w:right="360"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-container-content-no-top-border">
+    <w:name w:val="uap-modal-container-content-no-top-border"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-large">
+    <w:name w:val="uap-modal-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-plugin-rule">
+    <w:name w:val="uap-modal-plugin-rule"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uipopup">
+    <w:name w:val="ui_popup"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="0" w:after="280"/>
+      <w:ind w:left="-3375"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uimodaloverlay">
+    <w:name w:val="ui_modaloverlay"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="777777" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-btn-container">
+    <w:name w:val="uap-modal-btn-container"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-center-title">
+    <w:name w:val="uap-modal-center-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="464545"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-title">
+    <w:name w:val="uap-modal-left-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="225" w:after="225"/>
+      <w:ind w:left="225" w:right="225"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="464545"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-center-text">
+    <w:name w:val="uap-modal-center-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:ind w:left="150" w:right="150"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-left-text">
+    <w:name w:val="uap-modal-left-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-container-content">
+    <w:name w:val="uap-modal-container-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DBDFEC"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-text-error">
+    <w:name w:val="uap-modal-text-error"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="150" w:after="150"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content-large">
+    <w:name w:val="uap-modal-content-large"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:fill="FEFEFE" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-content">
+    <w:name w:val="uap-modal-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:fill="FEFEFE" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-error-update">
+    <w:name w:val="uap-modal-error-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-update-wait">
+    <w:name w:val="uap-modal-update-wait"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-success-update">
+    <w:name w:val="uap-modal-success-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-is-running">
+    <w:name w:val="uap-modal-is-running"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-no-support">
+    <w:name w:val="uap-modal-no-support"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-no-response">
+    <w:name w:val="uap-modal-no-response"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-continue">
+    <w:name w:val="uap-modal-continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-limit">
+    <w:name w:val="uap-modal-limit"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-modal-update">
+    <w:name w:val="uap-modal-update"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-imgclose">
+    <w:name w:val="uap-imgclose"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="120" w:after="75"/>
+      <w:ind w:left="75" w:right="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-imgcircle">
+    <w:name w:val="uap-img_circle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="75" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-textrecord">
+    <w:name w:val="uap-textrecord"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="33"/>
+      <w:szCs w:val="33"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-buttonstop">
+    <w:name w:val="uap-buttonstop"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanelcircle">
+    <w:name w:val="uap-recordpanel__circle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanelinfo">
+    <w:name w:val="uap-recordpanel__info"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-recordpanel">
+    <w:name w:val="uap-recordpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="-3900"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Uap-table">
+    <w:name w:val="uap-table"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu1">
+    <w:name w:val="menu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="0" w:after="280"/>
+      <w:ind w:left="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Show-menu1">
+    <w:name w:val="show-menu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dynatree-lastsib1">
+    <w:name w:val="dynatree-lastsib1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currentpoll1">
+    <w:name w:val="currentpoll1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="675"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active2">
+    <w:name w:val="active2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="60"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active1">
+    <w:name w:val="active1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="60"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Dynatree-lastsib">
+    <w:name w:val="dynatree-lastsib"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currentpoll">
+    <w:name w:val="currentpoll"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Active">
+    <w:name w:val="active"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menuitem1">
+    <w:name w:val="menu__item1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="42A0D1"/>
+        <w:left w:val="single" w:sz="6" w:space="8" w:color="42A0D1"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="42A0D1"/>
+        <w:right w:val="single" w:sz="6" w:space="8" w:color="42A0D1"/>
+      </w:pBdr>
+      <w:shd w:fill="F2F2F2" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelsettings-window-input">
+    <w:name w:val="recordpanel__settings-window-input"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelsettings-window">
+    <w:name w:val="recordpanel__settings-window"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="-6330"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal-close">
+    <w:name w:val="modal-close"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="AAAAAA"/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal-content">
+    <w:name w:val="modal-content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:bottom w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+        <w:right w:val="single" w:sz="6" w:space="15" w:color="888888"/>
+      </w:pBdr>
+      <w:shd w:fill="FEFEFE" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Modal">
+    <w:name w:val="modal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="000000" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu--show">
+    <w:name w:val="menu--show"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu--hide">
+    <w:name w:val="menu--hide"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menu">
+    <w:name w:val="menu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Menuitem">
+    <w:name w:val="menu__item"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="6" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:fill="F2F2F2" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Show-menu">
+    <w:name w:val="show-menu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpaneltext">
+    <w:name w:val="recordpanel__text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanelbtn">
+    <w:name w:val="recordpanel__btn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="75" w:right="75"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpaneltimer">
+    <w:name w:val="recordpanel__timer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:ind w:left="150" w:right="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recordpanel">
+    <w:name w:val="recordpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="0070C0"/>
+      </w:pBdr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="false"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0070C0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Msonormal">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportaleb1">
+    <w:name w:val="titleportaleb1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportaleb">
+    <w:name w:val="titleportaleb"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal2">
+    <w:name w:val="jcarousel-prev-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal1">
+    <w:name w:val="jcarousel-prev-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal2">
+    <w:name w:val="jcarousel-next-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal1">
+    <w:name w:val="jcarousel-next-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-placeholder1">
+    <w:name w:val="jcarousel-item-placeholder1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal2">
+    <w:name w:val="jcarousel-item-horizontal2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal1">
+    <w:name w:val="jcarousel-item-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item1">
+    <w:name w:val="jcarousel-item1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="330" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-clip-horizontal1">
+    <w:name w:val="jcarousel-clip-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:lineRule="atLeast" w:line="330"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="546D81"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-container-horizontal1">
+    <w:name w:val="jcarousel-container-horizontal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-direction-rtl1">
+    <w:name w:val="jcarousel-direction-rtl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:bidi w:val="1"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogbuttons1">
+    <w:name w:val="confirmdialogbuttons1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogmessage1">
+    <w:name w:val="confirmdialogmessage1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogheader1">
+    <w:name w:val="confirmdialogheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="450" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-highlight1">
+    <w:name w:val="ui-state-highlight1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="D8D8DB" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-active1">
+    <w:name w:val="ui-state-active1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="9D9DA4" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default2">
+    <w:name w:val="ui-state-default2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="9D9DA4" w:val="clear"/>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="333333"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default1">
+    <w:name w:val="ui-state-default1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="390" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled2">
+    <w:name w:val="ui-state-disabled2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E6F1F5" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled1">
+    <w:name w:val="ui-state-disabled1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E6F1F5" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next2">
+    <w:name w:val="ui-datepicker-next2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="2B6CC6" w:val="clear"/>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev2">
+    <w:name w:val="ui-datepicker-prev2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="2B6CC6" w:val="clear"/>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next1">
+    <w:name w:val="ui-datepicker-next1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev1">
+    <w:name w:val="ui-datepicker-prev1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="360" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-title1">
+    <w:name w:val="ui-datepicker-title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="432"/>
+      <w:ind w:left="552" w:right="552"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btn1">
+    <w:name w:val="btn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox2">
+    <w:name w:val="registerbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+      </w:pBdr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox1">
+    <w:name w:val="registerbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="C5D3DC"/>
+      </w:pBdr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn2">
+    <w:name w:val="loadbtn2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn1">
+    <w:name w:val="loadbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Carousel1">
+    <w:name w:val="carousel1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footerdelim1">
+    <w:name w:val="footerdelim1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooterdelim1">
+    <w:name w:val="prefooterdelim1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Partleftbtn1">
+    <w:name w:val="partleftbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D0D6DB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="120"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn3">
+    <w:name w:val="btnbtn3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnli1">
+    <w:name w:val="btnli1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Polldown1">
+    <w:name w:val="polldown1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Votesection1">
+    <w:name w:val="votesection1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="30383D"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl2">
+    <w:name w:val="thirddl2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="1101"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl1">
+    <w:name w:val="thirddl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:right="2080"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middledl1">
+    <w:name w:val="middledl1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Perioddate1">
+    <w:name w:val="perioddate1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Total1">
+    <w:name w:val="total1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Organization1">
+    <w:name w:val="organization1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Grandtotal1">
+    <w:name w:val="grandtotal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Periodall1">
+    <w:name w:val="periodall1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcher1">
+    <w:name w:val="switcher1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="330"/>
+      <w:ind w:left="30" w:right="30"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher3">
+    <w:name w:val="lastswitcher3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox2">
+    <w:name w:val="switcherbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher2">
+    <w:name w:val="lastswitcher2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher1">
+    <w:name w:val="lastswitcher1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox1">
+    <w:name w:val="switcherbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox2">
+    <w:name w:val="tabsbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="EDE9E0" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox1">
+    <w:name w:val="tabsbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab3">
+    <w:name w:val="currenttab3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist3">
+    <w:name w:val="paginglist3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist2">
+    <w:name w:val="paginglist2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist1">
+    <w:name w:val="paginglist1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews4">
+    <w:name w:val="listnews4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews3">
+    <w:name w:val="listnews3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright2">
+    <w:name w:val="iebgright2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright1">
+    <w:name w:val="iebgright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft2">
+    <w:name w:val="iebgleft2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft1">
+    <w:name w:val="iebgleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle4">
+    <w:name w:val="middle4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle3">
+    <w:name w:val="middle3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind4">
+    <w:name w:val="behind4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind3">
+    <w:name w:val="behind3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews2">
+    <w:name w:val="listnews2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews1">
+    <w:name w:val="listnews1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle2">
+    <w:name w:val="middle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle1">
+    <w:name w:val="middle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind2">
+    <w:name w:val="behind2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind1">
+    <w:name w:val="behind1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Current1">
+    <w:name w:val="current1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="036ABA"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Addingmenu1">
+    <w:name w:val="addingmenu1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle2">
+    <w:name w:val="leftcolboxtitle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle1">
+    <w:name w:val="leftcolboxtitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox2">
+    <w:name w:val="mainbox2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1050" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox1">
+    <w:name w:val="mainbox1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="450" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab2">
+    <w:name w:val="pollstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab2">
+    <w:name w:val="newstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Exittab1">
+    <w:name w:val="exittab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab1">
+    <w:name w:val="pollstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab1">
+    <w:name w:val="newstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch2">
+    <w:name w:val="quicksearch2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch2">
+    <w:name w:val="extendsearch2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch1">
+    <w:name w:val="extendsearch1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch1">
+    <w:name w:val="quicksearch1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab2">
+    <w:name w:val="currenttab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="F8F8F8" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="245687"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab1">
+    <w:name w:val="currenttab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="69B9FA"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab2">
+    <w:name w:val="documentstab2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab1">
+    <w:name w:val="documentstab1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Delimtd1">
+    <w:name w:val="delimtd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabs1">
+    <w:name w:val="catalogtabs1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn2">
+    <w:name w:val="btnbtn2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="240" w:before="280" w:after="280"/>
+      <w:ind w:right="75"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn1">
+    <w:name w:val="btnbtn1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Edittd1">
+    <w:name w:val="edittd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirdtd1">
+    <w:name w:val="thirdtd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="426E98"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sectd1">
+    <w:name w:val="sectd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="15" w:color="426E98"/>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="6B8CAE"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firsttd1">
+    <w:name w:val="firsttd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="6B8CAE"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightbrd1">
+    <w:name w:val="rightbrd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="7BB6E2"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="atLeast" w:line="330" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftbrd1">
+    <w:name w:val="leftbrd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="11" w:color="549AD6"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="atLeast" w:line="300" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright3">
+    <w:name w:val="ulright3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Law1">
+    <w:name w:val="law1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportal1">
+    <w:name w:val="titleportal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Logo1">
+    <w:name w:val="logo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A17D1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright2">
+    <w:name w:val="ulright2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="15" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright1">
+    <w:name w:val="ulright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="90" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header21">
+    <w:name w:val="header21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerwrapper1">
+    <w:name w:val="headerwrapper1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperfooter1">
+    <w:name w:val="wrapperfooter1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer11">
+    <w:name w:val="footer11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainlink1">
+    <w:name w:val="mainlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Colorvalue">
+    <w:name w:val="colorvalue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="979797"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogbuttons">
+    <w:name w:val="confirmdialogbuttons"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogmessage">
+    <w:name w:val="confirmdialogmessage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Confirmdialogheader">
+    <w:name w:val="confirmdialogheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Partleftbtn">
+    <w:name w:val="partleftbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Total">
+    <w:name w:val="total"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Organization">
+    <w:name w:val="organization"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcher">
+    <w:name w:val="switcher"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgright">
+    <w:name w:val="iebgright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Iebgleft">
+    <w:name w:val="iebgleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Current">
+    <w:name w:val="current"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightbrd">
+    <w:name w:val="rightbrd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftbrd">
+    <w:name w:val="leftbrd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-prev-horizontal">
+    <w:name w:val="jcarousel-prev-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-next-horizontal">
+    <w:name w:val="jcarousel-next-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-placeholder">
+    <w:name w:val="jcarousel-item-placeholder"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item-horizontal">
+    <w:name w:val="jcarousel-item-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-item">
+    <w:name w:val="jcarousel-item"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-clip-horizontal">
+    <w:name w:val="jcarousel-clip-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-container-horizontal">
+    <w:name w:val="jcarousel-container-horizontal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel-direction-rtl">
+    <w:name w:val="jcarousel-direction-rtl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-highlight">
+    <w:name w:val="ui-state-highlight"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-active">
+    <w:name w:val="ui-state-active"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-default">
+    <w:name w:val="ui-state-default"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-next">
+    <w:name w:val="ui-datepicker-next"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-prev">
+    <w:name w:val="ui-datepicker-prev"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-title">
+    <w:name w:val="ui-datepicker-title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Carousel">
+    <w:name w:val="carousel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footerdelim">
+    <w:name w:val="footerdelim"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooterdelim">
+    <w:name w:val="prefooterdelim"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnli">
+    <w:name w:val="btnli"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Polldown">
+    <w:name w:val="polldown"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Votesection">
+    <w:name w:val="votesection"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirddl">
+    <w:name w:val="thirddl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Perioddate">
+    <w:name w:val="perioddate"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Grandtotal">
+    <w:name w:val="grandtotal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Periodall">
+    <w:name w:val="periodall"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lastswitcher">
+    <w:name w:val="lastswitcher"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Switcherbox">
+    <w:name w:val="switcherbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbox">
+    <w:name w:val="tabsbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Addingmenu">
+    <w:name w:val="addingmenu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Exittab">
+    <w:name w:val="exittab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pollstab">
+    <w:name w:val="pollstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newstab">
+    <w:name w:val="newstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quicksearch">
+    <w:name w:val="quicksearch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearch">
+    <w:name w:val="extendsearch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Currenttab">
+    <w:name w:val="currenttab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstab">
+    <w:name w:val="documentstab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Delimtd">
+    <w:name w:val="delimtd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabs">
+    <w:name w:val="catalogtabs"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Edittd">
+    <w:name w:val="edittd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Thirdtd">
+    <w:name w:val="thirdtd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sectd">
+    <w:name w:val="sectd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firsttd">
+    <w:name w:val="firsttd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Law">
+    <w:name w:val="law"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titleportal">
+    <w:name w:val="titleportal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Logo">
+    <w:name w:val="logo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ulright">
+    <w:name w:val="ulright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-state-disabled">
+    <w:name w:val="ui-state-disabled"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E6F1F5" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ui-datepicker-header">
+    <w:name w:val="ui-datepicker-header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="44A9D3"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="44A9D3"/>
+      </w:pBdr>
+      <w:shd w:fill="44A9D3" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="E2E2E2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reportbox">
+    <w:name w:val="reportbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearchresultbox">
+    <w:name w:val="extendsearchresultbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="150" w:after="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Registerbox">
+    <w:name w:val="registerbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="150"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loadbtn">
+    <w:name w:val="loadbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="225"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jcarousel">
+    <w:name w:val="jcarousel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Capchaimg">
+    <w:name w:val="capchaimg"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="747474"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="45"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Capcha">
+    <w:name w:val="capcha"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="30383D"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Infostaticbox">
+    <w:name w:val="infostaticbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabpollmenu">
+    <w:name w:val="tabpollmenu"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poll">
+    <w:name w:val="poll"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="D6E4EC"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="15" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:fill="EDE9E0" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Calendardata">
+    <w:name w:val="calendardata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middledl">
+    <w:name w:val="middledl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Firstdl">
+    <w:name w:val="firstdl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Startitle">
+    <w:name w:val="startitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Choicedata">
+    <w:name w:val="choicedata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Toplowchoice">
+    <w:name w:val="toplowchoice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lowchoice">
+    <w:name w:val="lowchoice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabsbody">
+    <w:name w:val="tabsbody"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Purchasebox">
+    <w:name w:val="purchasebox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paginglist">
+    <w:name w:val="paginglist"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Importantnews">
+    <w:name w:val="importantnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="C52704"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnews">
+    <w:name w:val="listnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middle">
+    <w:name w:val="middle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Behind">
+    <w:name w:val="behind"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listnewswrapper">
+    <w:name w:val="listnewswrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="375"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainnews">
+    <w:name w:val="mainnews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lefttdnewsbox">
+    <w:name w:val="lefttdnewsbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablenews">
+    <w:name w:val="tablenews"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="225" w:after="450"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Download">
+    <w:name w:val="download"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F38C2C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rss">
+    <w:name w:val="rss"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F38C2C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxcontent">
+    <w:name w:val="leftcolboxcontent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="D6E4EC"/>
+      </w:pBdr>
+      <w:shd w:fill="E5EFF6" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerpanel">
+    <w:name w:val="headerpanel"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="45"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FEFEFE"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolboxtitle">
+    <w:name w:val="leftcolboxtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="555" w:before="280" w:after="45"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcolbox">
+    <w:name w:val="leftcolbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainbox">
+    <w:name w:val="mainbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="195" w:after="195"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btnbtn">
+    <w:name w:val="btnbtn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Btn">
+    <w:name w:val="btn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="E4E8EB"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Searchfield">
+    <w:name w:val="searchfield"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="3B92D0"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="3B92D0"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="53B9E3"/>
+        <w:right w:val="single" w:sz="6" w:space="5" w:color="53B9E3"/>
+      </w:pBdr>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabstableleft">
+    <w:name w:val="catalogtabstableleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Catalogtabstable">
+    <w:name w:val="catalogtabstable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="225" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Extendsearchbox">
+    <w:name w:val="extendsearchbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Informbox">
+    <w:name w:val="informbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="210"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0075C5"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contactphone">
+    <w:name w:val="contactphone"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topforum">
+    <w:name w:val="topforum"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topfeedback">
+    <w:name w:val="topfeedback"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="90"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Userinfotbl">
+    <w:name w:val="userinfotbl"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middleheaderwrapper">
+    <w:name w:val="middleheaderwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contacttopbox">
+    <w:name w:val="contacttopbox"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Middleheader">
+    <w:name w:val="middleheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="275889" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerwrapper">
+    <w:name w:val="headerwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Hfooter">
+    <w:name w:val="hfooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rightcol">
+    <w:name w:val="rightcol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="3750"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Leftcol">
+    <w:name w:val="leftcol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefootershadow">
+    <w:name w:val="prefootershadow"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperprefooter">
+    <w:name w:val="wrapperprefooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapperfooter">
+    <w:name w:val="wrapperfooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prefooter">
+    <w:name w:val="prefooter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer2">
+    <w:name w:val="footer2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mobileouterwrapper">
+    <w:name w:val="mobileouterwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="EDE9E0" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Loginform">
+    <w:name w:val="loginform"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FAFAFA" w:val="clear"/>
+      <w:spacing w:before="0" w:after="280"/>
+      <w:ind w:left="-5250"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topmenuwrapper">
+    <w:name w:val="topmenuwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topmenubg">
+    <w:name w:val="topmenubg"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mobilewrapper">
+    <w:name w:val="mobilewrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FAFAFA" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Wrapper">
+    <w:name w:val="wrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainpage">
+    <w:name w:val="mainpage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FAFAFA" w:val="clear"/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Outerwrapper">
+    <w:name w:val="outerwrapper"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:fill="FAFAFA" w:val="clear"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="H1">
+    <w:name w:val="h1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Clear">
+    <w:name w:val="clear"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="2"/>
+      <w:szCs w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mainlink">
+    <w:name w:val="mainlink"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0075C5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style35">
+    <w:name w:val="Обычный (Интернет)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="Верхний колонтитул2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="28">
+    <w:name w:val="Подзаголовок2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="125">
+    <w:name w:val="Верхний колонтитул1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="126">
+    <w:name w:val="Подзаголовок1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Number1">
+    <w:name w:val="number1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader2">
+    <w:name w:val="plangraphictableheader2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicdoctable1">
+    <w:name w:val="plangraphicdoctable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicorgtable1">
+    <w:name w:val="plangraphicorgtable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtableheader1">
+    <w:name w:val="icrtableheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtable1">
+    <w:name w:val="icrtable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtitle1">
+    <w:name w:val="icrtitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Emptyrow1">
+    <w:name w:val="emptyrow1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset51">
+    <w:name w:val="offset51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheaderleft1">
+    <w:name w:val="plangraphictableheaderleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader1">
+    <w:name w:val="plangraphictableheader1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionnoborders1">
+    <w:name w:val="plahgraphicpositionnoborders1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottom1">
+    <w:name w:val="plahgraphicpositionbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottomleft1">
+    <w:name w:val="plahgraphicpositionbottomleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionrightbottom1">
+    <w:name w:val="plahgraphicpositionrightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionright1">
+    <w:name w:val="plahgraphicpositionright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleft1">
+    <w:name w:val="plahgraphicpositionleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottom1">
+    <w:name w:val="plahgraphicpositiontopbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightleft1">
+    <w:name w:val="plahgraphicpositiontoprightleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottomleft1">
+    <w:name w:val="plahgraphicpositiontopbottomleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftright1">
+    <w:name w:val="plahgraphicpositionleftright1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftrightbottom1">
+    <w:name w:val="plahgraphicpositionleftrightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightbottom1">
+    <w:name w:val="plahgraphicpositiontoprightbottom1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicposition1">
+    <w:name w:val="plahgraphicposition1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphiccelltd1">
+    <w:name w:val="plangraphiccelltd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictitle1">
+    <w:name w:val="plangraphictitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictable1">
+    <w:name w:val="plangraphictable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nowrap1">
+    <w:name w:val="nowrap1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb3001">
+    <w:name w:val="pfcolb3001"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb1">
+    <w:name w:val="pfcolb1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolbr1">
+    <w:name w:val="pfcolbr1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol301">
+    <w:name w:val="pfcol301"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol291">
+    <w:name w:val="pfcol291"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol281">
+    <w:name w:val="pfcol281"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol271">
+    <w:name w:val="pfcol271"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol261">
+    <w:name w:val="pfcol261"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol251">
+    <w:name w:val="pfcol251"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol241">
+    <w:name w:val="pfcol241"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol231">
+    <w:name w:val="pfcol231"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol221">
+    <w:name w:val="pfcol221"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol211">
+    <w:name w:val="pfcol211"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol201">
+    <w:name w:val="pfcol201"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol191">
+    <w:name w:val="pfcol191"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol181">
+    <w:name w:val="pfcol181"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol171">
+    <w:name w:val="pfcol171"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol161">
+    <w:name w:val="pfcol161"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol151">
+    <w:name w:val="pfcol151"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol141">
+    <w:name w:val="pfcol141"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol131">
+    <w:name w:val="pfcol131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol121">
+    <w:name w:val="pfcol121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol111">
+    <w:name w:val="pfcol111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol101">
+    <w:name w:val="pfcol101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol91">
+    <w:name w:val="pfcol91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol81">
+    <w:name w:val="pfcol81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol71">
+    <w:name w:val="pfcol71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol61">
+    <w:name w:val="pfcol61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol51">
+    <w:name w:val="pfcol51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol41">
+    <w:name w:val="pfcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol31">
+    <w:name w:val="pfcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol210">
+    <w:name w:val="pfcol210"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol110">
+    <w:name w:val="pfcol110"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offbudgetsoureccell1">
+    <w:name w:val="offbudgetsoureccell1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Budgetsoureccell1">
+    <w:name w:val="budgetsoureccell1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstitle1">
+    <w:name w:val="contractstitle1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstablesub1">
+    <w:name w:val="contractstablesub1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tdsub1">
+    <w:name w:val="tdsub1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstable1">
+    <w:name w:val="contractstable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contentholder1">
+    <w:name w:val="contentholder1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bottom-pad1">
+    <w:name w:val="bottom-pad1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="75"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vert-space1">
+    <w:name w:val="vert-space1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Line1">
+    <w:name w:val="line1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="No-underline1">
+    <w:name w:val="no-underline1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Center1">
+    <w:name w:val="center1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data1">
+    <w:name w:val="data1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right-pad1">
+    <w:name w:val="right-pad1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Col-border1">
+    <w:name w:val="col-border1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="4" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newpage1">
+    <w:name w:val="newpage1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol31">
+    <w:name w:val="appcriteriascol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol21">
+    <w:name w:val="appcriteriascol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol11">
+    <w:name w:val="appcriteriascol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol31">
+    <w:name w:val="refusalfactcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol21">
+    <w:name w:val="refusalfactcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol11">
+    <w:name w:val="refusalfactcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcoln1">
+    <w:name w:val="appcommissionresultcoln1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol21">
+    <w:name w:val="appcommissionresultcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol11">
+    <w:name w:val="appcommissionresultcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol41">
+    <w:name w:val="appcommissioncol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol31">
+    <w:name w:val="appcommissioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol21">
+    <w:name w:val="appcommissioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol11">
+    <w:name w:val="appcommissioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol31">
+    <w:name w:val="appauctioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol21">
+    <w:name w:val="appauctioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol11">
+    <w:name w:val="appauctioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol41">
+    <w:name w:val="appdesicioncol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol31">
+    <w:name w:val="appdesicioncol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol21">
+    <w:name w:val="appdesicioncol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol11">
+    <w:name w:val="appdesicioncol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol31">
+    <w:name w:val="appcritcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol21">
+    <w:name w:val="appcritcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol11">
+    <w:name w:val="appcritcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4left1">
+    <w:name w:val="appresultcol4_left1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol41">
+    <w:name w:val="appresultcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol31">
+    <w:name w:val="appresultcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol21">
+    <w:name w:val="appresultcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol11">
+    <w:name w:val="appresultcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol51">
+    <w:name w:val="appcol51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol41">
+    <w:name w:val="appcol41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol31">
+    <w:name w:val="appcol31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol21">
+    <w:name w:val="appcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol11">
+    <w:name w:val="appcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apptable11">
+    <w:name w:val="apptable11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right1">
+    <w:name w:val="right1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2notset1">
+    <w:name w:val="tablecol2notset1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1notset1">
+    <w:name w:val="tablecol1notset1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol21">
+    <w:name w:val="tablecol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol11">
+    <w:name w:val="tablecol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset501">
+    <w:name w:val="offset501"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="750"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset251">
+    <w:name w:val="offset251"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:ind w:left="375"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header11">
+    <w:name w:val="header11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle11">
+    <w:name w:val="subtitle11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bold1">
+    <w:name w:val="bold1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aleft1">
+    <w:name w:val="aleft1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title11">
+    <w:name w:val="title11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Number">
+    <w:name w:val="number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb300">
+    <w:name w:val="pfcolb300"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolb">
+    <w:name w:val="pfcolb"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcolbr">
+    <w:name w:val="pfcolbr"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tdsub">
+    <w:name w:val="tdsub"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right-pad">
+    <w:name w:val="right-pad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicdoctable">
+    <w:name w:val="plangraphicdoctable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphicorgtable">
+    <w:name w:val="plangraphicorgtable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtableheader">
+    <w:name w:val="icrtableheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtable">
+    <w:name w:val="icrtable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Icrtitle">
+    <w:name w:val="icrtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Emptyrow">
+    <w:name w:val="emptyrow"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset5">
+    <w:name w:val="offset5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheaderleft">
+    <w:name w:val="plangraphictableheaderleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictableheader">
+    <w:name w:val="plangraphictableheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionnoborders">
+    <w:name w:val="plahgraphicpositionnoborders"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottom">
+    <w:name w:val="plahgraphicpositionbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionbottomleft">
+    <w:name w:val="plahgraphicpositionbottomleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionrightbottom">
+    <w:name w:val="plahgraphicpositionrightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionright">
+    <w:name w:val="plahgraphicpositionright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleft">
+    <w:name w:val="plahgraphicpositionleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottom">
+    <w:name w:val="plahgraphicpositiontopbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightleft">
+    <w:name w:val="plahgraphicpositiontoprightleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontopbottomleft">
+    <w:name w:val="plahgraphicpositiontopbottomleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftright">
+    <w:name w:val="plahgraphicpositionleftright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositionleftrightbottom">
+    <w:name w:val="plahgraphicpositionleftrightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicpositiontoprightbottom">
+    <w:name w:val="plahgraphicpositiontoprightbottom"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plahgraphicposition">
+    <w:name w:val="plahgraphicposition"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphiccelltd">
+    <w:name w:val="plangraphiccelltd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictitle">
+    <w:name w:val="plangraphictitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plangraphictable">
+    <w:name w:val="plangraphictable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nowrap">
+    <w:name w:val="nowrap"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol30">
+    <w:name w:val="pfcol30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol29">
+    <w:name w:val="pfcol29"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol28">
+    <w:name w:val="pfcol28"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol27">
+    <w:name w:val="pfcol27"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol26">
+    <w:name w:val="pfcol26"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol25">
+    <w:name w:val="pfcol25"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol24">
+    <w:name w:val="pfcol24"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol23">
+    <w:name w:val="pfcol23"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol22">
+    <w:name w:val="pfcol22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol21">
+    <w:name w:val="pfcol21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol20">
+    <w:name w:val="pfcol20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol19">
+    <w:name w:val="pfcol19"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol18">
+    <w:name w:val="pfcol18"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol17">
+    <w:name w:val="pfcol17"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol16">
+    <w:name w:val="pfcol16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol15">
+    <w:name w:val="pfcol15"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol14">
+    <w:name w:val="pfcol14"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol13">
+    <w:name w:val="pfcol13"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol12">
+    <w:name w:val="pfcol12"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol11">
+    <w:name w:val="pfcol11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol10">
+    <w:name w:val="pfcol10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol9">
+    <w:name w:val="pfcol9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol8">
+    <w:name w:val="pfcol8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol7">
+    <w:name w:val="pfcol7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol6">
+    <w:name w:val="pfcol6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol5">
+    <w:name w:val="pfcol5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol4">
+    <w:name w:val="pfcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol3">
+    <w:name w:val="pfcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol2">
+    <w:name w:val="pfcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pfcol1">
+    <w:name w:val="pfcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offbudgetsoureccell">
+    <w:name w:val="offbudgetsoureccell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Budgetsoureccell">
+    <w:name w:val="budgetsoureccell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstitle">
+    <w:name w:val="contractstitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstablesub">
+    <w:name w:val="contractstablesub"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contractstable">
+    <w:name w:val="contractstable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contentholder">
+    <w:name w:val="contentholder"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bottom-pad">
+    <w:name w:val="bottom-pad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vert-space">
+    <w:name w:val="vert-space"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Line">
+    <w:name w:val="line"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="No-underline">
+    <w:name w:val="no-underline"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Center">
+    <w:name w:val="center"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data">
+    <w:name w:val="data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Col-border">
+    <w:name w:val="col-border"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Newpage">
+    <w:name w:val="newpage"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol3">
+    <w:name w:val="appcriteriascol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol2">
+    <w:name w:val="appcriteriascol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcriteriascol1">
+    <w:name w:val="appcriteriascol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol3">
+    <w:name w:val="refusalfactcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol2">
+    <w:name w:val="refusalfactcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Refusalfactcol1">
+    <w:name w:val="refusalfactcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcoln">
+    <w:name w:val="appcommissionresultcoln"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol2">
+    <w:name w:val="appcommissionresultcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissionresultcol1">
+    <w:name w:val="appcommissionresultcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol4">
+    <w:name w:val="appcommissioncol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol3">
+    <w:name w:val="appcommissioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol2">
+    <w:name w:val="appcommissioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcommissioncol1">
+    <w:name w:val="appcommissioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol3">
+    <w:name w:val="appauctioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol2">
+    <w:name w:val="appauctioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appauctioncol1">
+    <w:name w:val="appauctioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol4">
+    <w:name w:val="appdesicioncol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol3">
+    <w:name w:val="appdesicioncol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol2">
+    <w:name w:val="appdesicioncol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appdesicioncol1">
+    <w:name w:val="appdesicioncol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol3">
+    <w:name w:val="appcritcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol2">
+    <w:name w:val="appcritcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcritcol1">
+    <w:name w:val="appcritcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4left">
+    <w:name w:val="appresultcol4_left"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol4">
+    <w:name w:val="appresultcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol3">
+    <w:name w:val="appresultcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol2">
+    <w:name w:val="appresultcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appresultcol1">
+    <w:name w:val="appresultcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol5">
+    <w:name w:val="appcol5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol4">
+    <w:name w:val="appcol4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol3">
+    <w:name w:val="appcol3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol2">
+    <w:name w:val="appcol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appcol1">
+    <w:name w:val="appcol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apptable1">
+    <w:name w:val="apptable1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Right">
+    <w:name w:val="right"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2notset">
+    <w:name w:val="tablecol2notset"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1notset">
+    <w:name w:val="tablecol1notset"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol2">
+    <w:name w:val="tablecol2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablecol1">
+    <w:name w:val="tablecol1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset50">
+    <w:name w:val="offset50"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Offset25">
+    <w:name w:val="offset25"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header2">
+    <w:name w:val="header2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle2">
+    <w:name w:val="subtitle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bold">
+    <w:name w:val="bold"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aleft">
+    <w:name w:val="aleft"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title2">
+    <w:name w:val="title2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Requesttable">
+    <w:name w:val="requesttable"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNormal">
+    <w:name w:val="ConsNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="720" w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style36">
+    <w:name w:val="Нормальный (таблица)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="127">
+    <w:name w:val="обычный_1 Знак Знак Знак Знак Знак Знак Знак Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style37">
+    <w:name w:val="обычный_"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph">
-[...12 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style38">
+    <w:name w:val="Знак Знак Знак Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="16"/>
-[...57 lines deleted...]
-      <w:widowControl/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ConsNonformat">
+    <w:name w:val="ConsNonformat"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:right="19772"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style39">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...81 lines deleted...]
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style40">
+    <w:name w:val="ОО"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...6 lines deleted...]
-      <w:kern w:val="2"/>
+  <w:style w:type="paragraph" w:styleId="Style43">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DefaultParagraphFont3">
+    <w:name w:val="Default Paragraph Font3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Absatz-Standardschriftart1">
+    <w:name w:val="Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart2">
+    <w:name w:val="WW-Absatz-Standardschriftart2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText1">
+    <w:name w:val="Balloon Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="128">
+    <w:name w:val="Содержимое врезки1"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart11112">
+    <w:name w:val="WW-Absatz-Standardschriftart11112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart112">
+    <w:name w:val="WW-Absatz-Standardschriftart112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListLabel111">
+    <w:name w:val="ListLabel 111"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart1112">
+    <w:name w:val="WW-Absatz-Standardschriftart1112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1111">
+    <w:name w:val="Указатель111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Internetlink1">
+    <w:name w:val="Internet link1"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading1">
+    <w:name w:val="index heading1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="129">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="DefaultParagraphFont3"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart12">
+    <w:name w:val="WW-Absatz-Standardschriftart12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1112">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...4 lines deleted...]
-    <w:basedOn w:val="a"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="130">
+    <w:name w:val="Колонтитулы1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="right" w:pos="9020" w:leader="none"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1110">
+    <w:name w:val="Название11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="6"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="213">
+    <w:name w:val="Название21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="WW-Absatz-Standardschriftart111112">
+    <w:name w:val="WW-Absatz-Standardschriftart111112"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indexheading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>8</Pages>
+  <Words>1715</Words>
+  <Characters>13861</Characters>
+  <CharactersWithSpaces>16127</CharactersWithSpaces>
+  <Paragraphs>164</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>СОДЕРЖАНИЕ</dc:title>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Александр</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...6 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>