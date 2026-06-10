--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,3384 +1,9004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00B638CF">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4428"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4428" w:leader="none"/>
         </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...38 lines deleted...]
-        <w:contextualSpacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="557530" cy="692150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 3" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 3" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="557530" cy="692150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang/>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 05.05.2026                                                                                                                            № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>513</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>г. Кореновск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202972879"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202972879"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О назначении публичных слушаний </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>по проекту постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О предоставлении Шадрину Андрею Анатольевичу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>разрешения на условно разрешенный вид использования земельного участка с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...6 lines deleted...]
-        <w:contextualSpacing/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Дядьковская, ул. Комсомольская, з/у 104А»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Земельный участок с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-        <w:contextualSpacing/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> площадью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1032 квадратных метра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, расположенный по адресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">принадлежит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шадрину Андрею Анатольевичу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на праве собственности, вид разрешенного использования «Для ведения личного подсобного хозяйства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шадрин Андрей Анатольевич, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>от имени которого действует Трофимчук Юлия Геннадьевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на основании доверенности от 8 октября 2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23АВ6820400, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обратился в администрацию муниципального образования Кореновский муниципальный район Краснодарского края с заявлением о предоставлении разрешения на условно разрешенный вид использования земельного участка с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> площадью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1032 квадратных метра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, расположенного по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Предоставление коммунальных услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:headerReference w:type="even" r:id="rId3"/>
+          <w:headerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId5"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1134" w:footer="0" w:bottom="1134"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:titlePg/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
+        </w:sectPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В целях соблюдения прав жителей Дядьковского сельского поселения Кореновского муниципального района Краснодарского края на благоприятные условия жизнедеятельности, прав и законных интересов правообладателей земельных участков и объектов капитального строительства, в соответствии со </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьями 5.1, 39 Градостроительного кодекса Российской Федерации, Федеральным законом от 20 марта 2025 года № 33-ФЗ «Об общих принципах организации местного самоуправления в единой системе публичной власти», Уставом муниципального образования Кореновский муниципальный район Краснодарского края, решением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Совета муниципального образования Кореновский муниципальный район Краснодарского края от 29 апреля 2026 года № 87 «Об утверждении Положения о порядке назначения и проведения публичных слушаний, общественных обсуждений в муниципальном образовании Кореновский муниципальный район Краснодарского края»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, постановлением администрации муниципального образования Кореновский район от 9 марта 2016 года № 193 «Об утверждении Положения о комиссии по землепо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">льзованию и застройке муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кореновский район», решением Совета муниципального образования Кореновский район от 29 марта 2017 года № 208 «Об утверждении правил землепользования и застройки Дядьковского сельского поселения Кореновского района Краснодарского края» (с изменениями от 27 ноября 2024 года № 595), администрация муниципального образования Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Назначить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>публичные слушания по проекту постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О предоставлении Шадрину Андрею Анатольевичу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>разрешения на условно разрешенный вид использования земельного участка с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (прилагается) со дня официального обнародования настоящего постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2. Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края (Милославская):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Обеспечить размещение проекта, указанного в пункте 1 настоящего постановления, и информационных материалов к нему на официальном Интернет-портале администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>www.korenovsk.r</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>не позднее чем за десять дней до дня проведения слушаний (обсуждений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2.2. Обеспечить сбор градостроительной документации, необходимой для рассмотрения указанной темы на публичных слушаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2.3. Провести экспозицию проекта, указанного в пункте 1 настоящего постановления, в течение всего периода его размещения на официальном Интернет-портале администрации муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>www.korenovsk.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3. Определить место и время проведения экспозиции проекта, указанного в пункте 1 настоящего постановления, по адресу: город Кореновск, улица Красная, 102, по понедельникам и средам с 10.00 до 12.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="9639" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4. Определить место, дату и время проведения со</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>брания участников публичных слушаний: город Кореновск, улица Красная, 102, 21 мая 2026 года в 9 часов 00 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Установить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>предложения и з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">амечания, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>касающиеся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проекта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>указанного в пункте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>настоящего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>представляются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>участниками публичных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>слушаний в устной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исьменной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>орме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ни </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>экспозиции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и в день</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проведения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>публичных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>слушаний в адрес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>землепользованию и застройке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновский</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>район</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>посредством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>использования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>федеральной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>информационной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>системы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Единый</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>портал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>государственных и муниципальных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>функций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> а также</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>направляются в письменной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>форме в а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>организатора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>публичных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>слушаний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дресу: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>город</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кореновск, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>улица</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Красная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 102, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>посредством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>официального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>сайта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://www.korenovsk.ru/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дрес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>электронной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>почты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>: monolit35@yandex.ru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>мая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Возложить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>обязанности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проведению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>собрания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>участников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>публичных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>слушаний</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>теме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>указанной в пункте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>настоящего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Комиссию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>землепользованию и застройке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7. Комиссии по землепользованию и застройке муниципального образования Кореновский муниципальный район Краснодарского края</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечить выполнение организационных мероприятий по проведению публичных слушаний и подготовку заключения о результатах публичных слушаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и разместить на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>9. Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Б.И. Сторчун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:ind w:firstLine="709" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Настоящее постановление вступает в силу со дня его официального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>обнародования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Исполняющий обязанности главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Краснодарского края                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      С.В. Колупайко</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ПРИЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>к постановлению администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>513</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">администрации муниципального образования Кореновский </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>муниципальный район Краснодарского края</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>О предоставлении Шадрину Андрею Анатольевичу разрешения на условно разрешенный вид использования земельного участка с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...33 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Земельный участок с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, принадлежит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шадрину Андрею Анатольевичу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на праве собственности, вид разрешенного использования «Для ведения личного подсобного хозяйства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Согласно генеральному плану Дядьковского сельского поселения Кореновского района, утвержденному решением Совета Дядьковского сельского поселения Кореновского района от 17 декабря 2010 года № 87</w:t>
+        <w:br/>
+        <w:t>(с изменениями от 28 сентября 2022 года № 255), данный земельный участок расположен в зоне застройки индивидуальными жилыми домами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В соответствии с правилами землепользования и застройки Дядьковского сельского поселения Кореновского района Краснодарского края, утвержденными решением Совета муниципального образования Кореновский район от 29 марта 2017 года № 208 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>с изменениями от 27 ноября 2024 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>595</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), вышеуказанный земельный участок расположен в зоне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>застройки индивидуальными жилыми домами с содержанием домашнего скота и птицы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ж-1Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>), где виды разрешенного использования «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Предоставление коммунальных услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>» относятся к условно разрешенным видам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Шадрин Андрей Анатольевич, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>от имени которого действует Трофимчук Юлия Геннадьевна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на основании доверенности от 8 октября 2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23АВ6820400, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обратился в администрацию муниципального образования Кореновский муниципальный район Краснодарского края с заявлением о предоставлении разрешения на условно разрешенный вид использования земельного участка с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> площадью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1032 квадратных метра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, расположенного по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Предоставление коммунальных услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Постановлением администрации муниципального образования Кореновский муниципальный район Краснодарского края от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______ № _____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О назначении публичных слушаний по проекту постановления администрации муниципального образования Кореновский муниципальный район Краснодарского края </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«О предоставлении Шадрину Андрею Анатольевичу разрешения на условно разрешенный вид использования земельного участка с кадастровым номером</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>назначены публичные слушания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с градостроительным законодательством проведены публичные слушания по вопросу предоставления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шадрину Андрею Анатольевичу разрешения на условно разрешенный вид использования земельного участка с кадастровым номером 23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская, з/у 104А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заключение о результатах публичных слушаний публикуется официально в газете «Кореновские вести» и размещается на официальном Интернет-портале администрации муниципального образования Кореновский муниципальный район Краснодарского края).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комиссией по землепользованию и застройке муниципального образования Кореновский муниципальный район Краснодарского края принято решение рекомендовать главе муниципального образования Кореновский муниципальный район Краснодарского края предоставить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шадрину Андрею Анатольевичу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрешение на условно разрешенный вид использования земельного участка с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская, з/у 104А,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Предоставление коммунальных услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В соответствии со статьей 39 Градостроительного кодекса Российской Федерации и Уставом муниципального образования Кореновский муниципальный район Краснодарского края, администрация муниципального образования Кореновский муниципальный район Краснодарского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>края  п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Предоставить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шадрину Андрею Анатольевичу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрешение на условно разрешенный вид использования земельного участка с кадастровым номером </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>23:12:0301005:654 площадью 1032 квадратных метра, расположенного по адресу: Российская Федерация, Краснодарский край, Кореновский муниципальный район, Дядьковское с/п, ст-ца Дядьковская, ул. Комсомольская,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>з/у 104А,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Предоставление коммунальных услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2. Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края обратиться в филиал ППК «Роскадастр» по Краснодарскому краю для внесения сведений в Единый государственный реестр недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3. Управлению архитектуры и градостроительства администрации муниципального образования Кореновский муниципальный район Краснодарского края (Милославская) внести соответствующие изменения в государственную информационную систему обеспечения градостроительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun;宋体" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управлению службы протокола и информационной политики администрации муниципального образования Кореновский муниципальный район Краснодарского края официально обнародовать настоящее постановление в установленном порядке и разместить на официальном сайте администрации муниципального образования Кореновский муниципальный район Краснодарского края в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Контроль за выполнением настоящего постановления возложить на заместителя главы муниципального образования Кореновский муниципальный район Краснодарского края Б.И. Сторчун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Настоящее постановление вступает в силу после его официального обнародования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:firstLine="709" w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...78 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Глава</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
-[...96 lines deleted...]
-      <w:pPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:right="4253"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
-[...119 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
         </w:tabs>
-        <w:ind w:firstLine="709"/>
-[...1051 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style10"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Краснодарского края                                                                   С.А. Голобородько</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="850" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="1701" w:right="567" w:gutter="0" w:header="567" w:top="1172" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="cc"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style28"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style28"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style28"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style28"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Style28"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="00000001"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading2"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading3"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
+      <w:pStyle w:val="Heading4"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="71"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="a"/>
+  <w:autoHyphenation w:val="true"/>
   <w:evenAndOddHeaders/>
-  <w:drawingGridHorizontalSpacing w:val="0"/>
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...6 lines deleted...]
-    <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
-    <w:doNotSnapToGridInCell/>
-[...18 lines deleted...]
-    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
-  <w:rsids>
-[...28 lines deleted...]
-  <w15:docId w15:val="{3EF2DB2A-CBEF-46D9-A63A-FE8E8F8E0061}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:ind w:left="1418" w:hanging="1418"/>
+      <w:ind w:hanging="1418" w:left="1418" w:right="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:shd w:fill="FFFFFF" w:val="clear"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:spacing w:val="-8"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...26 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+  <w:style w:type="character" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z4">
     <w:name w:val="WW8Num1z4"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z5">
     <w:name w:val="WW8Num1z5"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z6">
     <w:name w:val="WW8Num1z6"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z7">
     <w:name w:val="WW8Num1z7"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num1z8">
     <w:name w:val="WW8Num1z8"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+  <w:style w:type="character" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z2">
     <w:name w:val="WW8Num2z2"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z3">
     <w:name w:val="WW8Num2z3"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z4">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z4">
     <w:name w:val="WW8Num2z4"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z5">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z5">
     <w:name w:val="WW8Num2z5"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z6">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z6">
     <w:name w:val="WW8Num2z6"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z7">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z7">
     <w:name w:val="WW8Num2z7"/>
-  </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z8">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num2z8">
     <w:name w:val="WW8Num2z8"/>
-  </w:style>
-[...3 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11">
     <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:styleId="Style12">
     <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:styleId="Style13">
     <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:styleId="1">
     <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:styleId="Style14">
     <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:styleId="Style15">
     <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:styleId="Style16">
     <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:styleId="11">
     <w:name w:val="Основной шрифт абзаца1"/>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="aa"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style17">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="Style10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style18">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style19">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans;Arial" w:hAnsi="Liberation Sans;Arial" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="aa"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style20">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="Caption1">
     <w:name w:val="Caption1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11">
+  <w:style w:type="paragraph" w:styleId="Caption11">
     <w:name w:val="Caption11"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111">
+  <w:style w:type="paragraph" w:styleId="Caption111">
     <w:name w:val="Caption111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111">
+  <w:style w:type="paragraph" w:styleId="Caption1111">
     <w:name w:val="Caption1111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111">
+  <w:style w:type="paragraph" w:styleId="Caption11111">
     <w:name w:val="Caption11111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111">
     <w:name w:val="Caption111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111">
+  <w:style w:type="paragraph" w:styleId="Caption1111111">
     <w:name w:val="Caption1111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111">
+  <w:style w:type="paragraph" w:styleId="Caption11111111">
     <w:name w:val="Caption11111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111111">
     <w:name w:val="Caption111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111">
+  <w:style w:type="paragraph" w:styleId="Caption1111111111">
     <w:name w:val="Caption1111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111">
+  <w:style w:type="paragraph" w:styleId="Caption11111111111">
     <w:name w:val="Caption11111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111111111">
     <w:name w:val="Caption111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111">
     <w:name w:val="Caption1111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111">
     <w:name w:val="Caption11111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111">
     <w:name w:val="Caption111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111">
     <w:name w:val="Caption1111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111">
     <w:name w:val="Caption11111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111">
     <w:name w:val="Caption111111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111">
     <w:name w:val="Caption1111111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111">
     <w:name w:val="Caption11111111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111111">
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111">
     <w:name w:val="Caption111111111111111111111"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption1111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption11111111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:ind w:left="993" w:firstLine="141"/>
+      <w:ind w:firstLine="141" w:left="993" w:right="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-    <w:name w:val="No Spacing"/>
+  <w:style w:type="paragraph" w:styleId="Style21">
+    <w:name w:val="Без интервала"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Style22">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="x-none"/>
+      <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="Style23">
     <w:name w:val="Колонтитул"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:basedOn w:val="a"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="x-none"/>
+      <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="x-none"/>
+      <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Standard">
     <w:name w:val="Standard"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Andale Sans UI;Arial Unicode MS" w:cs="Tahoma"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Style24">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style25">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="Style24"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style26">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style27">
+    <w:name w:val="Обычный"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:overflowPunct w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Droid Sans Fallback" w:cs="Lohit Hindi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style28">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4677"/>
+        <w:tab w:val="clear" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Основной текст 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="false"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.korenovsk.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.korenovsk.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>6</Pages>
+  <Words>1513</Words>
+  <Characters>11937</Characters>
+  <CharactersWithSpaces>14166</CharactersWithSpaces>
+  <Paragraphs>77</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Bokr</dc:creator>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title>О создании оргкомитета по проведению публичных слушаний</dc:title>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>