--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,5178 +1,1268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="001E68DC">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:position w:val="-47"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:49.5pt;height:57.75pt" filled="t">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId5" o:title="" croptop="-336f" cropbottom="-336f" cropleft="-419f" cropright="-419f"/>
+          <v:shape id="Picture 3" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:44.4pt;height:54pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  РАЙОН</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АДМИНИСТРАЦИЯ  МУНИЦИПАЛЬНОГО  ОБРАЗОВАНИЯ КОРЕНОВСКИЙ  МУНИЦИПАЛЬНЫЙ  РАЙОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КРАСНОДАРСКОГО  КРАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 519</w:t>
+        </w:rPr>
+        <w:t>от 07.05.2026                                                                                                                            № 519</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>г. Кореновск</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRPr="001E68DC" w:rsidRDefault="00704011">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в постановление администрации муниципального образования Кореновский район от 24 декабря 2021 года </w:t>
+      </w:r>
+      <w:r w:rsidR="00991806" w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1698 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Об </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утверждении Положения о Кореновском муниципальном звене, территориальной подсистемы единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E68DC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
+    <w:p w:rsidR="009F015E" w:rsidRPr="001E68DC" w:rsidRDefault="009F015E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...2 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с федеральным законом от 21 декабря 1994 года № 68-ФЗ «О защите населения и территорий от чрезвычайных ситуаций природного и техногенного характера» и постановлением главы администрации  Краснодарского края от 2 ноября 2005 года № 1007 «О территориальной подсистеме единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций Краснодарского края», Закона Краснодарского края от 13 июля 1998 года № 135-КЗ «О защите населения и территорий Краснодарского края от чрезвычайных ситуаций природного и техногенного характера» администрация муниципального образования Кореновский муниципальный район Краснодарского края   п о с т а н о в л я е т:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Внести в постановление администрации муниципального  образования  Кореновский  район  от 24 декабря 2021 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>О переимено</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №1698 «Об утверждении Положения о Кореновском муниципальном звене, территориальной подсистемы единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций» следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.1 В наименовании, по тексту постановления и приложения к постановлению слова «муниципального образования Кореновский район» заменить словами  «муниципального образования Кореновский муниципальный район Краснодарского края».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.2 В пункте 13 Приложения к постановлению слова «гражданская оборона» - исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.3 абзац первый пункта 18 Приложения к постановлению изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009F015E">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="981" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="0" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="600"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«18. В Кореновском муниципальном звене территориальной подсистемы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>РСЧС создаются резервы финансовых и материальных ресурсов, которые могут использоваться при введении режима повышенная готовность и чрезвычайная ситуация».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.4 абзац первый пункта 20 Приложения к постановлению изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«20. Информационное обеспечение в единой системе осуществляется с использованием </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="block_1000" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>государственной информационной системы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Автоматизированная информационно-управляющая система единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций", а также иных способов предоставления информации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.5 абзац первый пункта 24 Приложения к постановлению изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:ind w:firstLine="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«24. При устранении обстоятельств, послуживших основанием для введения на соответствующих территориях режима повышенной готовности или режима чрезвычайной ситуации, администрация муниципального образования  Кореновский муниципальный район Краснодарского края отменяет введенные режимы функционирования органов управления и сил единой системы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Управлению службы протокола и информационной политики администрации муниципального образования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>вании муниципального казенного учреждения</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кореновский муниципальный район Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> комплексного социального обслуживания подростков и молодежи «Молодежный центр» муниципального образования Кореновский район</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разместить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> и</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>настоящее постановление в информационно-телекоммуникационной сети  «Интернет» на официальном сайте администрации муниципального образования  Кореновский муниципальный район Краснодарского края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:ind w:firstLine="737"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> утверждении устава муниципального казенного учреждения</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.  Постановление вступает в силу после его официального обнародования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кореновский муниципальный район </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
-[...45 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">В целях приведения в соответствие с </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="10"/>
-[...92 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>4. </w:t>
-[...2098 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-создание и развитие системы подготовки, переподготовки и повышения квалификации кадров по рабо</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">те с молодежью; </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">                     С.А. Голобородько</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001B4E8F">
-[...2416 lines deleted...]
-    <w:sectPr w:rsidR="00000000">
+    <w:sectPr w:rsidR="009F015E">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="604" w:bottom="851" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1129" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:formProt w:val="0"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00704011" w:rsidRDefault="00704011">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00704011" w:rsidRDefault="00704011">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Droid Sans Fallback">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol;Arial Unicode MS">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="XO Thames">
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...50 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00704011" w:rsidRDefault="00704011">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00704011" w:rsidRDefault="00704011">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+    <w:pPr>
+      <w:pStyle w:val="aff1"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009F015E" w:rsidRDefault="009F015E">
+    <w:pPr>
+      <w:pStyle w:val="aff1"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+    <w:pPr>
+      <w:pStyle w:val="aff1"/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+    <w:pPr>
+      <w:pStyle w:val="aff1"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="009F015E" w:rsidRDefault="00704011">
+    <w:pPr>
+      <w:pStyle w:val="aff1"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001E68DC">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
+    <w:nsid w:val="250B49D2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000001"/>
+    <w:tmpl w:val="5D285A0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="4"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="5"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="6"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="7"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252954A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B91CF0E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1872" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="2"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2016" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="3"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2304" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2448" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2592" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3024" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29892E08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5D34F0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -5248,180 +1338,177 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:defaultTabStop w:val="708"/>
-[...7 lines deleted...]
-  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:defaultTabStop w:val="1134"/>
+  <w:autoHyphenation/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...2 lines deleted...]
-    <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
-[...2 lines deleted...]
-    <w:growAutofit/>
+    <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B4E8F"/>
-    <w:rsid w:val="001B4E8F"/>
+    <w:rsidRoot w:val="009F015E"/>
+    <w:rsid w:val="001E68DC"/>
+    <w:rsid w:val="00704011"/>
+    <w:rsid w:val="00991806"/>
+    <w:rsid w:val="009F015E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E3EF3401-6E8D-4C37-AD2C-3336778CA80F}"/>
+  <w15:docId w15:val="{C3502069-3BEF-4EA8-B13D-0FB43CDC60CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5719,1022 +1806,2499 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...2 lines deleted...]
-      <w:keepNext/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="280" w:after="280"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="191919"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:jc w:val="both"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="28"/>
-      <w:u w:val="single"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="5">
-    <w:name w:val="Основной шрифт абзаца5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111111111111111111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Маркеры"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol;Arial Unicode MS" w:eastAsia="OpenSymbol;Arial Unicode MS" w:hAnsi="OpenSymbol;Arial Unicode MS" w:cs="OpenSymbol;Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Символ нумерации"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Обычный1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Оглавление 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Оглавление 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Оглавление 6 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Оглавление 7 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Endnote">
+    <w:name w:val="Endnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Оглавление 3 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
+    <w:name w:val="WW-Базовый"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Оглавление 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Содержимое таблицы"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+    <w:name w:val="Оглавление 9 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8">
+    <w:name w:val="Оглавление 8 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+    <w:name w:val="Оглавление 5 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Название Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Цветовое выделение для Текст"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Цитата Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Список Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z6">
+    <w:name w:val="WW8Num3z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z8">
+    <w:name w:val="WW8Num1z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Указатель Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z6">
+    <w:name w:val="WW8Num1z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z5">
+    <w:name w:val="WW8Num1z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caption111">
+    <w:name w:val="Caption111"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z6">
+    <w:name w:val="WW8Num2z6"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z8">
+    <w:name w:val="WW8Num2z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
+    <w:name w:val="WW8Num1z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z4">
+    <w:name w:val="WW8Num3z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Основной текст Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caption1">
+    <w:name w:val="Caption1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z7">
+    <w:name w:val="WW8Num3z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Название объекта Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle16">
+    <w:name w:val="Font Style16"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Текст в заданном формате"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caption11">
+    <w:name w:val="Caption11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z5">
+    <w:name w:val="WW8Num2z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z8">
+    <w:name w:val="WW8Num3z8"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z7">
+    <w:name w:val="WW8Num1z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z7">
+    <w:name w:val="WW8Num2z7"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z4">
+    <w:name w:val="WW8Num2z4"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
-  </w:style>
-[...75 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z5">
+    <w:name w:val="WW8Num3z5"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont0">
+    <w:name w:val="Default Paragraph Font_0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Заголовок"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной шрифт абзаца1"/>
-  </w:style>
-[...64 lines deleted...]
-    <w:next w:val="ab"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Заголовок1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:jc w:val="both"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ac">
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="List"/>
-    <w:basedOn w:val="ab"/>
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ad">
+    <w:basedOn w:val="a0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...46 lines deleted...]
-    <w:next w:val="ab"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
+    <w:name w:val="Заголовок11"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="111">
+    <w:name w:val="Заголовок111"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="DejaVu Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption2">
+    <w:name w:val="Caption2"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...15 lines deleted...]
-    <w:basedOn w:val="a"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption12">
+    <w:name w:val="Caption12"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption112">
+    <w:name w:val="Caption112"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111">
     <w:name w:val="Caption1111"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:basedOn w:val="a"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111">
+    <w:name w:val="Caption11111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-    <w:basedOn w:val="a"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111">
+    <w:name w:val="Caption111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Tahoma"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111">
+    <w:name w:val="Caption1111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Содержимое таблицы1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Содержимое таблицы2"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Содержимое таблицы3"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Заголовок таблицы"/>
+    <w:basedOn w:val="15"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Рисунок"/>
+    <w:basedOn w:val="Caption1111111"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Содержимое врезки"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="191919"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afe">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1598"/>
+      </w:tabs>
+      <w:spacing w:before="317" w:line="322" w:lineRule="exact"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
-[...68 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff">
     <w:name w:val="Колонтитул"/>
     <w:basedOn w:val="a"/>
+    <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
-    <w:name w:val="Header and Footer"/>
+  <w:style w:type="paragraph" w:styleId="aff0">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="aff1">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-[...12 lines deleted...]
-      <w:ind w:firstLine="720"/>
+    <w:basedOn w:val="aff"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="toc 2"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="600"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1000"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endnote2">
+    <w:name w:val="Endnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...56 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c7e0e3eeebeee2eeea1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
+    <w:name w:val="Standard1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...8 lines deleted...]
-      <w:color w:val="26282F"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="112">
+    <w:name w:val="Обычный11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="toc 3"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Гиперссылка1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote2">
+    <w:name w:val="Footnote2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-1">
+    <w:name w:val="WW-Базовый1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="toc 1"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="90">
+    <w:name w:val="toc 9"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1600"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="80">
+    <w:name w:val="toc 8"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="1400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="toc 5"/>
+    <w:next w:val="a"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="800"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff3">
+    <w:name w:val="Title"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="567" w:after="567" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="120">
+    <w:name w:val="Основной шрифт абзаца12"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption3">
+    <w:name w:val="Caption3"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11112">
+    <w:name w:val="Caption11112"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111">
+    <w:name w:val="Caption11111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111">
+    <w:name w:val="Caption111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111">
+    <w:name w:val="Caption1111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111">
+    <w:name w:val="Caption11111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111">
+    <w:name w:val="Caption111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111">
+    <w:name w:val="Caption1111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111">
+    <w:name w:val="Caption11111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111">
+    <w:name w:val="Caption111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111">
+    <w:name w:val="Caption1111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111">
+    <w:name w:val="Caption11111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111">
+    <w:name w:val="Caption111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111111">
+    <w:name w:val="Caption1111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111111">
+    <w:name w:val="Caption11111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111111">
+    <w:name w:val="Caption111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption111111111111111111111111111">
+    <w:name w:val="Caption111111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1111111111111111111111111111">
+    <w:name w:val="Caption1111111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption11111111111111111111111111111">
+    <w:name w:val="Caption11111111111111111111111111111"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff4">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="Верхний колонтитул слева"/>
+    <w:basedOn w:val="aff1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff7">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="283"/>
+      <w:ind w:left="567" w:right="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z61">
+    <w:name w:val="WW8Num3z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z81">
+    <w:name w:val="WW8Num1z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z31">
+    <w:name w:val="WW8Num3z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat11">
+    <w:name w:val="ConsPlusNonformat11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z61">
+    <w:name w:val="WW8Num1z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z51">
+    <w:name w:val="WW8Num1z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z61">
+    <w:name w:val="WW8Num2z61"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z81">
+    <w:name w:val="WW8Num2z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z41">
+    <w:name w:val="WW8Num1z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z21">
+    <w:name w:val="WW8Num2z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z01">
+    <w:name w:val="WW8Num3z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z41">
+    <w:name w:val="WW8Num3z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z21">
+    <w:name w:val="WW8Num3z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote1">
+    <w:name w:val="Footnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z01">
+    <w:name w:val="WW8Num1z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z31">
+    <w:name w:val="WW8Num1z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z21">
+    <w:name w:val="WW8Num1z21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption121">
+    <w:name w:val="Caption121"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z71">
+    <w:name w:val="WW8Num3z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="caption21">
+    <w:name w:val="caption21"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z11">
+    <w:name w:val="WW8Num2z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FontStyle161">
+    <w:name w:val="Font Style161"/>
+    <w:basedOn w:val="DefaultParagraphFont01"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+    <w:name w:val="Текст в заданном формате1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Caption1121">
+    <w:name w:val="Caption1121"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z51">
+    <w:name w:val="WW8Num2z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z81">
+    <w:name w:val="WW8Num3z81"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z71">
+    <w:name w:val="WW8Num1z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z31">
+    <w:name w:val="WW8Num2z31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z71">
+    <w:name w:val="WW8Num2z71"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z41">
+    <w:name w:val="WW8Num2z41"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="113">
+    <w:name w:val="Основной шрифт абзаца11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
+    <w:name w:val="Выделение1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num1z11">
+    <w:name w:val="WW8Num1z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z51">
+    <w:name w:val="WW8Num3z51"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endnote1">
+    <w:name w:val="Endnote1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:eastAsia="Times New Roman" w:hAnsi="XO Thames" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultParagraphFont01">
+    <w:name w:val="Default Paragraph Font_01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num2z01">
+    <w:name w:val="WW8Num2z01"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW8Num3z11">
+    <w:name w:val="WW8Num3z11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1111">
+    <w:name w:val="Заголовок1111"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="114">
+    <w:name w:val="Содержимое таблицы11"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14pt">
+    <w:name w:val="Обычный + 14 pt.полужирный.по центру"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="310">
+    <w:name w:val="Основной текст с отступом 31"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="57" w:firstLine="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1a">
+    <w:name w:val="Цитата1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="170" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat1">
+    <w:name w:val="ConsPlusNonformat1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Arial" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Основной текст с отступом 21"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:firstLine="780"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1c">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="121">
+    <w:name w:val="Заголовок12"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
+    <w:name w:val="WW8Num1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
+    <w:name w:val="WW8Num2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
+    <w:name w:val="WW8Num3"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW177&amp;n=225975" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475125" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=2875" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://base.garant.ru/408440665/87a34789b4fb722c42c060dae38e9e2d/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>4663</Words>
-  <Characters>26582</Characters>
+  <Words>546</Words>
+  <Characters>3117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31183</CharactersWithSpaces>
+  <CharactersWithSpaces>3656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>РУО</dc:creator>
-  <cp:keywords/>
+  <dc:creator/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>